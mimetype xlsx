--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754421eb266a6923c485ade46e5c256f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c559de9344060b338f54c73a08c5312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf1d6139647668b1edba9aff1e4beb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5663a27b9f0a2ad2dfb7bab1886fc14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cac58e2d375bd841df14c12d3c95f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db87f66138dbbb8f7392c13b976d3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b9ccc4e66a1711ba3467a5d33f82f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de4eaec4ec2980c0e5b4eb575998178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1201f94969ce8ce3b1ef7f4fa362589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663921529ea7a7eddaacd035ac99fcc610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6f4532438529070e673f0d1a99afa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db16728a529f5fa306ca3a4d7ef9bfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d82ae5cd583eb0e9506480f7057e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb80ba1533fe44f5ac859073dc1ffab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848c79027d98645d093d64e9296155d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553746a5451aa2ae4d056cccb7f1f9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312768586ff7b27fe31d40f15b4e7c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987061b188be5b26b9f64d8e81fa472d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a45ec20bf4ffcc56bcaaaa3c9789719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cbb02b09dda699fb9332a2b1332f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065d60d3e6b4c0b164be6d86ef92ab921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b583eba6f47d7d06240a4ac9a366822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051dc21e1b759058c8a9ba6f8b5f29f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2d45796dd2af22c621ffe1b1a4c2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebbaf861639a2a07ed5dfa8587533425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55598aba1588df32f93fe70e3ba0b89f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec2ca481f81aac385c0d96c725be2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84002c42e42ba3a7e7030d44ce8f972228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65ee8df14e3872fe92fcc4dcb8d8d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf5462c9df654843889d34ec3ea15630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08b3dc3d7c11eb9b43c2e1080b42b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e330854789bbb33e7f8a298806b27232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc342d21abf856945f93fbd2fc15122533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03460fddd84e71d41770d5e4c23adc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e51d58f8a001dbaf218561371418335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390d381079b8de5cd07b8675d44c0fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa1c2da198f5736fde7ea6becb551237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cc7cabd1f0c1105934e1aa391cf8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4c1f5754c8a2ac999043715de333e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef5ce966c8aa2c9f2c8a42696847f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9bfe6d9b631cc4a2744b5b0540f4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f99565b3499f3732f147db84c245842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf45946548e849405e952c983003a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d96f589d739bafcf43062a99aa10244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dd0f91331d37d8e4246de41a6a81345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9e08b425b9d261df06ebf28c8051c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47432cda4313e3c80634032bd329add747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b05ddc80bb611a5281e2780b95f0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca2eaef0e04269525730482d40ad9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81009acea326bfc37e6cf1b30f1fc62150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f82d7b0a9fc6b7abeeb48b4d0e9ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda8895f29316d1a4d602e53ddb9e9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a72910915cb64d6851942c6a48a89653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec830120b0535a539cd74e0bd1fb5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cd9aa5869e303386353baeb3a9cbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea208e3376ee057eb59f840f2d23a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55c7390e956c9a521f0e79065f9cfe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5db929681f9aac80b3ec45476e18158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e8217a109a97a4f2bda9ca01458ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac57e75255a6c5deeccc0c288c3e25960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e751ab9490d2b15d359c23dbea89b4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7828916ad9a78e9e1ae521046afbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81179b549d2f2e9861bf49888c8d26663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23a3620a9b946713a8b3da0f2579e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9221dc986639509da3621cf11286ec565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdec768f5cf5bac5086fe43e635d5d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79b4bd7cb53f6bbc4f5fb889708ed067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0823f81c38ae11826f17c5eaa855d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71473a23299e101fec092b09fc79ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909947d84c008807b93962eb92790afb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a4c8f060891dab787357ca087dbf671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005900a1b2810042eb1615b0a543c5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0110ebf765bae4eff34afc4f906c1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc20dfc2b86a8afa40a8da42547b32c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65f79cb8cf9d1e359be28239d24a7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361e1f72d56424e7986b078e1ba7b8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd0198cb7404d371f5bccb90ebd49d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcb13a030b087bf96690f975eb873c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0ca917cc5ba2544c11b166dd49c9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603c0badf0f42ceadffec0ba56d395d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52509e1178508ca2da7c4ff33037fe2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c54ae217e776ec7321af0d1d170f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af7384f7fa0bb1c51ab13d9992ea5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a88f1c12293e77d8d27537d716a6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e9bdfc0ae1de809a303c25dd7769685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecc2a711631ebfbb752de22ca49b8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307336d4c8aa14e7408224a8d70bf0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4699dc540306a92ef3be54d08a34588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08895b80b99289928ab50be0ffd5bf9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc103528ee1694aef5adbcd027cddd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cac0071ec072e73d183521b071ffaa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae26f57c9576cfd5eaaea653f73f59992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25b5bae9de3e558e1cd7bbb5d615ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057100694246892f70d85ab8fa3457c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d866fcf200bb058bc8439e91053b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093b69107206b92fce598087982d39396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05316245bbd4efb6ce796308d75ac0f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca03eb2474c49e18844c3fbeb97b3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8fc84544ba5ab4a2edd9034797f3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198394de8b890af619a4c4ac6a77619100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def6f1bf3106226a82a665e41d54c13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea14f6da7714e84fa1b5b8295e5a21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4321cfeff02e969243c1dd378f6d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efed3804af5938246f76294d8a65e55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe3c2e9f780533ed1d447a08d661cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d92470d4aa15e531602f1e9d6a224a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718572d58c37165af1a2065eeb9e81c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d46a74320e24060eeca30c9802258d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be528e9584f180f5775290dc468475109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232708b9dc2f279eb0db22dd677d270110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9c90985111622119714bfc9115555111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9259569248c195004afead667e444112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e1bf976afbb2bade63b9c9ff0d729113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff18584883c2217849f9495980b79d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fd6b2a1e9eaf7e16fae8aa1c02390115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71368d80327134e585d06cb4a6df046c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfb40f055d5a720e6cd7de3420aa27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cc174556ed22e2b6863b7871245db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344e6b889a349e8880a758762912d93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd215b707dfe4ce080cec88ec94b04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a22656bb31c62b015b63e856ab9710121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc2b39318668a76df8831807976155122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7438d7723ca984f1d3884e406c565123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6801cb23182804f61febd4d3004e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470bb41de66bf343103ad5e60f163fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc057686e5925e188048ed234c33cd4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234c951f615ef0f02c275dd5fc1dd6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177d1887528ffa98b2d1b38bd92ea51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4f313f78356294e795b7c60b75eed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27321230b92a9d5788dfefca0bd84c90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d14e5cde7ca37e41d99a6bde6b4be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a5a79b7f8aae988b7f3fdebd64f4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcd219a168fe2366c6201251ccf202133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb685ec2c2ca73839b4d1beb0e1d34a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85afc0f377da9ab4c3c2b2986aa868135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b3fbb07d6dc87d88032fc38090367136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738f372eef1ce4b6ef6a1bbd476d297137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53327ae65a2b8b3c7e51f35c511367138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae491ee1e0c445b8adc709325358fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a08ebd846954bf271ebf49a64720b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514921079cf33c4653210fb0cb3daf9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834ca387a69d2f16a6f1625ad868c38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece083e918479d363105652e4f0b142a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aec1fa57272e4804015ae2012c17cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bae38852b0dc95a5843bfdefc7d85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac903f28db038f4c3dea4ea9c3ee8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16454e6613cdd0aa3c43632aa93cd07e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa0286bfc6493a0192374ac627b635148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c974ccc32708b350bf7ca2ffd03cb9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f1e1016868048da53aa847eb002cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073ce39dc1d3aaa2f7fb10b86efc9b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d57df1a2c39ea8e2b9f621a91c0c10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0acc676cea1b1fe11170180c60c93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b797a433da10862d06b72381b2784154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55a5ccf947322bb91ea9d9f4614ba0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5416f2b92f440b8b3b644532614be0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6434ead25c33aa73b02e120b251f0e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4346b39653d604aa85e71e0efd3344158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9afb0ecbdd34fe81a1d47fb1b9b7db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b4ac71d10396dddd19472d7283de9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abe57085d441b258468af8db73a393161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939f92ae07948025b6e2b8cc847f241162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd55a4fb0a90bfeb826aba38095c935163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45879112a330da3ea7bb5ce05275f3e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087b37b576303869c5f3c95c68a5a88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a69199285cee12eabbf79e5b9cb46f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d1cba73309f35712640630f025ba5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb37738254542ba9056a59ac87ab78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a29013e96666f6b06cbb8771c47592169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0748f053bf8c5670db09979dba941170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b4199467962402f48a19be9edd479171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed44e6e31bd2bdcf54c025a3d9cffa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec3d19113c54389637f94862602504173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf3c195c5b839275044f43edc497a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ac95d85cf54d14454d6531c3aeafa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19420d66a4379049319e6dc6935e653176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99448664810120f9bc3021f8a52de09e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88b24c0ad85843019da27dc33a3901178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86002cef6786513f466cfbb1e74f7bcb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e733c78d7c1a0fa031f6eb336177b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a02fbdf409b8b18e1d199a4d77df86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2b95d3abd90ffce58eee4163e1e45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38ec4bf876522cf4e88a77a8ae5875183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6378a7fcff16d92e076927aa81438184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cd205beb59263a453c9748e1e1871185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abd9064b9d0a6457f6acac5dfb9d9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e008ffb5ac73aa91225ed9856a25a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bd46550b5ee089f7c75dcff2cee12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a6235be10d567b13bc1c379bc4804189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad88a57c0ca880076d51d1a9f5c79a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315dd4d4baee382046b8304c078204c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90899f69e64786f79477e991679d7ace192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9394a5cda975534b72cb78348df20193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0070c5e5207938b8418004e4865209194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b9364ac02610b236258d44376f61d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170750e2f2d7989d14c3b9d2b4c54067196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670f09c27ed73626f9a6d93c682ec7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4ad58a26184d61b22b258b6fbe7a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec3a0544d9e9f85f54ebe4a0479e77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7666ae74f32e4857879d251031faa35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00166ffceae251275f574b0fe5614ce8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b88ed24bd06ab309ea7a3f1e116d2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9850b8584a4bcb9133add581acae8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10ffc1180d89d3693619de9ff9c87d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7aa0a991043d2582b0c65ae7bead8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260742f6a7a79eb76cb8a5ef01e5a836206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f8cdbdf7a38787f572ba883147329207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71869281855a2f7c591504c6830cd634208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e84bf344272460b6a5f111fb0c074e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea269907bb57d20c2defd91deab448db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e13c11a683a9791d0d2e45fdc4c53e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436f8b6f6628b9467df90e9ecc805f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf812585d3794242c4be0bf933f184a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11e14426cf2c715bc495d62e72c47b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be35adbe73373cc75009bdf07d6c45d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26959ca7002fc6017a653cf75cb40b33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffb1bb6e482fc9f40a45b4fe008d6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b8f489b221c3c24ce2ec043450e88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fa64a318431b5b8421257992de16b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b921c68bcb6ffe29d8a7f74a61dfda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4230a8cb74fd9aa8bd6022ed47513ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe7d64023f5bd017aeef6b38bd48b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d054f887d4d82e379bddea8fdcbf67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db85645aca41b2bbd6563e282492f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5cea48d4d6292f3553d2910d0d8c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec39c4b6d244f4dd9c7560700c5704226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90933d947b5f6d523be927f02cc01a6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032ad4ecc28fca2784e7d931fbb0c96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411f73153d528ecaf2a443c34a401a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651692e4d1c2453b611e2f3631612376230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b5aa402f35819174ebc31d72b21fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966fb5e1eb6d315063b5ab3891af5ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0074e11012670bf2a1f7b2eb209a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c480dc796cc880c73aa0a349d2281e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f48c11547a63621eea1cfea5ffb37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2849bf7d5d94da19eec6608fdad18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91660ecba46b5fce1ea6f9e0460458d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe638491518ee712bc0b0fb198b8bdc4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc2ca36718b5d9537201302232bff3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0977fd79ec814ee096f2e0d9e2c0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a34e00bf35f50aa23a3e8420066ea7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbc82f917b507810dd0e8fe9b7738f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a71ea49dc5eb640ad04dc034671507243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147ef048357fc671b161b66692b7d7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182294ecfeeef636abf96482bb353de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1c7192475a073117d43749456ac5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094e93ae641bc071e6ffea2d3984cf6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d8e5712e5c76dfa9dc63c04fe44f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65b81a7fc4c07466ac3e8f492532f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df354ad8da4b73012af697291048fadc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931207c1f975585ea020d1ad8c1a89c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fe218780dc9f598d6cfad5813f307252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d630d8b8bfb6da74e610c6c3e93929253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21fd7c51645b32f48abfc0b53282e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab49a408192279d5648050508c3a191255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71db7348627bd38364d6d8067e3560256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eafbc5c318665c104cfa5b94ed61f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515b7f82b0e622bac4273d76b37c7fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837664f36de02e7c7b64a7b5a48aef8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba613354af9055c086bc281c1fb035260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153051af1ee4e49bff4bd3664e293d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb701f1d60be93cd970f4ce2146b961262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05995726e3fe4639939afd76c082eea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7f6d0462a61ffe4b9bee8051e2a26264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010f2f6fd6c6b5fb8c2c89df16b40e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bbbfe87f788662f86437a2bb65817266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475496eb17f4d5a64448fbe2053f593267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccc41fab0ff6965347a84dec740367268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499d322c1062ceb8919e49ad76de8d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36353d41ff46854a1774a84bf844f42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe3fd021a46acfae407332aec3fa1b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d350f3464b0646268741844b4e08537272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d421c0309bde4b67bb1226d63517b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd294e0f739da092d1d6f9d081c1c22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad5c64e3320855538812c5d598e6ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c51b0ce12a30b58fbecbe52631224276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00f8d632983a6c5eed56f94e60c5d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b44b305cdcc89601711c2a877a317278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdbdaf23b274d2a1cf076c17cac0b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e350ef9a047e0bf633a644ce0268d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cc8baa1b230b16370597f0d479a2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe2e36fa6051a02448c46a88c8263e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb555caee5ac6f3dc9fca8a7dfff85b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9a94a07cba6d70984ae2d322c6a0c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689887208de80261d1af5ac2ee3a9187285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ff029860c9b738a4187e1a32bbd75286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07027ca5799b345e6968963113d0797c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3123a6134e1555c3b238b53bfba36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa718fab0054a5d7d08d1698ed67eea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bdaa773ce5e101bfecdd486f413f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eab7e9ecf5bc9ff5c2da21d429c44c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea61651e36a5509fc6aa1206b6e20f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecada40754802a24e589c258d3736b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00414ba3d43be7c4e39a95dec7504795294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8f88e9b1f3086653ceb001849cde3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c7842e908418e143fdbc1d59984b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873e1d40fe5a3c24f698720b69e24a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092190c7a1503b9ab7e0cb4b7900ab1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae272f1aea50587594339c7199abae0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde6e581906e271c15f2582dd50d68a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94beb83296c09b61bfb945e4ce92584301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15504bb85239de694d0d9f271ae34988302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc18dc3271b843696ccf28dd5aa499303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d5109b8c411ae39f6edcb47d66400304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3cc03c82ac597273634f9f42f7bd1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f50ee7fd131842eec420921debb0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3d429bf125cc02b3e116522dd0c2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4b249aa9cb8c13f40e40fb1770d36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cb891fac609639c81c81c2866d12d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef55abd78bae06be5e8cabd074fd6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba318c53b2edc1e6bb0c9aa7c7b1ede311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6c3ea48e998e23b538ad9d1e01c02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d0bc0e10ef445fa51f8b4fa56b2d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7469e3d2dc9b4ad8b65e0366f2732314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa858c4c0946987ecee11ab41f86798315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175307b131336900ecd39f5add6d819c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bca9c0079b2ba4f2d3859f2548802317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed88e6b94031284c3dc1adafb7c88f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79909c1b08a98a30e35939ad7894b8b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c82d498b371632aaee29dd51bc66f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bea903dc1329b0a974d32e9e4e38ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1c8d74bb7803b8cebf37e3e425f05322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2751cf0f1627c8e9af9d702a15c279323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f962cb5fa81a4dd25fdaa02e8c54b4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4306f653801156edb3af2331e660e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e157fd0f18ba4d18d8d146939cc33d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8023a6dd390c791eea3b567dd498f69327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b2632733a2fc1bfa82baf03a38024328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537d8903f71559828726ad4d92f51c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760c0f4f1c11ee3ebc019ab1d37a019330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b76ad38a5cd2c66547115def4a91ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c720e03bd36d8259200da645f32290332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da50bd07a01209f46e26b23a5f533dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff93ccacb919b1cdf673cbb7e5548b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc857c56ea2501e9187bf37f47b2ba1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fb205dd115708c0988ce5cd7174ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1314d4d5a2726055f5901f4166fb91337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2e245e9d0bf9b96ea2f2981a4ec5d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635f0c72d847d81eddc7a043a45ee3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24271580668fe199f0054086b960401d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609aeb4bca76b25f8797c8c6f695ce6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2057bab38d955ddbf28698873ecb46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bddc5fd8419b3b9a63ee863dbb2213343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc447606044ca281820c64f146ae1507344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3d1fd6c08aa5f8a4f274389aecfd4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dd66e592e80043dca56f0ee205787346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215918851fa500f4dd984cfa12dfd6d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6755fb2e6110723d720bab977efc4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ac98cc639b37ca391c87420d30efa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfde0eaeeff7d26e00e96aa7b5c4b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a69144ae7f15c006e350349c3e8419351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515846c48202c865f7fa816c815a5de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633225cd101a4241ea6fef244c01bf7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadc6a69c3bc36b11864a8899efbe3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5299b3132d6dc6878198b7a7746ae3a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55e3a47bbfa6b346144a36630ade2a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25afcfeae4f19350496fe387485f09a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b980de464c963b7bb175327686990358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7181bca769a025cb1d6d7d383feae2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee44edb804709a4cf257253d50479b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de844a5afbe0208ca98b83e5cb1d49cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b143bb703bd25155718edf66d77a79c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44156b4bcaff35d5e18842ad233ee8d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687dc2532a63bbda5f31356a09b69fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad3fc1ec53532ab568ebbecebc5b9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fde7e8eb5f297fc26b036073eaed5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1955595c88d885d56b533cedea73cbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0403264ab976acd1d771bafd5bf08b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d109a53946f3bceeed03b31dcce72f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493048ab0f57351e0bdf7db87ce16e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aadd480b89adeec2aaa57f6c7774a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6594a39f488e52f2102cfc0107f6d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8958ff0a28e2acbae8f19587091f10373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9745f46cde55207f8913407b74d367374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12512503eaf6fd2fab4ac62c94976b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458a5ae092d0c5490b01317881607de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cb1078382894f386bb897ba3ce225377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6915dca3c4b64056340075567fb48e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76df09afc34c8ff5b986f84ba65f10379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3b03af02226c531dd8a1cce6fafeb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fa0592d49ac4d47712839b638fefe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213008194f57316cf84a1a2d9664071382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d4ff13a53228acb3f854063fb886a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaedee9230f9dc53da9901e9561af7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d0d4a7e514f9f1a9b726a81a5357f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac824e7ae375092bc5af0b1c78d03391386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26e890fa28c56a23321cf3419c053a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795d7f897800aea26677a889bd15360388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c61383967ef6c83ad89bf74fc0f00389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9df05026a129e6b18b3e50edb6d18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e175c46012e2380cefd350d554e3d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a75cea8549bcd3ee8d2fa7955ce1b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1df0f7e3f8c9b2edd7fdfa15929873393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bbe0a19d2560172048e985a9d73a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273df368df4fcd1feaa9e2cb0a08a54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbc17b87d2d20c212abcfb5f98d868396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071a6c3a05c6a50567991a90e026b2d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555659e3db99ab596013a4f72a687d56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e52f77d2842e1e60705be99d826f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14ad3901b84da774b6fbf912cccf9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8490748d08bc3941e9ae6948e2dd69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6a1a2966808843a026586fbaeeb38402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0889e6b443148be882cb5a548db376403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065d8badf6c54c0f9a232ee9addcd43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dc2a8d6f002d86a82651009f23f0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024d9238e98248fa70c8dda68db9758406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4af670d966698e1e82ef3f24e572b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1698b4182ec9a2f207327b52b6486f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1052c4a3b09ef40414165088d1faac5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfafe79681e2d000d1c08f13a672b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a000d6aebfaa37f7f7ca8d15510fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e35a71c1b13ab7f47784fa0e2831f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e079891a0557019d9069619222f3354413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94800b6c1d19aeed6a58fed6aaa2a7d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead46c0b383ffa389d1786b9c645be7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297987d5e868c8a3dd3fcb81c642a08e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96280d14b2ae21561725a2e8fb77d6c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eeb8489481ba59e5f4f70a834101c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3e8337f6762e875021fef35dd4136419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a6954e29f0f3d8dabc89f004757eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c3258c1a25a4adc9c8c330f6a96bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33f00434398de36858995f8aa66b2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719e2984a7c3b9c4b404a86d6dcfe15423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25400324aa3db16497bf190ffc9644b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679505292c2acc81187607977598104a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff27c2374f138428ad01576d9c9b62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1510f2bd2fbe9b050ef8ad7e653e58c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7277cc2ee9502c09d39e30ba6d9d8cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d309074010a186be81d52185ed96e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6deb2e4f77096aba640faab9bb8b001430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95c98fc05d924d4b53cffc39491085431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d5fa631230e41d6951c04de592637432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99630c871bf6b96b2b5fbdc6540f38433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e5c6f754c92eb78b3455e38aeff84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f425d613a9844a4bb8f92d0492652b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658583ffef7fae78b4c0c01696186d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ff6faef99faa83f45a515e7839a5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d8ced6bd81bd625e4565582b84ffb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693076f7a3c4da6bb0cb387e5170a849439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65327554b06bd2c20689cece73d0aedb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80448928aec34392e6374023dec1b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31238861d0b102120b1b549c85c4e30b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa59ca76cb822c933f0ee667ed03d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7b41e0f3ac7f60f30ab03654db119444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3eb97278b87030104b14d057cfec4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583327a12378572ed31265fc1951a39446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295bd93eabdc700137bc9f8717e3dc7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3acd95541f5dcf105bdafa0a6b0c9e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbc74ad73f53af8dfac879b7b1599f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab213cc1ba0453f52ba776fe0734ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bc400ad502666745f201065bb24b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b11cf61c092904e93337bc49a29759452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85296551a1a21825f110b91ba0347d42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc641ffe5adecc44d5320136ccdf3c0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2db1987e9f4ba5fa1c73568e171c33455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1152596fd8bcc296325a622bf5bd8a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc66bda57835384a49a0769ebc6f6b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ad0fd80c1eb216a597a8f5e982f20458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be1ab08005122e7bd19b0c9faf1fa0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba4d321f46e314f58c1e1f10a5faf2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b17c276ee3ee2dab8a767026041e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3c542c9086e8b6e34f1d1b13d11c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11768cc69722e43af2981dc9844a3c4f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457071d976957dcf59af247b8411f444464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827ccc584d661686eb4ab35b6e0f5d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b38d73940b08b3f297ca923898bcc9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007992d5eebd3fd769528d28cdd72df1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551056d23235a43ff8678f58260ecbca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02b12302474d1d2bee9d953ac98541469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9269d2eb0ff528d175d433be291962470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb7fd70c0f8b4185acbccb8cb8dc4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c26347ad29be645c4e5a4ebd26d1bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3a9494dacc185d29c23aa265891d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67743d8c2bbcc1b9b6e84a53c07809e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4786b80c9321469dc7d55886ad849e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939927754558f2ae9e43c010c24d1ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d28013f540deaf2ef05ef70f8c2c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1bcf754fcc387b835a61332110566478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a619e024c2ff6e666339be6dc9caa8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54aea4b781403e997ce6a7c361df06e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b68e93edebe59fb105b4dd2aaae52f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699796e2fb719beea35b4f948d63744482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72c6bf443c68cedd13d65e3dc6936f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d42a4a817fd26d89d87769824c6109484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6a4fd856757f4205a0c0a56e9f351485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f337409376ab47445f2c917f66eece1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dc66f3873a3702700e3750d16c0e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903771c4c32b5cbb406527b8639763d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762b06c062ca68537b51a690d8a8c83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ecfaaebf66e034bb0a4b892344507490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578809ad0e1bd50b69632ec9b2c917c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c115fe1af0f3bc37860cf6092ebd32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744df11e488cc738ade97121e1324f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4418c4b955640364d38190e0b26fee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8218683c7e6da8711299b89099226495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441167c60cedf0cf6ee23634f1e2605f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6986f4fffe610ce10bd21d5261b7be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef3cfaa57e3e80dca5c60d02121095498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc874357ac387ee33bc782cc9b0aec8e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa675f34a5f06dadd2008ddb28de4bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906e77e9aff45b8d65fd833c94879d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b248ee5fc9b7fc0b451285b61b7ac1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135464a4030d1f29e4be0a22a5af879b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac8d6e1555dd5e2ff4072ca355bf77504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c513b8ed41a80610bd03c7c8349c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a995d5de512c6ad925dc38057ed45506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0e14b2ea0ca5f5a6fd820954c2621507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e4734e624037af46834a08666e713508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83354301cdf3cfb2580d937a1f599f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c529643a5e93f25501db7357ce227510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550c4f221a04c756ace85a7efbd0f6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a8753901523ee9e40ab6b671d9af8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2592e221a336c9f1cc2f0b90b5653e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb454494dd41e41759450f18930e6d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb43dd0328ce0db7320c5f0a54293e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2b6276eca59fffd7f4b0895569c76516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5239014c8d26b456e1079afd5bd777517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c388db76d6dabbd888ac4cf91ed8e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acd53d110e544a69d6a58e94fc9c2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d15c9d998beef636141f4850132dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b592e983dfca0ec1f0f6b990d4aca9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ba54ad79589328baed9bbe6bab2f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8434fa6ab8c4a959e5b43b56223f6cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cdd18f85afa068e354ac7e922852c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696df7e503d8d6cde45c3b5362d781a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef328a7432cf2902dd712732898183526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfd0bd27ef523799077836abc86d16527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae0e89505b07f10cfe7b8fce3fbef9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f14c20e250c0b1cffd84bfb0fce0c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87246c59762f455937f7b4f989719be8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabee7240ae1c8f65b6c22cc6c099bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acaa33aa68ed5a19504320bf280608532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf943ccc341d339cac58bbd4f6e5d87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f3098f7d76c2f6b12960f358d24bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e963c712d4781b45402ff2cbdd312f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f304bddee6d5b098128ecf400960c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f70649469fa1c6a0a6aa4bfb62f4b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd5725d2bbb8ba1fb368df3c62125a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84967e6a882fcae359630cfa421c8363539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5728b38b0061c3134a3e3b73c6afd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5321dfa8b995ed3a7efb9908a1ad7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1088a713c844b8c476a22d8508f940542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85507ae7314893f540a732cb3560375a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905594b769923a27d60df18eae0fe174544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e38833c637ea9ccb9bbedbc25c4bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea76b8ee811d83ec2fbf009fa6e229546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4680122af6e493bd13394b3f8c1df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c7f445f603222913dc02afa73dc0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e93908cf33dc2993ef13bbe06d6cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3468d136d778df53047cc59bf59c0e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441fd858c2e185e942b80f355738d71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350de8298f06686c712dcc152384dc60552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344d132fb90705c3e5b2e416e79bacc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426a9f39a07786db17e27ca8ea26a7d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889b7bd1cf427c4a5bb8722f05b9a1b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0941408389c7852656f18ec45d63fee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f033ca837dac54af407c25ac412f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c3e634141205e51c441c35117329f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8297ccfda1b1c82cc1ff73f414dc7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267bc15f809d21086d22aa012f4cfb2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0325ef31dc1422c909b76066926e559561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a64c2c3ef52de6433c62d2efa34048562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64ac500dc01f8a9293eb4174998f6d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafc35c35e5841c0a87b164abc3d5a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251207bba8d31c14c34fa61fb61a2b19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb077a7c75dac97bb05d816c87a2dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a505730fb73b209eacc53f66da4be52567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f350830417ccd79bcdf92776001df85568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e174a28c60bdce64d63ef2c2791092569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e323a50e920ba9e57f123ca963b4551570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f6404b5b4865e3911eedabfb4281d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec337becf7a054cd65eb7fab3157dae3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd170f9c09006bb7947c870d8f55e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd725dbcd521f9519e109444f4ab05574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312ad157f5f3c6f828b4a1964010734575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcb21a1d18efcecd0a5e481dcf5a46576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237e313df4712f367bfd39af572e347577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bb4a193332ace254ca2ce0b2a021a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba4b924d83b21f478577a278e9208e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3fe07dc3a4e29129c9e574dbad85f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8d5e87b9e609a80bcce62ff620f32581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7c4c89735d89c50bbd98fb9a35215582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e4826d3e9090b42a3f5127eb7408f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9d2770f8b693e1dfa20497f6c615c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df18bd62108f4db758897163e73d9f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d73230b3f3df5917d9654d51e81e2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260d09135b456f41e8985e7b0e077ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dca28da37b6ea97f297a44dc47b39e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb891a2fa03767558ade76bdcb1924589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94d9dfa22b50690620c53e87f03899590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6276dbb9109e52fc483d12b7937616d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96682a05afc66cbcae8e74a065f89aec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73594969ebe0441c605be6fe3bf2ec24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e4205afdaf23ecb4b044fceb81152594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcf284580933234deeacaf6962a638595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e561e9ec02804fa847bd787cf1959bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a95fc49af9e0428579de43aa80322597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b09f852c3a234cfc238b9246bd330598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781dd4209fe0ea5880285625e62e961599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b6e2544659db91f43609334fecf87600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de525397fa1776fb5e42629cc029c2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751956aa986b7b1e6a94a486ddc97b3b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87eb151957010e58045b484e11f0354603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568128d97225efc804e99314947773d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b115b35e3b7be3a72d41fec5e59b9ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e622d4bf28d9a40fea9ced4cf1f5068606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640d10fef6dd4b006d767afa4596e98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee20605b7a82403bed5fca34d32277608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0fae05fc926fed8f491ddf4546dd0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c36ae325a91e5d6cd210f013781b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c996a943190ac006da1c055ceb61000611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26555ae86e99edce8b1e873d8ce029b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecdaa3de4ecc7c0400b2adc59a0e2a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88ad369aba435fa2d7f1618046427b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84cf5a55cb8dfcb083802555aee499615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f757f2b26c8d7006b0cec48710c63616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93791b1890780f3bb5a0e28bf519e98a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b5b5bf27f95d4c3cf513d472ef238618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8e7e62d43a5a3678f79c6a76d40b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0266c14e29a4bd98dbffae22801fc38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e11e0cb62e63976ea4b098653e4b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336c80a313546892572c2f397094857622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de9c78804205cb5da7f6844831d47f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beda7addd720123f5a640d8874d8feb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98dbe0691531789227bf55178fe286625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92393e8a2396d246d77d4e2c707d5927626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769308ffce3d82cec9e78ead2d33c31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5064767b5391144aeae015f8fe42e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb39f472defaf36153d7cf769fc2d10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cae802a489714c44b93499decc2ad9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bdf407c712a17fa6617014755e8c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa665740519b58044e478aec825da004632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53672a7663eb070271e5ae0519b6a02633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0badd43d7c0d2475f6ec577d74000634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324f63bac64234fec78a7d0a920628e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b86427f32c921852e3f1467e3e355636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debfded0cb9148044333fccd9707762637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502c7130963861b67302cd58d875472638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae362cf5bb9c05741c9eeddeb66deb4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487830dc8fb45b2bf4deded3a735328640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c216111675ebbeef81d70a01058b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce2974f7848b79e3b4fa41ee6f9c33642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fa87606086bf97a5a159a3644489c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ed66f3d473b8c13bc277507846665644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0624637ff672d042f62eefaa26970645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c63a978c2cd32c7ec54c9bcfee4bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c28c5292f9ba62119decdc7441c6cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fa0ebae0ee3b89aaaf0ff39a09b2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab91b261cad1c4803725a2dd6fd710649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd124b31c88bf4a117073dc278cf03650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1829a2979b106313be4baf80748ff8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21787fdd5bdc93a5f0b810d8ff0abc0c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06617eead258e77f8ebb640ada3ebc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d8ff29ae4acef6de9af09a8e58b4c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109a8a0a9eb29cef3de5575ab17f812655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643656d50316f9687be61154faa88b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6944c914ccce447d8c11e4a1328557657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbed2424b1347a0a1ff9be640896d89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a5fc0d5f07099f056081cbbf6469e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c1005f8967eb1f1bd9c9613e97489660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6103f719731e2a5f4868a4d856da1e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589123012accd62b8fbdfd54a08544a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3c02bf6b530b16da6777125cbf224663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e080e6b67b0e92d4eca55b62808761664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d5eca9da5a0cbc0279960f08e9057665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6914d0fd826eaf23d698bbd5e952dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1aa2cfbe449de52802f46b2cd6b385667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc390cc30f06de2377b6757a2e9771668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0b1ea78a5cb870cc704ee9652ef1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556721cb28e9952b91814f9d873febb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba41567c3971ba4f55a3a224116471c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd120d2b1bae68bab55cac76acd52c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a97f6cc36ed93251d0301fb640b495673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02882ea5eeed8e86ae12be91841d85e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ced60e1ed059bd48cad94583b38a13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c4ae60fbfaccde8576d48ec0378c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a1d9cec5f8bbb82096e382ac74f2c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1c7982c7d6a76afe5e12d1fab6ced678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0878946c30d5446d6d23021c4484b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6da7f1643962ddc0d7642c8f6de37680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85729a5d1da30208682e9a849654c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67807b8a71938fe7a0c964c6a6eade57682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024cf46880686bae8730ea56be606c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec446e4e68cf0234b6612f565debf4f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568becd250671593bbb88be22a3819c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69874a595e651089c1ecc97c561d19686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3162dbef7169602f6d511e736adcdcb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9211d45366b76804ebcca55a4e5d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520d71844ead1b9e18d79c985e08bc1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05bf5b245e3621ed269b70d96cf16b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758ffb03fbf25e6eee902354f942582691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacd6c405c68794550caec12266def2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9acb32b25036cb69090c7080cdeea1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767749341974faf8c0aaf854169c4a22694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08ebac3c655a83d9e28ce0edd7863c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11bc2118d799185cb992f22cdb9a24696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6686bc45f3dc31604da231cdd556e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27383d41727bc49dfa207a069b81d311698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68861e8b0727426caa8fc520dd3b5d83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017b2dd12fca73005a5a60f5a80afde700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcf0dfd1f69c0634439a566b67a5ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d7402716d9ad1e9f8c3d1b47152da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580c741391955d51c5bab6da521c035703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c891d2b168bd8fa30c0fde158e18b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a77593ed85d7738222b00668a514e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc48d31e65d56477e6a9ba2ee4ba455706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea0e37cbaba92979d1341edffcad14707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f72682ad5e6ebc426f811d4990807708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efb18ec28d99c76623f63372d3d9bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d28381ef6347af6a58d125a55ec4bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960382a3845403abca1633a76b05aa3d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eededd584435550b3a1836c38b951832712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f1c25a3fdd935fbbc8b2c09c0bdc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11710cfbe864f16c478a738ee9b709532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b9df40473df912ccba8f44d36143e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a55f92141026b460b73cf5e9ba0f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4caafe208c42ce33d132fafdc9fa05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5ae7096ce8b615606fa4a91d8a4706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49dcf26bf067aa6fa372bb8a0aa2707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d83b3d2dd8c820776b739b0621b1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730f48cc3cc54bb8c3f914973ea830b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b243b72b4988e9d571a472fa9939a8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15400f778cd84cf27b59dd367edaf47e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33675d579611d1202b5ca8afc8dde46912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ec8f1219416f4bcdf512d4dfabe6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683147d738071fc31f3bfcf75b63dc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f9e610272d217591f6d70ee20955715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88372b5c04bad41a142f90ab24e003ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f392b8f02585e418591f9b42c886e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e968bfd54fa8e7940346e66255c6d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892825fecb0b6089c59a423de39923a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad08d1b96e2c1968f2a5a132a62dce420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e53c62828d635f1284af5a698b2f2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85dfa6f28dc179ae03b8ae339b702122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb75561040f37c13b27201912ece6af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1250a9e03e8eaddbfdc1ddcaa5f0cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d23991277a2fcdd243bbe1072c06e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528be3d97ec7f7e1d04ea5fd17dbfa6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edb6ae979e3aea9ff63bf92c97af8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbea7ebd6e7e840e29f0d4695b56e2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26f45305c205a62e4558365de0875529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaacc89c4be288e1154e9a864fd7db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca650975937f34620a7052bd1b7203af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280566522dd9829092431a43642879732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ef778561446f76c7258ad1883ee7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564ff7528110be2c4a04f95fbd8b89a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6efe4a4d8de3d8126f2b1fedcaf5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645ee8da61f44ea86fc3849e1a7cb0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53169526c38d89e684c2993b842087e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207e98c7a208c8580dd2bbb6686b6ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab06aae629594cf042272caa0f1e83c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ac2ecdb4c7889e90734d54049afd240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e104488f2cb2771831919459640c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ebe5ddfe722970660ab841aeec04042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636912ff03243625a7cc5b275c12b5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed471d8299b2c4fecca780aad6ef5a3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf1a5da5fcf00b876e0654178d56ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cda1dd5e54c4cc3f6bc5c79801fe346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441219bf7b15dbaa139419d7697621d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc8b4edfa0b1c5676a3dd6086b6bf148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3685c4a124413e14a5f49a7c9e32a5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab57490f9dd96b6c8e3d1b50b8679550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0196c8e59c8f12e0eb015826d8dd00451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc70f310b91aafcb58487a21e07dfb452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a95d658cb2d6ed5ed86956d7476df953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1f05367d1ede877b7d15cc9e7f20054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386276cd1f5d6c56eb96715bd2a739df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030f20242b499c3c0e843061b52943656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fc21b8bfbd71feddec51a2fb2776757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b35fa83c8cded0a812710da4bd39258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b6d06f08a56b08b442ad09b65ba9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec706f340e0bccb505bdf6fb37e79e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71727d0b0cab79f6c3a6965b5d91994d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb88f6e3447259f740e340a8df25f0262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a653ec7f4a427e133271a54dd89427263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd8e51ecc8cade3fe784854ac1690d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c3da09cde8c54290505cde7ff68e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e73457542357f24e826dbc22c48b9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c388439d1a70cf555db5d54a90eaf6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606bc59408af74940ec565ba6b48cbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c11be39c709dcdf0171bf8bd0485969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42865716c01b0d63abfdc854cc9def270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67d12f3bcb1af8ada77c3d4112adc871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cb550374bd609df62ee2c9e4cd35b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfa5aa33c9b67d95dd28690e7dbc2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f31aa986196aa56a23696dcd03ad074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2472ded26b193a52b567edf297cb0e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a06d610007ec3a3a1ed788c33cc9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74c34748d4efe7472f2cc5cad06e1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb73c8c3df4d2bde035b3657b2be3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53500edbb264622b57140041709e5a9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f51fdec8ec98e8ba477774256b1a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d29ba5bfd23d0c27fdd7b51f7982681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba78a5a7202e51e4230da5bfc7d1f9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc30a3a3c2a442a585fa452a3042cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cb9e892c3e15d650974ca6678fe3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661b737f348cbda4f9173fd91c7527885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99e887a58d76eb4d5db8965653388c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d084790f5517b9606d53d106c61b5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3429404503b5b78d722eb9bbf08a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22aa72d2fda74fd9d480ae072c35ef689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6106e0e44a859020b7fe8ffb56e9f8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8947d26b5999fa63d147cace556593991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d1a8359bbdbbba17b98ab45176aeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee150c40177b2a207a8c4b4195149593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc7cc0629e1362c1f81d845f64992a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0863bc2ad832249c1a5b8a70951ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85770c07f7811e3ecdd752fafd002796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b48b1a5f916f8b3a98916f9e5d0f9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d9690ddb5c3e700b1a1165bc4a97498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9313d3da919a78d1f66649adadabf099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42b1acee2313e6709ac7fb54c1393a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29e6f688f883ab3387e20cea67b8aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e59249aa3f481f186a9278fd2d4a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dce86b81dab5ca58afeb19f786b2f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec862318559f9b0c068c8f94aa6bbdc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ed0294145bdfb6c00301e50e4355b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72805d2bfda54bf7ea5b0b541a8c8503106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dfeefb2130dbcfa6d778ce1319cc4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061f455b3a5be206e417cfb15e6dc36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fb27bc024b5813cb1200b3b7b6212109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2240dfe50c685b294805f17a56908110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9196af668e573ee598c5801b890710111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c28f0b4b7e3ac5aab87964ec61ae5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a103abb106e78f3395267f67d96ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cbd87006961550a7beda8b8b1550c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0de5ae20eae0787bfefdef3ec506f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b59c63dfeca7e09a821472620eeb5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5a69a65dc597f327e9576de26544b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a856377d5d6e325d7ac825e5008b26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f1e33aae89c09b584017078cc7e3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175061b1f8c7a0d705c816700371183120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2e9f8635124e199bfdb7c606f7825121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a33418ce7f1a90d71ff8a1d40be999122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc047c9837c3a7b9443c112a66119c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430ab1eed34b0ffb00b0e44b2587ef3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120d1439c44aaa358dcc124c38d2603125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a4a48a7c96330616934c2f71bf8b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2c48e606e0a22307b4c79d4e8db72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5fcd189cc6ade1ea3f0661abc7a8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e5dd2979b7677552aa3278930e641129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e59b0285bca8d42d9a36b690abd747130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c920aab64df1865a6a5aea8b94da9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3def169957d0d912137003daca41727132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0709f77f16f5483dc01582cf29af5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daef819e98b4f8bed8b93c70705567134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027967309fcbe9ab90bcfe42370db5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f0484dc89cff57663b4e5ca225543136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b408e8f46a1a8a1c89c5e44485ffe4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb5c8370a2969d198840fae8072b4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f190b572bac72cd28ba0709f596bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb263917f49841d1fdbb6037c45a81d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce99d5b85e9db50fc6556e0940e963141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfdf91ce7e498d9698fe4c17293884142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f42d3f23138b49ced05e3f954fc023143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8ae0f068965a04e821a7c79da3711144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a67324ddf2b278bf8c32c8d0ea0c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4971ae78d70990e3ba6c275e93fda9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf8c909aa522b7861975b2eaf0a671147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80c1e645d1e1669f2a9f221373a39a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c963e33c023ee335a8b2b7c2a2abf6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc8a41e7707d2619d874ba956c9c12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1175f390d46b442d22e0cfe79fd466151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f006ddaa19740d75478b602b92def3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4262248d7a847099db9078b873bc0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c08c0f80ddf4af9e0fbf95b19b67e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728af7e1909b6555639ed17adf46dfd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79e4bdce1322dff4db85727aab07aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e62eb921d7d892fc668d401af49e10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611dbd198cbb2784d146900bd9b2fd9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5051d8f34d46aa48bf24dcc8aadc560159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260b1456e1001a4a60f11707d753e36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6539a087feb314298e665bcb1ca179161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52718833db3ac20fc7dc22bd4b5bad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa7e5eb6e83b10dd4e20d0c06ec3ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5087287f532947de763a33b47ea1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ba301b77711b95c696ffc10948751165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c93a503e63ba072bd9ec5a6d6ab99f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735a875e0c4f2e3cc5ab35797be2f7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5344463d36bfd21a8cd9f1959500ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4431810cbe2e2997f6bd010ffc49e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b3137079721f5b701be438d8e280d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7450912a68a7b6493ca1a54ed44c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5c4abbb0ad2f7a6b61bde4fd98c8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31b97bec53bf44711c6e4454aac074173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bde5b9f18db08b01c8e0ad5ef902c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df5364a5c4c056d6183581a8359074175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3034f73dbda98d7264d7ac9efb499176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254e4551c2bcc919b7afc724b843f9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb5279e9090d85f547576e38f0f765178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e78ac905dcccc9069d7e72fe4486a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce717c6308aa5f4d5dce03b6efcad2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31d5dbc12f1adc2417f4126a6f007b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd14df394e9237d875e34b8f77717f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a814f3025b4212366869a2f0b410658183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c3d88c31b649e028d2fe4a0c323d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4cccbb586b3017cc2b4841beaea68185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b31435c4a8f7679f0ef19ba681a78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0115f780842bd679a20a33c474c4f84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d6adcaf8e2431cb7668a294313fbe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a09c7ac80e58f6ec4d2a6332ff3b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d617902d8aa7063da5ce48c130059190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a97f5bb6327341a5fa2bab26bbe42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f193ff313609a40b17a415e2c8b62c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147331294b5e77936d76fde4908b787193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efd634744056e630bca4c76b7d10f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007212f699b22486260ff500f343440c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f31699e65c925661dcc2e538f61895196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3676af9d06717fdb8e03251461e5613197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c55d91918910a9a5811f52daed8ccf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb82ee45b49a9de092dc1adfa2bc6f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4a704908a8c28ae5666c37bc77c38200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6896db88252a177f20d25f13c12a18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c7fe5b1c612f2e36b96f463b84269202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218c6023c5a7d310b4120645a716ab7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752d6a851f400c5c5535ab45b518a1a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a742ff2fd3dc0c3e4ffe15c1e99a2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725f292551bef518d6ea2afb571dc35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613d7dba7a83522ce56f31a785a8cf6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c070137c32ec4af3eef5ba4c1b5434e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4cf9741b88184b02faffeb27396d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e8d95a171397a370e9c6ba900d4d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b7f99e4cd305b5a3d5b84e472b7fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05030e3e44055d914e3ed202c54ce9b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57d6f74d0f9e5c70a6a4017e2809ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41ab1dbf32c5e02b1501963f632dd9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f17c45c52070d6ab5794c698701cd4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7fe943af41fcc9b716abd7c3edb1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bf769be03a4afbf184721422b29e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03138f871a779ca920bd9ee379b96c01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2bcf1d6e28cabdc627d7b905cdaa4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ab92ae81ed9f50e48356bb1b5df82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72638e2169829a8cf9cb9fb024ff64221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e5047fe09ecc75b19b35a37a0cda8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a149cf113449b51dbfced0986abee2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b05b56cb77132036f9e4182d1de33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a94355b64f4fcb08a9a941efada37c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa0c9f85e76409c8c258f36281c160226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54919a9325259e8beb299d63429cbf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19d04aa59d70a701932fd4017b9195228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176702bfbebcc95d4ff22cad41257f4c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f938de1070eede1c00e7808677e38ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93080fb591ce29d179e21db2b0e6e27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fff41c6c8efbd3f40f36868925c4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31df64593ec19091941bd013bebf4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff82b131ce1bdebeb5563b93b4f4cb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475d897df6e9d2866bbe0c5ba6d4935235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c000a794c8ec43ab40d4d08bf13d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe43f561fbe0b2cd1dc6c9d28fc3a4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb3ac324fcefb65644dddb289cee73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987255832870018a23c11c8fc77ffc5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7219f68ea9ac758dde9c5367be51b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08591ff17edf9160412a0fc3096c5513241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7b29856f2195ef6583edaafb13246242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9d325f9cbfd3397ac1abc19a2c3b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4ea74e985122588d8db2d6774e39f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae356a39c3ca8fa541e29e8a5cf6b21f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e27295663cafb2271a0436eee6c6bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174937d92ada40f92963f2138065038247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183c5aa3ad5d3552c10b0b3e5e3189d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737aff14d5df4fc2adbb7e711c0f99c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e005c5a4ef0497065f89b4804700d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f69d3cefe008a1de0ca6fc98b6963251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bda58a4b04ffa73c99fd637f16c8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e1d6dd5c9f908fdbfbfbeffb2af6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722cef8073d337fadbfdf02fe8c61a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15177f589986feca2a94df782f4071c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17176b7cd760c705594b3461041002a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ad3d2118a3c59f821ca0f7c548027257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae823af8f60a3df64606ed164a9b64f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c13f75c7ddf6edbe20099a08a44c44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0bacd4c19e0dbf54f249bf75c3e3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086fd573fb6bc3056cd2c3d643ee503261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76728b873700eacfacfd1933959bee65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d4ab48eb8dbfc58bad4ae35d3b5c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558ec01ff0ea2e9041418d5b402827e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d09afa2eb5743d62782c6a1720845265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e40fc81411ce7f6b34c145a233bb67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f31444ca1fef31a496afaa7fa7f63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933deab1e8175ed177cabe7566bf8bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25750d6a4406fa7c44fc0c2bd7349b8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ed3fd664ac498913aeeabb9dd1410270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2118bf26e7f88fe8222bef83990a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a534356e639026694e01bd486c4e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4f6c5366fdbaee18dba5fc0ab5a90273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e23f7655b0b15d25685b5d75b9594274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa68986548cb6c5ee070051e99e0a27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277fa5347503057c05f04d9c4da9e6c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f3dd44e153ca99bdc0c5b42932581277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce07910894bf6a1c54731d88c5e1f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1ab6a52423ada40ab9edff3437c67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9a0b3cac52f204784c91210119f70280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce6a73d0790e2ed7c0f36da6c88412281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c75512c5c206c0e987fa1cef238b0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb8bc1a7f74f2b59b342acefba6ee5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd71663ee7981869eb835f15bf2c034284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eebbca58cf8ff6ea5774d6a817c29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc18b61c71f363a618afc88896da9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167b18392fe66f0861e2178de1dd18d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488aa752675186a3a70f023c9f5d250288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ed87fa5b3d5d00dddbc217ee4a119289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20f33a91bcbda49187895ad84f40d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a179408300884299ac76717c2db1f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fc00ccccc7fbf1009147075f1d34a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2808aa6a838f6f55e2e27a8a0239f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ac37d4fd3485394566f4d630c7825294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfefe55524d6f23cb7d42f21b603ba7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387f5349ce4f446f66753c389c5211c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea457d8dd3f3ad0c39fadb500010234c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd082157928974d9e3fa240c7a2813298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3e273c9436b790bb9b3d0fa232258299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8071d85ff0cbf5f1078c86e6f5f5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32109b9f2560d1516ec4ff829a3a01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51d321d203639c4c4a87c94aea5b20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca02ce1d8b7825a0d6c7b841e3b1f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac4e9e549dfaa8dfe2131f79a0a63d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc49fb3bc9f5a3927058d96961f3789305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3c6c3676d4a24aebf964fe553044d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a17d2129ae20e7113f7920c9261b90307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05edb8e772ef87356c36a00b83d5af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881999bedb91baa531abe8e57b21fa52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b083d030fd437701099bf9eca3b96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3b87bf44ad1d4433d7af71de410ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457daee93f906b3ec22d63b9d82eb4ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b6697b4e41d6aeb31b5115ecdae44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468f37b7836eed1695ecd3272722893314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfc43a6eec5458318adfdfa8a7b97a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20528b0349021faa2507aa569324e33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194a2edfc6d0072537cc7fff9778763317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b2594c591e5eab171fa198bbe20cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a8373db1597e26a473d99975fb0b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e1031eec1a12cd1f514d79c585b36320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13f9a2b30a0da6ddeda77f92561c9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2de3217aa3c018c2aae9d76203077322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a096ff01168103bb1b19d3403ad45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6d132292ba5446c3a72ad5f916046324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4995921a31565499f8ce4297c436a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9452407ccd7c6dcfefcb0debee9e28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdccf513c378bfdd4a03601f0cbba7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b550d7989192476d01708e3a55956328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7db039bcaa04f04d04dfef306d3a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fa252409e57d270cf12e7dddf20dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545f51868abd55948d67864a1fae557331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9b5660d31e28a40e7e0044a435cdc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d190f255a42deb78b9dabd4c69525333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd382ae1c6782ec9ed0182a335136b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5298e05cd8fa0918a2831e47ff07e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576517cc8544c1f3778ae09cdad7def336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1559ba9a772ee4825558a5b8e268a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582d833a35962f892f5d02cdebe4868338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e8287d5d94ff7ac97d8e50d47c416339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98c67daaea2b0611b45dfa098252a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c906318aa0a34b8fd752b90c8cbb5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae22af0aa47236f91ddf181e5a6014342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84824d82dc516fa2fe5f25372cd27a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26864eacdaea7b23a5eadf2775e0d32f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999876779277e87929621144168df9a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08a18b11dcfb31250740e524ba5862346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d30a70ff55073ba2679b87b277aac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa82eb09143a2cb41d99cdfab9501c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60e222f9cc52416a17c81ed8894539349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447c4ffef55cdc16f8393a1ce9706e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eba6c342274a92d9b31bdd492c73a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945b2d8504c0263584fb74d7aa0557d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6d061116ce7d669627d77205d5cc9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4b715a4b606e853a83791d07065f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147c0256e13963f7d3be37297afc942355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6917d7d83cc9c673ef8171b8c083ad5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8730a17253432e25e569480c7e1a1f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc47e765ca36737059a1e1e5c2edc45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68b3be9f4072f1fa543c5986d0b57b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde91a30f742a07288b5370fb7fb47b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d5f4d44f834587f1eee06f3890fbd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815355d72af876171fe7c843088cb42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e7506e6e3cfdeb8fbd093d0e51da6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dca079a7a1c6f2af9602e32122abe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18694fd0fe1e278e5ee62e042151547365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc56a18400bcb9c507cb4bcfe382a7d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b719dd4b0df95f7046982b5da83077367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007809b19cfc6145bc6edab1d8fddbde368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48525a5eb786231b63750a46884ebffd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550205a19ab01358ed16bdf36fa9b9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55566e9de69fadbe42e8171c93c8b472371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4edb3d12b526032f8249a44569c47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fddd711ac916500729e6b96ba4f8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a02fa500d5a638b253351646aa887374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498f78a628fb9f1de24469e1cc05da5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e32bc6970e344e82b3e2c8774a566376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154c7fe312373f614330dd76d8eeb32377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05115260d571c40689493f4cb9760d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eacc312514cbb8adcb22e53fd1d84a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78d51eea4cd290ed86b50ea740c03d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ac3915c9e72856bb0538a57aaa698381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8684213ff3eabf8d4f368601f7e99f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4308b798376da713466e8c4f1643e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6789c21aa9cea425058ad76173aae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a7600d0281a54dc33245e22e28422385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62426227852a725286489cbb98154e71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9fbc8dcbab3a614ec478a46d69a20387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3f86a6874cdb4799d2ea1e83ff91f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b780280bccf31108b8e2665993bd79a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f1cebd0752af6b84674dd57dd9e08390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828100938e7363e925474a26c38b078f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc532facb92852d6c8b99b269c766a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195293e1c1eba7c89483424df1a70724393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcb3e86e42e04a59c33580f3e10c18394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff317f08386fd6efda38b05e38da4b7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510da5f056551f91ffbac90f1f13a01b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80e86bb954f24d2d534c2cfb728e00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4189157cbbfd6e4162fdc90acfb8d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f18151a3ec61fd38c8a944911acac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c59afae696b9f33f3be514548201aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431048e91b3a4e1ff5be2eb6b45ce018401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a001d146913a613e9911a3537abc33c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8930c9e0f512ff57ae0a3b50c0105403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d35b2c807d314740a534c2b1930b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100c46c3efe77a56cf716eb5cb8b273405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e769e524eb74278f3fc975f2bb2691406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f90ec8096c447f0b0b2e9f843e698407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550559323b2df8d2c67e140c8c11e3c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795caa3ca766ecd81009b6fa71a4e82409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2b64012aabfa0463b33db5442ad5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868cdca933954be1abca097234adb78411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df73f683f7c85fd82ba12945ef53b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2d9a1e62ba82e84321b2e31a18c5d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269bf2dd383ef82ffa15b40c56e88c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0c9f26fa5c77cc52202e68a66dd82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d81152f48441f9ade1213957f4443416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d249b96f3373706121fbf7935f45fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9750b0a0c429d404e7c1e83d43adbe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580f813c06efa2cbf44ca36278a0d0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33f484906efe5934089c8d436b649e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438d014df77293bfb03828fe9b2c1a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a60708d5d175fb4538a9e8a61247fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240fb742e4efe2b8db3a9a381810d7a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a87ba52b502db0935851ee9d70beb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98733579e7ed0bfff7544442e033c0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6343d176e8e27a411dc65a5fd08641426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338e4d445d8b0f53f3966b3510069f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d891b1a7075f2d641223d50c8e562428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe55b85d83d83977d70b627c0c2dbb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e272deabceae0cdd1de84a702bb357430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4e6367f962e57e1fc007ca6ca209f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d080ce8d360b128b1c4e4346a7a54432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d179f812f1d5f08f28d8c2c5bf5f37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c7149057d74a819a5a09baded5ee7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bc548f680024d335b8f119e30ac49435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbbc9152457237ad7e07dad5dc3ef8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768a7ee287113f89b7e269e98a3e4ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670f8837c198274a9e21c31bb46ab91438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6b23edb5699967281ba143fe73c22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f361d7c7696eaf1173de88beb16c992440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d40358fb6a988cbf40545969f63f96441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d32606bb66682002e45de6e8b6fd34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf51cf95f3ab0d63dd4b16eb991b41e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff17f69b769861e827bd72a598477d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450f08d3180631298e97cf70ddb957c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170daa1450ec4d123234f04d1864c6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdfd303a027358e2b07a4ccd133983447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcb62491443209d0f18d4b47e5f828448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746714f782273d6a18643e9278fe4861449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063c93664899359c2b0417b99c8e7ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035c3683edf2109284654e120325fe7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a9f0fe3d7e59fc19cc2e8c4c96874452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bab131f6185fc66cde958bcf9ffdd4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43134bd90aba4d654f48c2f0afdcd78454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64170e629d69f90f5b1c1a35046597ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5307d9a40ec3900a7a34591a6972f8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358a2bef67ca91ca0a64a4228720e40457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f6c1dab8332b0b88dda0b004be430458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af485257a6bdb059826bf2a3dbca0dfe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9829974a6aac6e961f31c331fc81a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520815fdf0835623fdc1be98448bdc39461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e54610341a7cb367d0d790e2896a60462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8df03a5ef552df770d2d66f83e9b50463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc534bd817696fdb741f2e3a670c2a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266168a80b5c503bc0066603bcf7a4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21480a249234d38fddf68b358a1ef243466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e2e6a794e9aa5d304420afa417a62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52ac10cb92d00ab7fb28b3dc948c73468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e437d392a54fe9a4893706eb346c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddad0e70d2d66ff37c40fb45e6e34a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f72457acef26fcd17729377e2db29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863d39de8fde01d865847f50a925368472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cd13d4583c323b012fa30bb2c8422473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151633226fd9269961620a18e6359fa6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45675ea69c45c6cdab67e5d23a07d6bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd5663aa9911aaaa157d2a6f0ae93b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648057305bee730a4c8f5927fca88c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e9149ce3503c88750178d170e6511478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd66f45cdd110b8d7bf4b0e1ddde359479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181527f9cfe8649008852050ef40cb7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388e6c081fdf08f00931aef07a2378f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d0c2101f52d6b8c21b6747b8dfd7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c579efd0a341e41b7345a5918d6b48483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1719da24c2bce90fa7fbdd3bef6f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b1229307ab3561b750bc98ff034b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0b10a4467831c84ae89b842b62675486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a6af994a35d125b93795ad1be4546487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e180ae8b4208b44d5320e02286f43c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec4ff28c6ee4f20c123e72f8ba8391489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7cf3bd9b6ae413c12c7a2ca160a8f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6b2e2eeedd1e70ba97cf5497f5c39491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caec79efff337a163b8aa4a3f28253492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d738caffb1b8cfbaca2c71e25d006b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afc33bd4e2c097956dfa25c7eb4140494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985f5b970e7c04c0cce57ba6475db63495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f581deaadc66cd239f4b394c3f3d48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac955811e9082575cdd11c2ac03e52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14e685c98005d806c3d4c9c32f1639498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2563d0c1a176e56aaf92ee101ccb4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a7eb7c7e4669f1f4a403fa22ad935500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a2264eea1be2d6914bf0e0b07e0ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17973cd54122afb2a2e4e54dda764f35502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd99825319ec9782979199d511be1fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76fb4a779ac5540e89b4644c6a7d34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f5307868c232d7fd71c7fe580df58505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d251bb8e032c224e8d631346f08351506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cbcb2ddcd0fe664be9c3260a4b918507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee0998cb7acdbc494c3bb7d1696be0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7999502d31770fe683b0d86f76b77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842970bfd892df124f7e52c7cbdf0e3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dcb704beab4965736ccd9996dada9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebf96a4c63023d794759b02ae3d548512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10946376bb84289b1530eb17c64eb10513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddb37456d89c929c2b589a57d13f3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cb2aa288124e7903c30dfe5ebd189515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3393ae50646a0df8077a9075f9aaf93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b815d83fc989943008b7ace9fd7ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf122b5c032930448bc2c429b4c546518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9f9739f0e0350e697780cd8bdcc7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d6df3aebd7c6c3d22c9a952e3d73b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daef1426d489a7346d71c1924586fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f156ddcb813a7a59f064bf45d1133522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fde2dd108ad6a1c23e6ff32dd5d006523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7e3a4b2a84ab6952347c40404481b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b91fc75c170ecb451cb36aaafef93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113b58bd24ab1809b15d730172af1d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a02f34ddbb301fb4df128f2579845e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf4d4ba441813e0e562db5e3450f3e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87c5d0e9bbd9f89153584871d20993529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c1f6d848de8ec64ce62da9b0e1067530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6c0a1ecf9291e15acf9cdafbc4059531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01bae68b1210a202338474a5666119532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c28af152ca1ee25f80e7eea13f3324533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77359e155dc32a56763c0500326f8d9a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208f8be0dd8c289525803ca74b97e47535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bccc0de93d36c102b272a2fed7b69e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc89f6b21e7b928a550ad2216aed04537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e105639dd0de8483404fdc94230ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441562f2b511ae21a3c23b197fefca8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb844501174eb3e3bad22af7ba4a2a63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b4c198652ee418470bd0dcbdf4276541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b2f286d77ac3067b18de410af78b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02197793b9c78e71d1314753184a3d0e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56769c51ef5a26a55158d3fe8889623544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d9760c91df30497fd5ed57371c178545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6048d231daafbb3aa1b814511c1e6b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6794585b69fb6a65757d15f945508d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3658d53a3a919031f506d27fed6017548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8be96a4e38e03e49fcbeaa3b85043549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e9e54ff6cec0167599b17ecce7430550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68f32b7d1ebb15b255070af513d8a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2563ee8f98565eef6853399d5a99c87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c2aed102a61d8a9e3937bf223cda3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c43bfc796ad21d3c54896cbfc1e586554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ec310b3480329b6702e8079577e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f78d4eaa137a2ac7fba856414ae649556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c268e460a5be46525bda0ab911196557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de02e0fde7f30f4d0f90e8c9921a7a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec88812e7a319652d2b3c6c02f4711559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf7d5c6fbd7c55a64e4d21caeec04a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4ad7735acb386397233cf55c2ddfd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892ab6dace0be40015c0ed388cdde54562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989e77a21b099a0b1624a279be79c79563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c4f18cb2546f315c6b57fbb20b2c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43ebd4797bcfe356121bff76684354565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d54b39d510f590de2be0aa4f0b303566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56efd185411ad0e5d54ff3901b691c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f37ef48765acbec90a655c7302c6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee035d6f8f9d7d9149f0d17720460b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c51f9031d95c0f0166109358576ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72418b346742720b0b90ba6fd3186a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449eea971b348571eab4f953d7f07a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a6fe893fc76ed1843f3c65697b795573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfcb8b9c3a86b214558d1b266c92b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e167b437c8c16b49c7073bc52f2eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11646ae8dc39f8493c5fb1d1693392e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f86f641deeed1f60e652393a5ca820577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e53c0f35b7e419dea775dfbd30efaa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9912127ed14766efa9a99111552fa1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4652b5034fb1e1be8e5f8eba25db0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be1fa9766430bfff97142ca8bac148581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0fe48f054296fc4a302737aec3e8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3c8cd306b059fd38d922a2031b21c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1f816d484add674cd32d84ae7111c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7149e184c47cb7b7241ce6d36a5ea0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77dbea1c732d08c3c8b03b5d8acd01586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbf697d52a7992062c4f250bfa2e51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a91725db81227f962c41c3ee50c8c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a8f6470fe1949a99ed3dcd6dc50eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382a4a67f8100d5134f5101d1e12602590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b98c398479537de64689489ced3585591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c336ff40750ff945be18714e1f8f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c916b94cb08b715c65a53ba6ff194f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214306182080cb555a6ead415803cbe9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be165a2113f9ffcfba2bf38166af1781595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e6607456ef1f296d7b035636e1724596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d558ce2738ff623aaa2fa8215eae45597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd4d665c92495eb3811931a779abae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142824bc2ac850ebde0bd921b54f297599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309da2218befe87aba13d387eff5f087600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680e3705328f2e3651c5cd946e7babf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659bf80e0773f353f53308d050898e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c2b3970cbf60cff9fbc353e2127e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b4f2d771e95acf11bc3a160ab9209604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481cd54d9198d0feab81fe90d3a074e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf08d20f42ae36a21e07e5272a42c77606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbbb6891a65e942a76597b59dfe80c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ba9994dcc6ea617c186cd7f8346ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f854a1781e9c26765cf71da07baae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf8edbf97af3c0ddfac8ffdb04c362610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78461730c2de9f5bd0406258a82f70a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb78750304d3bedcf58c8ade657ae6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b694482ac607da3eb526d551a98a4af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a577508bc0c92cc78cb9a286fb530614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb109a2d1999478fd77339b5993d9ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64f9d0a747845a48371245df459d6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda73985f8005ce209e06bacf95f66a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20526e0dae501ba73f36fa13dd70aab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587ab8477f55b06b7984ca36f4bacf9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd551a761105a78b5b774f35ac07b8d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3403037bf67b06b2fe54e9806780eb6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5de5e3b0801617382bd7c8b990e2ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9e8c15b7996347c6a1aad8587591a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9c3582550277a35f3271186a71f82624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ef668525433f03b43379c14ce5a18625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00b1db683ae4d2f8ea96d95bdde93c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01100997a9feb2dc3fa54509cfea37627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620a529eab7e8cf064ecb0e3ff33587628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9121723f94cf405034470fe48a4cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487090076bb41d5449f8434cd797686630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a382fd44668da8c8d456a536de96f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10645ac98827b6fe3ba9aff1a015e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3797e230bd6bf0b7dddc6f68fbef3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a4bd4f9cbe948a9b38702eae9d586634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8fee5a3acffee54c7cc890302d78f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074317ecd6a23c544f2ab8128f9081a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ac3ceaf73d037e7f45c49ccd27b27637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c475e9504a27db929d1c457058bd09638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaf6bf4b0c8cefff77812d850524e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ebce84c283844c6123a6ae31b2fea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138f11f6156639223472d4e16a84456641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdd14f483afaa3a0e99cdd6741bce4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038b2ff0ec5e6759743fdfcd4d2ae74643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694841308f6c2a6923c429881bc3bcdf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7f03eed602ce8a361b525a8a63643645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c5cf782a3066fae7c651126f092e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af2612549a05d92bac38853df5168c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147064b3e057604016775e6ebd46bb7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba6461d6ad353b95b20a4580e625f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da18b90adf37438bdde044d5367b6f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c815eb226fa14cce3e91a5aa105f9b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a4183912128a796c80ed679563e5d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103c3ca2fcb2b75f937cd91c65d4f91653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531212e457c8bdac9526496e6fbcb633654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872897e551c1e0457a54f6b2e68a7822655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf8e43ec0906a10fc8391cd7375d9c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adc81d41267eb177e8035fb08a74bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67937bad01f06d617f3453181e131c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b193c565de4c80bc24acb16d0aa07d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c9b38c7f76bb77525aac0ab9a5566660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb0238ef2b64c1d7e80cbb12ca0965661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2001067f33a09b2d66bfc45bcd4174662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa5eb734febee69d8c1a999e7e232f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca320f11912407c6cbfa2d6eb43166664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0a51f539a0459cb34a929afa4b6a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb154235d9f5f79cafb2c25eb4023b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031151ccd54f6ca4e2c80a545e949057667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82b4720e5d25fa6c22eee6c93061d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f82570b05dbeb6e93ab08f36265fd8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53c6bbfa6af425fc5d76fa7308ffef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddafa5d0663e6e400863b9d0afd1f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fbee2d63e92a0f56ee109a2bb2a1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f1d6328f5e8e02ab3c26de061ae28673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783d18a2328d96c9ca48f52b94a379d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dee6f0521389799c98f3684de33700675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510507ffa038a2d2de4bef3cae0999d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21be9a49478b4110f1760fd6c8baa04677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268628c920525ab9b5cb9e08f8e477a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae36b5c3dd4651ecd377d7dc78c1a23679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1822407a6b2142a906db271467544680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>