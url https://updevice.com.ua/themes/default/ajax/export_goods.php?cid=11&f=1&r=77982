--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b22ca90a9f8f71033fa1242ade44531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66bb12541f62dadeae9014e34beef62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b8d3eb37be819af77c661d6463ed93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19123f5ae4294d2204bbbba2ef6143b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27383a184519f50c7557b7b9a866255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dcf8dda6625df529138ed850483116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375aba63939b5618baf48b99c779cbe77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410f0fc766585c5785c2293d37a5cda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eeed4504ca9ab593a04a5fb11d34fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87961e5ce26719e2af8c7aae7f60bd0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1409b1caa8e99efd7964f406cb4251b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0a7bd9625b714e32a341b4621abf312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224549f8dae84cbff079d2944db93e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cd6f0a64332c396e0759d16bca74514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2150323dcfda866d0a8a134a47e992215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236b63e069a40329b6e97822d6246bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4889955c7251222a97d296fdd51cc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a481a6538faa18236ffa6ef7a903b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf396f75f7cbefc68c5ea96f3c881a8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451cf7707ce3770580f4f24b69e9cce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5940159a934323018b04eb82b0bff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d074a575c90393aa02cb30511edd16a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52026b6170326bde9965f0323cbf1ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027474d63b2024521eee0fc6d9c33d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278a224728703fa7b066e0d54f67dc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5d571f9547a0be8017e598a25fde226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6001e54dd2164c4beb3dd1a604aa18c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e5bb019d79d4bddbf5436a4943aad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70f567a74346c1018df8c5074a8c7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d56584ff243ca3432651c0190f5f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad43b867a371400d676fbad505177b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1f575e677f3246f3405200efbd67932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a175a162dcf3a4a080a8e66c6fdab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264cb0df7b4be99f411175001ae6e3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eb9f6202095b6507592d703746e3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342c655a29036d4aaf3714726b87a8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414ef29c5989a1de82f2d8922a2de6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a4d1709dd4cc18e97d8819ca17de938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42f8ef1fd3f6472baa99b8ab3ab19539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6ab6a2abc154941e16d073aaa6b6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ccb310a20c3ced9ce905f776a326f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48829d9495534e2d84febcc71f73b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedae01e855429be5214e491942586d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f03af7b664ecea9ee8bb8ca95d69e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376b5193e8485d73f3511f2a4954dfa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aeef6917feea00e88fdeb9fec1048446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261579b5500d89f2ad500eb871d3a5b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78d1623da13107bd6424878ee45cc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec90725da1c87fd9d90aa2486d5a6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f36a353b1e5279d868ac2098a57ad050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822a0fcb8fd78a192b23f205b7ce09d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b3cfaf4c790b53d156cef19c70c2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf261dfa490156f0ff3398fbe4d2acc753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268fae1f4ddf023cee5efb3547501d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296357dd19c008458ef21bae78e359455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3edde80080cbffa85ad9cf7e990e8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf5a33c722131be663a68fff067bd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdf4e82f2faf2bcda6e02611864f5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2cb428e3499d5dfe58f1aff23e2ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d69b18e5978c4c9eba9812c494a73b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe791853522c395012272186efb88161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003fc739447db0cd501fa7d2c5aa82d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16d040a07fc612590a5fc0465b2ed363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed95d72affbaa01d320dec5df0c8a8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54bf3cd769b7d9d24cd175c7256bb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d197c8a56fb4c901f80b7fc70169866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c407ad8f5fdc58093d59f663190d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eadc479911a5e4a32311e39b4acef468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e6f4e2ba2161e29ccfdc967e2035869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194e50cdcacb8746d0ede0edc40746a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8da5c1adc8d25427be4cf3ee9317471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3707c6942d8149b99c5bbc4b9387272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e17c1e24d13e8290c755329e8ee37d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f800a94b8d96e618a45e44cbedd4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ad22443f70e9790ea020c349c962275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ffe8335fcc0cf7fc80e6b1f6ac64f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb8bf4271e7fb551caa31a56bb619b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a777af63a92266d7e3bb90e2d8a7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e0f8cbcb961b7ea58aec302512a3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dd0b17890ba3728bce420dac51dd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822eade024bf1ff079dff9ab415e76f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9056427a6a4cfa0a9d0933836393fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7e53116372025c44e2a67c59bcae183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16bfb6e399dc00baa477bf0d44b14e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825901f365ecc466ee10e593a71996d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70dc621d313051f3665215fbbc1d1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355992abaedc9356fe3d92dd993ceb5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d569d0ae3ce5a9951c4dc2df24296eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d752c89dc8ab8b235760f2e227c2c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2607ececf030cfcfe3aef4381fa45490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0f229f11c08d957a9b8069bb618eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf52ed41eb7e01fa65b7fe2909dc3b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea17c2568c6ad98e339deb45c8ad1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68eb852ff2524698bae02816cd0a57994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469e198a7362d8e09df9ed3b2c89f2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdf1194e4ddfbbae9c9d9060a9da0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e1cf958ae2c97cfca891789696d6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6538b9705974e4566ab2ed2c16852798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af56b97fea46273b70f94053a5ace5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c5d8fac9e494a8c6f7064d3d0c902100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865fcbff0abd2a1a0f2ba29fa578180101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70b7947eb1e7183d55b280be04b86e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc5be905d92aa116f019dfe5abf41e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a950f375c7f374732cb3393ef0091f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d779fcbecc4c4d4cb208931bcbd731105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d07009d439da2874141f39481abd1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ee57e51d282e81d459cabead520c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5a4eb31e56db78dbf7ceefee547ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2420c8590d3dd9e4ac3fc917de7b7ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b69473b17707d387a8c223dcda917f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa2ed3fe1006e90f02ee6c2cfb85f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a9f229146eb7156e0c1a089072b0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8e2b0143e3d53c92bdb582279836e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee8e8c34ba69fdf0ac5d4deef1fdd2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717014a5ca1e0be3b7f71e130cc70b41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a66dbc52ed27b8f14f657fa0b2abb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c9b03e4badaa1e147bf6f1a06b22d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aea6ddca5af983681c274fa6d88e12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529628b1f52a66c7b0ee78b205f70f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526d97516892280595535b05c8f2345120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d310241b8e8009f789c95122f1ae4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5364ddc3520a798815c9d4da7a267122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae2870613710c7b84fbec4abd4282e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de5d2fbd1fff3cac6c12c46970ba08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef058f7e0166419acbe33af0c217e3aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cc54ad9a7d9c802c96a45fa72cfd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f9e270d44b538d9dd5762e9bf0921127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491fdec00e3eff96ed0995a0aab9322128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acffd33e379da7996f347854712d89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e87cd0c72ee9c4571cd0e4bf0bca7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268840ee86487d14b4ee45c73796109131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4c147254b861fa35250bb0e37ba89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129d5e3e8fa7fbefe678d2ffb3113a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f4501fff0473e6adbc92488d93b53134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671baeee8d26aa89f2c069fe529dc863135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3865e6a2c35d565529f348655500e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15b79330965cd1f45d47488f728377137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa1ba20b5887aac4078d928e904317138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d0dce8b771a8efc3884520a3a8200139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eac31a9fcf7729a1f1808007c92776140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae851f7920a1f267a1b52b722f291f18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560abbe2c8fcddbc79391814146a7bce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9a3c576252275858b4d950a101deb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b704d949cd34f774a3c9c1d132a82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b08882105ca8fe78d186f61d23daa8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c033592e516ff2965cdbb925896b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2c477a4de19a0cce5700696cd0f16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d0f83217dfbb132f2915f80fa2318148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3de27a447e73c53cd4e5519b99fd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98e169933ed8ca919b33d30e5b6a89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a8172f7fb9ee7c0bed2ec2f5daeb8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341377150b0d21011fcaca61da69d4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1a8a7b8b183553dc17392584de66f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d23f7820386d3a35937d17e0e6397154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3340005473905402ae5256d587efeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad42e6320d7fec84c921ead46b48b01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023e420f128322778f21ac1d42be0b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc655644faf6deb17a3e8809dc04df3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f888b19c693660373af59cad2471688159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f5d0122c445ba11dd6c67acba509b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb9ab88cf64c4f6f79c04546b08c60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3d0d9ac3a9d15320d805be12956e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e4978f440a9f879c8bf9ea695fc2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72419ad0d7f2fc6dee077bd01c36f3ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10523fa5e7247f2185423cf0a32349165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326805c56624e5ed0e151dad8d4fc54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288c1b8b3390e4d20efe209f6caf76e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e5ced902b85197dada3cc0d5970ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072f3ab23f36cb66b6cb0b6a65a69a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52c33652a257f323963266b850f4d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42000c042221105037ef89955f9d3b36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55b4bcb8bd9fee98404eeec5723dd0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9893c76cbae9febb9e04131d6d6d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894147d4fec168772afae112029e3b8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dfe2680f03c07e08e60e3c08c1d09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db923db3fa831f23198dbbf624e59394176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c769ae7e3c2fbf38fc24e650f534ea9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e63b8b30cfacc684512b05154b415178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142b0968d85298e641c0398d0d16318179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f243edcec4ce7f938785997df7a8f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478ac1b15f446481003d6b63fa67123181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69afbcd612165d379855613b265a24f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b25faa0e64cfb355a15132ece43e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e2679a31d6990d16cf7dfcd67878a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301583317589d93e0cd4c3eb9f14c832185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114d7506103c086dc181d686f77f2e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d6d62c30d77f94b25abffb7aa83ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a77bb4e079c6ba6e2cf2881a90179b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58208368c27f4247f07104074692506189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b62504b2ca8236418de6227c68cfa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4f884fd9b43dadee18f858c792368191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882ebd018e3c2e516ae6233a5247834192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c68239461c4674e0bd607a9b94c23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aa869fc21d2101095c7d0402e551a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049a85757c00d7fdc847ea0873779ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192251aa97724793653aee50d7458d5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497303e9368233ec90e281c82f2c3c6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9878e96842b2ed12e56996577a9a0b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e57a0d1fafc4c9abb6f27bcd666eab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5984fb0d5bd79eb9b9b823aec637c73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b493eecf931a08457de86d627c16b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250451f05960a14394c7c87d514dbd6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b0122d219b1b73e85e991638d1c44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9cb8e2b920010ec5871bf25ea3c7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705c4efa434aa4d0db1c6db0decb5f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dbed9e5f86d365fed2824f98325e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7be634d10ec852ae00ff801de81ee4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd51bfa62f50910ed60eb31a74bc888208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec82987c530f300b4b36b03b997b86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f1d0a80ee470db983892c88f4d18d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba490f172220349d8aeb1eb931147252211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7916892b7507db90e3268dc80ea47ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceed63103a431f99581fe215bc6b9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df275d47583928a47cf0a94add3edd9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f8576c87607edd21acff2312ae4a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eff4e1770f6ce1ba7c3a27b392c86f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5b2e75c6ab40b8a6cb8f0f354364a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf2717c651f9521eb47c189e8f8ba9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232a3cfa6eaf1ad379097042f777b66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde70cf34de0186fa54c3a413612511f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b62ef62e4002edaaf93d2f81c9212221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e4004dc1bcd77a8f6d8ef8e490240222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88a90bcea2568f14fbc64b447c3b29223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6edbf5635fdfacabced9bfc15eed9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d49d3403427814533453a6b09d753d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a04830843b77334df1a652f901ffbb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86389d1c6604296056668a915fd44b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9085ae74be5417ac385cdeb1e623d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed90d148cf1405e93fad693cc034ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da08b25175fb090d3f7007649c43b89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b73ad405952858d70652500217433231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7dcc66a69c7d73105272bcd48706a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63058c98428f19e7d0c0d4490923a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ffa46711fbe5dee0fb4a111e33b3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2393ccc7b8234ecff74bce6a941827235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471f19d37c92d65b85d2d9a61c0a2bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e97075d6e8f7c80346538114285da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca878ca066b4d4823e4f23115b6c683238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9065c77800b205d1483ca14c696db3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da0db4ffdbebe5aa937e1d73b20b54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824564ced1bcea93201be6ac40dcd7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f586e72684ebdf5779a100dfaf7e46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25474f3fed720d04c8b8d5da2ad8815d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada277190badfcf7d32e72244be949b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bea2002e9f92f04e9ca2a74db4cf12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03312654cb0caead15497cf996dc714f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec369145a5be09fa63363c7aab2483247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87376b09a27fbe33607a0d602361a0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78657e6c0bb80d58dae3e042ec747db3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc1da725df80a366031a23b2555476250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d4c428e710caabb26cf1e241e8350251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a4ccf8aac01fc2f0986349e26875f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43ee40b3dc4431cdd0a36334b86eea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9510145a726127f70ea94c54d824d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b907fa821b6f995bb16c1f4d9660fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937223bee71e84293442ed4cc6fcb45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8010992d47230c4d5061cafa1262f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa51cc84ec64b01a2ebddbef390131258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225613faca7a422ae6f0567d272879af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d67b088c3959281c267d83e28e051260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07b81d1ad6facffa6cfcb5bd50fc5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b003edfa28d0335a5d7abc925bacc2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0636c0c2a96fa4c7ab028e551f25b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b408b07834c6f223991ec5d9aaa2dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4e78ce1e7e1e8258b6cfa4bf11a33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866ffdc6e8b56283694facbccd518d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6fb42ae1ad181008e42b2026cd095267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a70ae74ca740d8f1b2d329281e0aa1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe392b92b72265bf4574583c2664f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be771659fba9b8487db62559b9ddf0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffbbc269afefa8afe13c18d7502a90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5be7494970e61044676a4c28b8291272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ec213e8958cfb2cd7d966f912c5be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532c36db59797278fae5b2e76f81667274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df2e7d05f6c30c39a33c4ebf2f760d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17ec7dfc8bf914e01c2b27304c2f8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86c4f6e63e5afd9b09c77afcf4b9d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98306c28eb60ccce547b1e587b7eb147278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bed649d4c5e8b13e84bd3763199c85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89ee4ec9c08676af6b781d39f3c691280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86195f3d074419e8661d8bbb59dd3efc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb7403c11d91b682ad1358850cf4a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b23b8e1c66ea4cff6ef84c909e980d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fd08297527468d988af22a2c23178284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc77558ede445a6df46d42f15b0be24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444d4532e311226593263a8c8e2643a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d491062d46fe9648d20ac81d66504287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb517a8240256ca9c02d6b6cd8572cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883e93921b541533aba83db2223beaf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6efbb1cadac4cd74512fcadec493d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69e4fb480ef49069762e7bb7dc024c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1e74585398975ab9bc47abfaccd02292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5684f6891c03aca26a5c263082af64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccdb2cd44191891a9ab5775ba9fad7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d2ae341012ec41fb4664b5591db9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f300d7c1b8f8b268f7625dca58f72c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6658148ab343ee388158f2ca5f7a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be0b42fd992c94801d2ac788acbaaa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07f9dffe061841223a5aa7e77125aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6279618ee2093c05dad9a36d2cba9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6aec9be27c7f9a472221d0c7766f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8497da0568fc267ed3eeb58b169f25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9f3dcb04d3d12282290c720c90c78303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b29b5cca5a81f70246d63ec93b5067304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d611b769d300d2d4b95b4fa5d237294305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c91e9c206c387bf3e54dcf1fd9c78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d2c87099bff87f2510e5fea9a7cda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002facb89a750b0e3c8a04525addc20c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32baf660cf0418f943db7c0f000f87a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f7bd219f41187b10ee30cc9104009310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59a1379a2cdd399716aef142334530311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171758f965bfedb7a331ce8f21fbc4d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f1811ad24ed677e570a36f4bac6e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323c15394a495fe1243fea3e3b3f894314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba16bb092f145f3d3d754e9087ed14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d2d0b45a7b350b8fb2972a2862ea5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5026646bd8306ffe3aa683db90197317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85b7b1bc765d021e09950f6de696c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996c26168d4e9ea01c7d8a62c9152f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969804a1f068d26eef3d3a5baa835c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192bf487453a43df7d5746cc24c5a79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6ce9b6d8256a24cfd728a9f539d9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb7ae38d461d6f78bdaa5e5b3669a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8faf3cdc2dc3e212dc8d5dd32ad52c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08216e783b3cc0a66f801f5a534b8282325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3d0caa2c93dbe62d2030e6b85a54a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd32b136127ccd4d99e9e0ddb858d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e135e77f577bc15e7ecaccc6b22e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3e3dfe94a9785b6f7038879e13f1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470c4b77d6684ac4e98fe4cea39e1dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93650179e00dc9807a55c40d737afc7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fea1b53f9cf98e452cac4ca79f8eb7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94c278e38dee980db7b2650165383e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b98332d987e58fca79453cae267fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13917bc697f509c9a980aa88705cac1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fc32bd3a927e68e225dcd8ac44a91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151762fa0706c21657ae3497388e356337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4b0cd1b74d3aa0fc8a13da4107543338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddb95ce98c0fc37bb54fb152427522339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96670930bb86f89a9f302d3d4d6cdede340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40681db6e5d99de8cba5cec96ace75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e3697231b1130896774caf204dfed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825091a964c219198313e076256945bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd5e543b65bc76650a79fffaf5c5c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c9ac30e6f3a1305834844dec4d7a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47834e5c2581ac719f9ea3be8e2e46aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345193139063c69df0f603c9b0587603347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a11cb4371bd14a90a2014528c4b5bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fe54330c48dfb96b61955eb3191ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb0645774b512505cbe218317f4abe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86dd084f5e793bf84ac258bb55f24e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c4b7e1b3c3f80406a99e6d0a956b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d325d1093de9fdfac57b3c1249b0244353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fbc97afc3d9f41e510a4e7f262b8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590e08714539988cf6f6d17b9e4e5ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f3cdf6560fc70cc0376962c4c0c3d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee064cd8a4c155ad6b0026a3dad070357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4e14e470d32210e1de6a282c65134358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0677dba28c4bf8201f12876712c9fb3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729d148889a80ab70eff72754d3ee55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6ea63b196ccb51d2a2b9a77dcb824361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f7ab8b01622e95cb02507c9c13575362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b511bf631f41a88a481f1ce400747363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8034d0c4fbf1a13614f6565da87925364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb6e266a4389f829c6f8240f9db6ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c598c37211b0d1dc49ec59f8701996366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22be930f91e7cdcf4cda5de712d9f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36f29ab44da693560b5ce6ad40ff10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dfd3f06fd422f3277082ba8c2f2ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fbd6fd62d81d3a04632db50c56b56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6344defbbb7c1d3e81b42d81a1e604371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebb154f6d36cf82da6e27877b1b9bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8714d80d7ad8b115ac0fe89c5cfec7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17958752a69fb31bf49985069cc91d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1c3c988c46d900e10179a5e897c19375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead3e5f537d1080ed315cb3af1d9ab2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3189cf56eab579581d542f9c15f6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c9b2ff0def845d3458164a9adbdad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba4b38c7fb94a173dc873943e7b370379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a105e47a178129c36521f6ba83a7fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd96d0e91868516cd12cf33d5345884381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a554d5a15f622a87ca73b134ecc7f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2a44f5942690c16cc441990904917383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3acf00938e02a82f3a4beabe7b8f8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618d3930e18844d82bf3de275841bc9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35662cd7707945fa91db6f9a874b8e16386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52511a94752c973628e72d8a9b478eee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7d4fd806a72288d8c6fb285bbba99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee508e94cd69c26b38fa8d693b1b207389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49745357d9367d641081777fd1dc8b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01724edb3c3b98e248afc578bcdb25c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455925b19836f6b1a0285e279bd99632392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc107d7737f6a9d217519884adb5e5d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083cf743ebc2fc1b96388a2a7b133e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4356fa3464acc0bb93718210964d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f774857438cb362c6a2a398bedeb2f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02385fe9c852f8f825716fc190b8c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf000974a58c0b6a72849ae46f2fbf7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013bc6fd3962c51056bdf091b5c4414399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a9c1e22deacdea613818dfac60537400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a53e6daa43e14eb2366540d70aa03401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dbe18594903e2e97a273b7bd86481402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ebb7f70f6b29f9f6b1d18be21d656403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d286266a14181b3232e1e505616bae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d66f5df91742c8a3ad26f1c24e81b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339126ddc77db5e0fdcf67242675277d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88334dc33b380c3737a4459b799b9a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b76b84e9126a2a90659c4b6401b1c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd03981781523a829b5aee4f6c8e843409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f5172bbd04fa1ca081e741ea88ea7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66554eacf31c1c1001b31f55e178a2e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812a874537f7b1b2a1c3d09acb8f8ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3536c219f8cb3175f609aa03ea0e76413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74ef3540064f9b23c4166c553a2b34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaad7836fd94225c0cd16c7d3e4652415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ddd72361c83c69cba329ae7645bca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa7659ce7d4b3681769450d9c0dff9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433e82f3e07d7298f4f29935bc7a543418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb07e41933d21bd5ac5fd0a4830f74419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a375e4c55166c0905631cab47a82a14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c259bdd11cc7bd200b8243eacad7a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a96b5384b2a58a734ffb7e5dc88e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8307457c1c7ea81a0c0a4b1f6bf13b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c221d0f33e473b65449c53ce959ed2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c2bd85866cca0ce24519241c4dde9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439a49109e029451167cbefebfe4aec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abfa83bbdc3091c1e342cbe2aa1b64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370ed23fcb585a6c9825453cdd85e29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623eb97d1acb3e26e4ea2cdec777dd2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d5a9dc29b745413f77228bcfbd6ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f4b5703b251ced1494d634c5de527431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8387cae078d866b9cad6aaa352b0f8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01603ec9b7576fdf75f7aaf2733a46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba02677bb88df23cc9413f6d620e95434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edb432f6b83072fec38e6a6db7963a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb28fa2061bd10770f9ece2dbe5d53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e7938d30b66f43fac7785097fc784437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a661f2ddb4d31931a5e549dc10f07dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a3fbaf8d8be07a074d5bdedcfeedb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1022a71ca672a30bd54ee434ee5aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc65f2aaf9bbe579e76d99e280e8dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cd72d3810cc364f7fae8885373c36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2764ad0be34d4fe511c738ee4dbbc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08d9f2c2786262680c35790f46ee06444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8f87195df8fe01e1f7cb927d40e0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c27630066820c6d70f8535d9a41dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59440d491d404f8252b547a0f78c3240447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957d3f4122b850b0a86ab4c46d2bf04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c57a89808dbc013e10dd525f36204c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7589300c863fcf90e9dbcd029ebd2e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b189231330132bdab8871a99ada40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675c2c8cb3f61b681ea3f670a2b39c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3775bdfc7aaccf1227120bb57cdce86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b0234649fb533dc8508f14ec6af4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320565875045eb90453555f7fd8fb8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f077dbbe2058cb50d62bb2ee1479c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5176457989152f04b1fe4a2e4a67b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bc73875cd2ad87d714d54175f10a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9efc2a4f42f7f348c876082cca0d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea7f333c7c42014bb63628bf4ae9fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4bec595e84458aa7c5299c7362382461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022e7c80b83917525ffcd3249bec06a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ff5636b34e40634040569ae2d6211463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2fcd8de6e41fde823bd0c4ad3b48c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e3b13458f26b7288539e58b313e25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f0a2feed93eeac624eb2ee5a4e930466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f1b16bf8b77219992d96a6ffdad8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438d51220307439130fd9394cf22df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed0fcd2d2d96869c5f1284bdef75ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8147597fdeccf59020be7d553babdba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbb8b24e1c878b0a520a8e4094a014471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e4ae31dfc48762f4b76bc1b55aefc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731897b45665bbcfeef9106f7437b8c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d214cd5b3239fc6807c8bf53896b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb515b158f7f8fa61b74a3b9dde9d1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3a2dc6e751e1a22cc57d5dd94f1be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140f105d93ba750f9b910783482203d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32589bf009c9ee64cb24003c7b8a9376478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eb252544a9b6563289bafb47ed0f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9e49c5756d5c8401371dcb809e45c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c28e2bd5595512780ba26e9e1aa7f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b6eb896df725a2676ad193b8ebb5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638e090b40610223e9e5f08210921aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb333af72efb8f1b53b2d6b8bbe4d4e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6ab6636234f780a8f47172a8e981e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f709ecda8bf1d4994e444e69dfd69486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23db16d6780771c5a94abdd9e74f90487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70956be822210ccc3e90d60f7c656c9b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bd541c17997132b8396ed19739dd5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51304fd1531e7621cbdd57922590116b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca79390a5b76873a9cf56952a5a6516491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf69b844916ba0f348fb1f18e074154492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a87fd7c124507cf095df0c70dc1b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e493de94b52c8353d5ac4462090d53494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c1a6e40b83cfb0fdc8a0b7d30db74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a077a7bea9b58c2702be7b0103f77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1761c053bbc192d25b39608fd3a9a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d0ae7037b18815d55fc52fc006e08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9517027d6bdb0e1d8219d5c7f135b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644993dab859dbd2c18abc1c20e625b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dee49e78caa4dd5960f7086b6d846b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fffa1d29acc8c3f88ba64bdbf7ff90502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5c5ebb137a9d4bfd8b7ccb8a6a697503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab1f74e2dda6d78fe8151a65397f8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2f658fe43ca2ac3b2bb9e9b8e4117505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e6ba463eec81a00b924ded358ffe1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f19ea45b72fb5804cf7b3502d1fe83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3bb4315ce8e785a30e32587208ffc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629970310e30641e76f24bb49d6300da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd2585e0cebd113c3d0bd038ac15c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac779703eaa5578cff8599276dde0f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07289bfce676e5b318c0e9e2bf96d609512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69a29595c75ef8b0ab0b725435e220513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1987432fa597d5823421252db41d86b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf39f6a0dda67aaf6d26fc34320e39515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1d8a5899ec4fa14e32f5e4b2547ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4eb3c73c736542c694e98757c5e1d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e253470aea58b0eafa5c21fe456188518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec634ff8a66de6739edc12c975d022e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b628c27e57da3b75fc03272a22787520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7497e62b10c09332a020490c95723d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd09faeb9f88ccaa00488071f573fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa779f49a3fe7450ab7332c5d31e08523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a025c75f789c9bc5a0a6244749eff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00224e18896accc3957e7c51a36d59525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710e59ade43dbcbb75c7ed8d6377542526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f8fa9e156cd1287f1c2485522df41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2871f96a849cab2eff3e5aa949bc75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead777403eac8910e56a666b11786866529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65297f714e9817045b859db94b373ff1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1890037f5dca2a45d1629931197a6c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385456d3fb5d6985d032bdd16f7a2e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd02a43942ded230690fb55628e38e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57016278bf1e350179c071d94c9106a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b67180f4d7ce1cb1e6bb8e19a89c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8139bf665cdf56f13a512fa010e3e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a652864dbe4577a7cbc4a15e3659d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a937097154d9d2ed231182fd8cc0dd5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1a626b8cc51cb3668b5a75951d5fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a6749000da198dce81882c405a746540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37df6dd34bfd54ea460ee1cd1e9ead541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10b5ebd16d2465c0ebc3070db1df85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdca46c552459f463ecba7ee6be09c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ecfe30872fe7aba750bc723cfeed9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e8efecf8dd970c028d0c817d90b2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a47510c839bb3d17622b3241453b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdba923a40bf587f6cb102ca25aa925547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18821cf4d081fbb73e1506f885e4be6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6329789b26856751b410c7403f7e3d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bcb8449984ce31b6e637e7d5219ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77d757af97122949fd024a0e753e8e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bce4b68b304177dd01126df2d1d4fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b60860fd99007419b3994e5b3b628553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b517043f6b480f66fc1d99a5e58356a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92f47fd0f0a07001d46723e349f9c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc71f8039e67f0f34ad37fa09eefd4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a37beef6ab0495d39a6f7e60836ccb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403f0bfac2f93ea36bb8ee9f4212c14558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d374f0ded5f899715dcb71d1d1a10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe979ab7c7a3dbe315a12ad7553da45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f31acd647889a3da17d6c65aa7533561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9c982c8935b0e88ae7d2199036c5f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384c0c3abe463aeefa3101a620b7386563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4923a52831f12284fd3aabd19b24eae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6b9f1d28669c1328cdeb7aaf64680565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a38e70c508d0c11a18bb76d080f844566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54851c14cf7071104273ebaa1e133c62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1ae20d9df7cd0c5e7436b02fe87a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ac7c65ad2412048ea779530446986569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79f5268e4c1244d234fdb56080f2fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2da3ed5c5a3af1612021012a07fb42571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ec0a7f7ce55173d3bb6bdc53af1a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c8eb7967ebe050090b55f2e2a2335573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dfefd3b9f3dc84e436a62b95a300b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00088f3c17d5edceeb1ce07ccddb6f07575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c61ba57c7dc0d9cf291e57be1caabd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09751e9b7f4ade994388bb8a57173bd4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e851af9703cf1c17c8b437cd68bd0e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df33b0d63be4ef5a90c7dc7c71f35aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cda3bc6a895b78842522bd7b7c55d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d8f019c1b052b2ffa6f25fa81ec00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffdffd7ec8abcef06b5ec80a8b3186582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b12f79661820f53929d0ff428c1c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c8c07b4cfafa80e8674908cd28e6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab84b87e67755e9acdec44ab64bcf2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4e864e3652aeae65b134b7bec4ca9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ff48b0fb14d57f21b7edb6abcf6d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b2cdc77a1f261832f53232f66aeed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244abbff96be63150cfef6329e4dac94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0337a9e626fb73503914fff3763be0b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7c827499ad132d3ca010aff9e45f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dd0ff7ad8a5bf99d8eade0cf6ed4d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366b8a5c785cef5e78be1fe7ddb7263593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6de757f9cc217e4b4ceb76f0803af2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01fc61980f5b62acafba190963b886595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2263f06a9b776bcba54799372b7535596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b67ce890c0ef83800f063c48d4e53597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac798876e3d82614a7e02507a3c4db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d7fa10e7fa3e76368b63b640ed6d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58c0478417f9cbdf52209e665adf43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd098573472d0805a8c261700a5cc06601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89739c669ea06f54917052beb5ce250e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa668e48045b4f60450cb278407e3041603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0f5fabc5891f79d71cb2b5d2b6399604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02186cd274faedf5b109395c055a9640605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512034f59bae24df8512cecf7868a6c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b067ebba42f8b45a12103e792aa691607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70598a91e35807f2f944d9b9e9e4e12608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78f22633783a4eddfb370d30705a37609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f1fefa9d7d84999165890661c0471610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4147473efae7496d4e1218fca8ea923611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73774562fe71bb62d26029d302ec68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490c3af46508e100bbffd79d11559e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb47e1ac0dbd13a7a0b2f533eac471614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326ce7b40e0375e1aee4e37456cab08615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f82b0614b0c74be9c055649fd90ba8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc9a31d2d0a0d0a35aaddf41833a13617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d90d0b06f2a9c909b540f439b75d06618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d51ee1d758cda029150744e7dfb7b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d06a4aef4637445a1c29b47355ab3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a05cb7a6d0274f959ce26f26f274d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f843510b5fe8958769330bf2ac63b1c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a2cefdc2eebf8d505b4dd50325427623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e4645bf6a7d6b999ef626762c641b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed10a3ce763d2e5bd51bf8768e96cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f097ffe162483951e8728081507479f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67c246d8d45f79874b2424e4ca7e45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeab452027f24875dc3a11443ccaafd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedce4371adf26c4b000820ce6e2c24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac144372031c0ce6d19ce2b4c67e725b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6194736d013579b977fedfebb57cba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b04588fbb13cb3e298e2fcebabe11632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74aed320c1e8187d1048c6e1ce5a5da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5790650de8752ce56e9d4625ab66f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85e17ab9ff6e09af4795fc07090117635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c29417e7e8b3aca8ac8cc59b5d2abe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f73ab80199d911f9a473f55a75ba80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13e75610fc50bd964ece4c4246d63c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8228af1124ca3ceac5d10cd8c8076639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7929c156c8f931f760d7e64ff3015d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df4ccd64ab4f547a23fb673c2b848e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f381e8da20cf8d6c07880b3959464642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc650b4c041c1c96e80c1b1620096f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2679ce8994f02a9d0e38221ced8a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9efec797908691268d7f9d6e01936c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d03ef45705f3816e512b6c13521e39646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f93351b8b1572d18ec466eab16bd0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef3511dea0a4597e3cbee6486dd350648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5af2de73ed4eed99147eb67a625a25649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cb5a39ede5d205909a6fa7ea2f1d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99097ed70b837ecdb7ddc3e5e78c94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62828b99c2f5d483c9a4c7ce2a832c8c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014597a1f82ce14d6aa3d6ae223a9296653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57d8c465d4975922b5a965c7597a5b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068cbc1af2896297313cfd807d44705655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9523f952db10df942c62e5d3a6d47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cb91634eaf68797b0db02f9d413d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1741bf629706956a9989835fac55b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f22fab5635db2573717a7b0fa6cc8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bea1ef6ab015b84375a178e23b509660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ad5cc4a7943f5a4a4011e5ad4aa16661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e5e7b30d9d75e4ef82f9a727db8c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47703437a1212e9303fa52dcf0cb0f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b6d71d0a834390a6fcbb3ce1f8e70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2a94bff7ed8e072dd87e648b469b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ea41f4cd1b9d882a69328f5b0c081666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb589d9205356fed6221dbbae177d776667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844f1010a2d1a2a1dee2af46b71a905668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3e43871bbb0932eba74b965fb5b75669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfff2ab131c8ce215d3e34e8be28e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca3111bfe9ac87b8631f6df1b2b6b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8af06b3bcdc1f826510ecab56137ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76539c69ee04ccc71260588c40d0ace673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3c845173d99b7618a93cfac8f6abd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5245197b7f125898bd08faaff18f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd000c284581f5418d074c4bcc32e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919994174fd24f02634bb144710c6183677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f07baae418bf1bdc0f2d73ac699cb4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d989d4060fd8b772d9118f1d5d6cd3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771abbfd5d232555b741dd1ce8da8b00680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ca4c0e1c79fadb7d27d33ef251519681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdc75dc12e6ffdaeff13e52a4ed449682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92302394ebb19ff053baa775597d4f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de81f023057ba618bfa21c23b1a8e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c54dc1cc99afd1b8be9f582ec05db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bda5ed308eb6277c3296acd5c7dc5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9730d064b5dff16806e92be54382b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0af356626c36bfaf9199e095e48ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2cc70670d210f01101f1294b379e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614109de1ae35b81ba786675cf65aa8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf045919cfb150cb7d16c9747869a578691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eb76d1d8941860375c98171b0340f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9e191ac986c68853ae7aff96d7da4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0c2a9960df2591c720f3c929ae97e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a41abcdfa051b0da5f264ceff89de0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec108de5015e33b5b6b944a6322563696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9767149b2deed1f56fbe4f608a18db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4a33d7c0ac0e62aaf889e496f477a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facfb26efdcf8df9f31b9d52d9155f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da682d31d3ffbc4cf3116979d9e2f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd24ee93f2049a2d6317d8f5aac91e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7269aa95bc6f028d4553e6d7b4a21702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07e445d50c0de1d9bb434fc26360eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fa616ad839cd4ad3b290459b6001a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fda5a3eef93a7872fb3b23e7032524705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08b01e3db769a5607e7c5a78e91440706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399aa624d9a743c9a578fcfd94b4db18707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8332b3d115bf56efa595f6cebf0d070708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131fe95c48e881e21657b6ce6f35116709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50857b39a93fa3d1cda9df5507ab3c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8f071cb7d97f93576b67f033c9a31711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c1accfbe14c462f9ef03681125c6e712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56e2d6f43f938093eb09dd8a4985a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7984d09419ec53bbca9bc4292f33072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beef72c50a97cd52b9c68e6482cb9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a8d3d41e7cf17c005c28bdaf9b6ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442b0014bce68e0fd36a0c0db3588d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ccefc7cd2c166f7050f9f2c0e3aca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c86fdb6d65d7333c981c9c502278187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce49d4f0a876595aa98bef815f2f2058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cd6191bcc4e611a39beb6355302fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecce8d56f0d2903e2e9502dd23136210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4d5d577e75863ba5919b85c474b9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186612fe35e176de87711a74816e7e4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456db5e5ac1d00d34f80c39d97f297d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4923c4205527af89c99d9586771a6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31a8e5dd5b8bd0e38bf6a1940c926315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1a56369a722ae5523085135d3344316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef22db0b31c43a8586972f6f8657d3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98cd8236169078504cdde8fcbbc38018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2436412c4b35c0f103f7851a00d5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efde071f9912f7f99a4e984e46e90d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52c78f77160eeff3384983ad5d27e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7a42255e6ac238b9c7abd44e2bacf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10ff7b7ea5a410a0a0d54e04eb029523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7e89d9e690c0e7b2900d15bb5d03c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbca16a2960e12a641c8d76baa626125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d171406250d41b9962367178e6c9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cd61f2c38122996e41404612c8a6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6628018549391423e7736e5900f6f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4568ddae17501f96c3ba296f3718529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fca10aec48e0eb3ca7bb6c74f218e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3210ff16e587b6921b103e7f70e8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccddcf397b6414c233db9cbc4b92ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53316f23fc1e9a357f273e81e5ad010033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec25ab28d6a7865289597be0d054b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52762b3e9cebc0c2f1999877abb5007d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31917e624241eb702e9b79ea403284d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede4475565a76ff0947f0ce7925d4e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584d9a94a231a16b54053ab7469ef8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fdc6acf80030641385025bf4472b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe33187f8fdc18e1642377c871b3f0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301c445cb2daae8251394079faa5a9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c1ad7c70dc7ae253248ee0ce3c03942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e58ad0392fe47b4638e55d73369e9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486527093304bdbc9fb7bea122cd1a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bb6e565809344ea967d2509ffb89d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d29c78d459adcad29270373a45381f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179026e5bdfa352bc0999acad4d2809747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1296dcf07ec8e272ad05caafecbfd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c977fea8534e51ea5830689f2f56a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f863fdc41a0845b17dc6da05eb280f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab50967e217e1a5a507392bb2666d4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9ae528e3ae3ec3b2dc42bc8c271c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114555134ed12d803481b18c03ebefdd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d10924c84887228a65ad41839766854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07253da70bfdbf1dd116a7791f8de9ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bd18217a74b6fbeae889151f83ff956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ccc156cb85838a5fa6a0257c4e0fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d89edacdab083d0e9c9c8b9a8738d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400063b944fc91389f45855c108bca259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9508412aaa6cf9cd447fe8b7314cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f735539c52e8026d7f71b36948df2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b1bf55cc22280ef0feb1b5d38036e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1469ce4e4cd33eff529f39ee3d6ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c3e344073b1c4eee0bf469b09351864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483468da7c0779e216752fdec97844d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285025bcca6d17462983691b5e6436566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bdcd0fd2050bf5f69a174f4297d2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd2a6b97cfc5b0e97e8e57e349aed468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46372c3c422402d0970cf41b3cc46469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017bd396c94942716dbc938dc8147d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fdb440c6e3f106d7832c891360d3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4de6e8ed0ae0653cb413203a16371272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623ceb32a5b3186ca9afb955d6b8c0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b1e529b8a5ef2f43b5e5745b3ef7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5e1718360f25d6bbd1b0650ce3f7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55936595c8fec8948891fa69f262403376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3136be5a0b051149dbdfc529fef315a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1d193d5e1f8967aa53053167c858378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f113a92fb4b2cd78b5eedc2ef0fc6e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f3d395add1a85a87310d8476df7de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e0593176ab34a2033670269aa7e1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6bd6f68196aee607b8d4aba12679482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a35cb5e89b1d41996f0848b02c56ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deafd69efd1b9ed4045108c116ae8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf6cddb8407a1fe277e6daf369bb3e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88189041537eddb96fbb8e52a77e85db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846714d9afb5609bf908c0844836b2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab99894405bf1a684fd24a0cce0012788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada715b907d0a55d7d4387715b9eb39689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d49c361c039214e350a0f64923e3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b822a58ebfe198deeab2278ca8fc091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba45c78061210c2771a269ce8c0ecee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b499dbc762cdb722f67bb86f129a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c263ceadc739a1d27dd47016a603594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109057678ec3e371401d533777a327595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4a6fd436957aeaf8863f33108765896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50e7ba4c475ed0bc4f161e03af101a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dcc64fbe3fede3db3dba3c38c6dff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f9a4c24ccd2eadb2ff49a0b91e7d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd928d2b17738879c0156c8a0a26a19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15a4049f106ff1e9d0fd53a827ada0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fd7e6a5ad9f54edaf2494ab34e186102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dd4683807235ae0fc1ef4a8f47c9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2666a1b7cd5ce1e08e326ead4de269104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673977e9525636924a07bc05529e4b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49906c17a9938bf920bbd27527713a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200143b747fecbb4a86e248670645c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69232cecb57e5fcd49e14e1e9f25341108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f9bbfcd1361ddb7f2f9d61cc9c41c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced97f24ad94edee1b9899b621f059e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320871e0add1f7e762c59f2ffd87d9a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df89a43b70937894c6d6f1b18e86af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811a7d2d0a7bf7cd664d820fcee6714113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea331ab9cf3459b958de24aeca92dab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c91dcc438b36d3e90bfc7861a229d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a8e2d415f408f97923a24c538552c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6217297bacbcc1a121598e22c3523f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b0bd88abfbf04853494f9d2ad618d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20789c907cc1a16e33371caba8e38a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759898e5d48ba196cdd6b59d4996fdd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed8f4d125470fde7b777b6f9e794ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b6deab7071f535e81947f7bee6f48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f74f0fd4f51c0aa023ce3b5ce4b2c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670aa15869efaecf1db5016488c55486124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25e720db4bcc59846d2841c0ca1878125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39468bca377c7d5e55eb23f1578bea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd502ee8c923f94be91c91364396b7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbb0768d840c283fc2b75882217ab1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6400ba8a70026ae23941e4b1df951e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430702c332290030c6d566b02cda9a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4a942252d7b23a5da5721ea6f58e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa08f5dc3dc99b3a4888a4dc3d1351132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633eadb319a4c2469d4b3b989c7f21f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58123024f9a7166bd7685a9a46d27e4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef4245157b6a820a828bd83904a8de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f868e68d66feaa4c52dc704077b9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07764d1a842a5da7dd0d0abd82587b7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478b4c9be571dcac81f8f4f8ec97c36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72575d3d108946dce1657767b51fd275139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15cfc3710dd73d6bddf28f976675cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37504f5455d318be8997e4c70ee6ecf4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908dcd3c75f8a0093a6726a72ea1d27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956cd349376cce2ffd57a02b618a22d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b7e424898fc6637516e2cf9488f1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04d2b9997a862b253f093f7c70116f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad719aa7a583c8212337dacf681c113146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b010d2b5029fa75b8bc1b1472130135147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1517091379bdee1541266822ac2ee2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f1f02d206dd009da8cdffbbed981e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc45b3330112ff4b22538727c26246150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df7b270f0439aa021d8799c65de882151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcce002bc5dccea869c40606440541152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529a9d6d499e44eb915e10b88332ed7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491c79d1ff476bf54b0827d8d88dad4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0ac865431b988d5ba6779ffb69ccf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea19cb8f3631fddd57092098002bb38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edc58f03bf96eab4969760e82f7e2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de028a6834add8001f6578d9501c47eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3a857abfa75373468b7575253b113159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c918fa4e27e3296fcf2e341d221c68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386b0c9d46e2d72354dd8bf4bf9a793161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c8c2170b04896ac69411a3332fa56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d1fab1cab56f5164e8cfcbcda30b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29e43807a300df5dfc9261aebb414c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f8d922dd5e6b357c4f84fa3666423165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cdbd842d2070dde0c87564667fef7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be19130c4c200fff8ee6e590a862d76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232feb90769d329d975539674b29b2e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d84299351cb7d0a2f7420bfeaba166169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b371b17671c5aa7afd925a06b6f21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25200a8f367af9866262661f374404cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6188a55f971650093dc4537e6222345172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b7c77f52be6ca6dd422a43dff6ff2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf986724aec0335cd999c84c27743f96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867a964fa603e61f52adaf550227fa0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307aa1085b13f984fbe8bb73647b69fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2a8918fd1b1c3bb74fe77c5fc8d11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ef9a2f6097b5f968fd4d7b76c23b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9dbfec4c4ed5f119a06976508ad0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f12729f820baa776a37cf7a04caef0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b25f2528eb8ea6aec604921175a524181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c179c0a1a0d60843339bf31a2b45f8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098f4c8fa64520b330d9b9e1dae067c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4634092b8f1beadb5eb92c610dedf45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c021067d0a06ddb5b5843fde9126e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ffad7e9836fde36534293a086bc32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6730bef645674b25d4a747447af99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e1f37212f2f3deef77ba2dc7012fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a6b3d999d68ce1d2bc0406b24e630189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600cbec86e8be1c4e35653e0d6db00e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c6f8283aac384e7530bc20efceb94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c574c3543bac591995a5a35b5fd7eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6ea0c13aa2e164bc80e06c67c0079193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d180473850c71831ad3be5165c9bbda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef960536f82d62afb245ceea55371b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce51ac1daabe5aee85533a2491de11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a843f5cc2b233ca97ec1bac8ebfc240197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635238d90c4952ee147493f845fc0e18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d73fde4dc7f7c8471ed89f2c0db5a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97f5577918db65727052be0fcc901c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cedd44e9997eb7ece6113c4ed82dbb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6345ed4c0edd85b13fb0d1ab295082e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48c96cecf8fd9680a7269fe9707c62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a2d37da858a86e73c0dd439d5e5f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b7cfcb398146a05bb0260e104ee91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20460d642221ec790aba9991b2ba83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db7a1a9bbe4cef09c59c8c019fdd11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4b7398f26d996cc202786a892bf27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649167d6241367fc4bd3ff5d1c84d90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ab3b3cc446f04172f95fe983d2c0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1f76610e7a9997f5740dec6182ee1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae3c0fd18be3e4371ac1babcf07b27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6914a3ac3b84535fb8ee42cde61779213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f6bf83dada21678417a7c9ab610e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f50950e56f139471d8f93d480cb56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a367f0d737ab31ca48344794aa75ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faf39dd5333761b5f1286a0b5d6095217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1c6052818eb5b92c2e2eac1efdd7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefba24ebc0a423b465159d9310db8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb6c53f49f61e386ae1bf08a37639e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c74a321f788616f84fb6890bd9a57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b568dc416f9c37b974795828be0d16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c72f07765447e083dfbc54e4504536223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b49f696a5ff0e0544e2106dcca8e02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830741406cf954b471319f8a734b271225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cce40b33484dd552cae837352596e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9194deff3dbad9f74755d88d0d9df15227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7ad1a7e9a49bbb61892eb26b0f379228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e0ec06bb53d19053d1851736a5f46229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d85508bb73de4da6510f935567097b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb81a0c37f69bb9f3e754e83bea187231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3f7f160d35a531f267a495bc854ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9a53843673158b04c153f4b6e6366233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4e04ee09d564ef2facdfacb2a5fce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5299ab0780cd6fb360bbd4fd3e90918235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23540e2a80d606bd3959c245a25a0c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a35bfb9d3107f21ba0e2ccb2b08e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ed93e945312644caa05107385733e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338602a7567474b7d4d6b86840f70e35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548e687637119ef8dbdbba833d5876d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7336eed59237beb707684aac2a807241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854aac1e55f8fc1e124c248427e5dae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf20fa7dbf60f5e80d5859a8d691d4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6882ddf41c19934a4e8ab0abcf498244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f38f78b255eb86bc4720a8669539b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338a460f413fd78849cbfbe10ad3257246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20096b10da3906fad39f9035f52171e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7210712ed776184ccae97265723ae9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd97d3b1fea2efae1d0733d8697b2d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f53784af72dabc8367a3b402a1e931250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea89d78ad858949610ed95ddcbf2e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c8c8aba93ede02a65b48139040385252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1e3fa7f827d6157cf58ce159ca242253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977037c5c493ec4025a7c240e9f029fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a93bf6eed0972189c069057c439a22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40645ebc723b365f1b5385fb95cfc8f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586a173b09d862064d6f67a88123280257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1273b468785ce2a151520f71c77d342258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8054a37700bacf0087fe4a9bfeacc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9886121f477ff261b90bd0df812bac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc154592a3ddee06f6c5c7de450f5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa509361b782d946f5efd9b43fd26619262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee520ef0c4eb2a79584f9f46d276e398263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983e3aaaa7a9c0b86c1615150b4caa5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58cb43c70b896ba1a18031585a57ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635593fa17628b9f208fc24ab8ccfc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33263a68cfd426f249f40b7893a764267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3eee333bdfc99c7d5c49760e5527d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5c032c51ad79446b45d09d898e607269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de49b84d1fce491a482048f5e67c322270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bf74a951c73da5e958dee254de63a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5f9e51595232258064a194b9fb657272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a2bf0266791b42ffebce041d13dba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdadf4185dcc9dda319309109b8db5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592862925915e04631c041ed1c509ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff9e38076f0228e5b2af6d5913cdd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19179a846e81349d383cedefe8dd481277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478c596f3291a70061bb74cd6c185d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d76bb214438448b95d8991457c87d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f63ff0a68955b9ae8414f429a386b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b72a826bca5340095305566d2b7ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a72d33b0fd758bff9308471cf03b8d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfeb1cb75a0f265b933bf36657e5c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e904070134c54b9bfa61f06a8fdab84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aaa4293ce204008c00354e42522949285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912eab91616c156b54aefe62c5a4ab7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f50ec656d1afe5f1c7a1b4ce6f8725287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ea4a2393027b07b38185f7ec52e56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f78861915cf3f34109cf941b204b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d4cff1566e62af6314a067240e4d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cbec68422d3db8ca7e37ef8d4060b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906628dbb1680d7022c8229b5739c4f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1464b403b3d7ae73bf197b0100d5b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dcb5b368b48d807f190a6a06a91b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236db40846610f20deef53b4c28171ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efcb7fda9119d9f6bb7cb918500dd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9f5456d3c69f72b8d5b2da23a064f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc760d4ffac465039132aea44f1b3a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99273f41ab2b0050f4f83c16bffcdd60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf88d2d304eee67f613f3f9bd38ad15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf31649c4cf68c428a6571b060e320f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db9a20b073e6a2e96e23d0fa9d023e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109629b65b4fcb8effb8ca51ff46654303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529ffc3ec40afd3da62e8e045fbfaed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8106aec912167c0b33e09029aeae8db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770f38fdaa8ac4901cba09addaf320d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3356aa5ca5ea4f26908fdc72d291c5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113798e2b01b1622cec038991a66eee6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b752346474ca39f653d9d277c42565309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3884e9e7d64bd746af5ae912e9a840310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757627cdd7f2e0e73cb4cbc155f6928311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc2515833036681b1165eec321b5a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0d76625cb882a03cf905c39c45d68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a881af6f5e516a9b019a4ea802a504314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f28f754bbcf467b5ed2754e0666fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb431cb1f0a3b0229b6485706759dcca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a320a043c6b0733b1b4746f9d2850d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3e6fca9c981afcd11fb3ef4ce7784318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541050cdba98192bd956bffd5392e174319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f15d268a1d0ba5a1c436ffb1c5eab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f447d04e2b48e26e2146553c6b813321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04165a891bff4889e6c744380c127543322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adde9347a44c246695ff4f1c505068b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79c4b547b38163efc3827ba203b3ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911abf1b62c6925eb1ebe003097751a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5a03edee145377ea8e14f32e8b980326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b78d4a3155a686acd644a0ee0fe08327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8bbedd5dc3d59157ecd634ff40c10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cb5b52b83981c88de323dfe2b416f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad17025d4d3761e91ac0a292ffbe1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7eb7fd05b78ce78276c96fdd4f8f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23af10775a4764545f209067cfe971332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1d5c84003d79e66f657c6ddbd7f0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19c09ab75c308d8e8a21d3b4931571334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564fdb9515b91a8a1b875113aecebe5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e7d24b8042b6b75091aeb590ca4b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958e659b34dea3c5b5a0799de10d57d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bfda52a10dc2c25f4aae11a2372ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acaca7fd52380f6b9c0f687305ba86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9cd577f1af54acbf315d77aede465340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e71a6b409489b0f07ee4e64e2e3b16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d3765ad958411d8f63aba01e4b252342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd78bda449f4fa90158cbe57920d2a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece284235106e97609eb70efac6c37b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac512d4dfd30bad2279044cc3845b41a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9635bb0157ce48588abfd39dc6a4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb132f79c419e07dbdc6001d9be164347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ed37ecc0163a1c5040d8b49787a40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e0153db65ca7886bd38ee20e6c901349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05934085d450613f3639f7129c5cd712350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7dadfc12ace364f834d23c94bbfcf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fb14aca48598dc993448db0bb106f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f154cacfa03bd4e03e57596ace506353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527d7051d3ad7c841e4e67c89e92fa4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026c75fc6614fbd6e98f2c654e495e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4068d1006879da89018a03da9477d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8bb64ddc6faf098faf62cd9a86132357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40378c748851c45d0c0b5d08ea771cba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443401d09c020b4945cf8be78b84ab5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0661d524fab8bbad6c53805d8dfdf1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24458ae70034a34eace539d997fd5344361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2b10ae4cb2e9f0b8d48d7041ce1dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb53beec95fa128f61333f89d076b30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4627a105f90f76393ec92febcb621fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4273660d6e9a56e5a7b0b0f1b7a9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3414abb65ce3ac61c3495888cbada4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18102687ea1760c424b6c9467c5ad383367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7a3f764508e18595a15c06239c4a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9f4c0c48e266652f6a6143e57b7c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf29ae902dfedae53bb7d07867c412370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745817cfde1a7f22caa9b09aabdf3e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e0bb705ec7dce6c02c63ed434a518372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942098c956cadb4436b0cb75a6e796c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36520ce1971eec103965d782f1c63ee4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f0a06b5566438bb06178208e10511375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5045c4fcf2c82f22c58890563c56c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34490c116ed6d34963eefd409c80d003377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9300ac59cb3ca6602d946e2ca735e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f34ebc61846c8c931a476838c7c6f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b132ad7ad3123823ed52cf9c186e170380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bf4ba92b5b0c2764eea8c959ee0fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cdef72ec41f0ccf13c1f55ddd5d48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2c067a87523b9a1825ba000ba2f3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae0ec6f0687d4f8218ebb88a0d21c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b236292c2b7f011b70889dbf834d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ff67008f974b72859b93e7bb6962e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d280ec71ec987e80f784afb97180fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aceb45448b7c8eb73d59b82b8b3f313388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db386037a40a7b8190d50dfbc75a5c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1c3c2d8b3f19622e8e4649ae6d172390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2692fdd6cc761276486307d276d426391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35ad10e565b964feb8c03588b9ee8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26259d1c4e68a03ef81a37914c8fc4df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73968b5b44969100ad4aace5cfcb7da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec38454d8cf60c7e38a86e512dba76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850dfc080c357081072a7bdd97be3d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db463dacbf30187371d8de8cabd286d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620d53e45278cc8d9bb821f4bc0edf2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09559b11c8a04b7aa8a1639c668e861b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d30b738a0e440836c9e8f690a7037400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524044df97a3d4570101badba09b8a00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a93c63b396a63e22704a9bd098858402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb7b8e25cf37bae69766896f0b33ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45841c33e84af25f7465735d82965b21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5a46419524c0b3e4f71328778f492405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2fe4c4197233febe514685f9a7f18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69707f852fa7d01c953d6de69aadee1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d471c1b0e191f55f288c30890e4b90e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7abc7b3525efa915429e7652c7472409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59877e413b8d6e1063bf46212798db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02aca45749215faa1d7e982b19d186d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beef5f1c731f4d2802ae21d0cf22d25412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81794134d46d5c4eb6929b00381f61b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab19bbac6273053c7006842c094909a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec72193a37550c4285430f6f4d5927415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50587d283fdd03fd549e73a0c996ede416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad89d0d3ab6353ef18ac235a986d7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb996f8ffe0def11a5036051d67191aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30de5d52c7d53fbfa9cac51345ba064419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787055158cb521a9eb19577c982839d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585160ecec0c5a6cc2145545c20a3020421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f3fa7c74a919eec8ceb219d9a799d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bd8309612a88e6385a88a2890d8a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c36c5bdeb6ebf6dbe3ab6f769f93a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d178d96af597e3198ad31ea6ae0a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e97da8e1f3f18c450b4b10fef116a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fdd41fbc2ecb87214bdc164646914427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab785f325257905a4cd9c74d7383c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b70830c073d3c3396d0baf6f308894429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e17634ec204ba449ff5165ff930b96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3dd17ba16d1fddf9b0a2d71e3f3a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb66106758936d0ed3a1d288f22233432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242a003aaace46cd9df4538582d06be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89900c235bbd9d53560e6c1d48fa609434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1347130b03194fcfca4b46feb7814b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153f3e74dcbc2b0b0fcea588b6f9d8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cdced54a53ceeaf89cbffb1d9d01d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5b8a79e7a95ad222e9373e44885c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2157ec60482da3c9cb10593394b8807439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f498e776dfac0aeb0329f8d1d847aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccacd641c5d813ce2252c3f4ef2f611441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7dbcffb021e60984c569f6f44240e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf5720140f70c8ee5cd31c61eb48dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bf5bc5e3971ca19a7eb988ba891c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77154202b8180676428aa83d1cd9257445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48d5b476bcc61e4934388de9c7a842446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8e69de2d8078a1f13b1cf52dbf121447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de7c2c693a0b88c4dc61b4c35ec6c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548c7949b8d00d6c2bddd9b98ab6e19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1ed6ab3df2119e52e643367834d07450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cecb79c6dc339f8baa3f9ec6b23fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffe023a95ddc9e48550ba556badb2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6645a8c6a727fb2c37544b1d7c258d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaefe05b7cf76f491b9e2658d3dfb3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bfa43524161e2d7ec06f624fc5ef3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cab4df39a4f02a3d6ca95dd621760456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bc4f2e6c07b08f56d1729c0e8d76d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281919608bcc1fbb46743ba5f4e27d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4942752217fbd7b0998d2bfcd629b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9d8fcd786b783026fe92eff77644a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff283f15f073a6392d14a35b4888b53d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbd87df918d8c67df2b7b6b926bf8c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8fdce0370b782c884aa4419092de5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec66861ab9627ecedfd64e5fb3e583464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b5d2a28d4361e09c75352c8b516db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fc6e2f43f512cf89ad33bf03d293c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dab1b98c183898b6427290c1796e86467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecc0358ec2cb4041314c5d51fa69f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c843376d009efccf8c736ea80dc03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27638df9d8e3c42cf44cf81d2ffc57e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f9685dba4443fb0739569476d610b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4fe9f9d622f87c55ad97d64350962472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1920e0fa81ad5aff224cb2bc605f56473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d04e4c1150f10b52240598ba9f1cf7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9f23d14d121b16c0acdb61d4fad00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90970054ce2ec0837b09280040d2cd2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f45b21f7b23951e10bf20c0c97679d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933ec5f0a4a619ee5b9f7399d01144b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad378db83f67167ede92e0bb81c318479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c68fb57197c16268c6077a90ca72b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e43bd1e51d37cc3d280c8fafcee83481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0b1f6747c2e5aee8c18045e418eee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ed0dabe0f929d7006637deeec4040483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd4da883e50ca9a48728120b323184484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558816814f4107b831de90e6d43b777485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dd1fffb3b49da90749094145ccec2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad7d0721d4822166f253195d07d754487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c26e187b31f5c1eba2517bc442b95c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083e04a1769ad571ffa64191f2c3a1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b19a3babb637e64d03db95e1acc73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f145fa13e3cd17c92e3698b606fd0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db427c97d30c7173c1394b79c7b91f6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c1553ae55b5acbf51fac067e87aec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0d2321cb4cf7281ab9308bc228b8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36978e7fcba6dd64a84bb3bb75412bc2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fe6c06fd49a8e65b0fe061c6989c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445de1187fe7ffc20dc0b757595d5b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26144d9d4226111c53de7367c694b335498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94014b5e0e26a4fa8f5dbe6f20d48b9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480c616b644501c07507cac301b2eb1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ef0f13fe27dac167d1036579d00e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56a77cc1b41e9b30b1de32847a6e16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408142759163e7891ee1efdd56d874d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582327ca46ad8322dfb73dcfbc2304fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd899fdcfd3e701b7997e4290e2116505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5039b2bf54d5ec3157c488758d2b88b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20c0baabc2d53ae6bffe9d3f95bad9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f9a9081e2c10d551514eef648171f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15b866ccb78c036293663ae86329fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f12fbb6b2364eedf2cf80b7db18d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb89d45dc0b7d0dd6cc38d84e53a7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe968ae00fab412c38583477a38dac5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34a818a535536834e5e9d2ca838545513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5d5e806d1013e0424a16ee9c76a17514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77733f11f0549dde5476b76974395544515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f36fb3feb0313b2c1badf3e04ae6c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc1435526dcae6ad5e32ae2c0a4ab9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f4fb84882ae178d9133f88791543d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877c8ee2b607836cf13c0d8161d0323519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efbd6baf558fc688bfab3a2babe933520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65299ef9e487e1860012fe2e8b4f8f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8606e5da971ead33cda90d3912ee4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561945a1e77340b442971e1ab6afbda4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e443fd9dda616cb6a20b3319ad8b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce7069167f32703e7acf3c046812ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36ee2ce9002798865b01a7fab6b77e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eac8c44d5fc76523474fa84ec6b7a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae882de840a29978086a0a2683bc235528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ebdbb31f00bd229b18206d66fac24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad45bed37b38bb715fb19021b8b219530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b51551f5b537e285a71b137f61dc41531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1392491e8e789f554569a21aef5794532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2c7fd08436118f32b9238f7c7687b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07435a744e8086defb0ce9175247f5bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f251c912b8028a1597bb275690ef7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609d7fe0a9606dcc7dfd36e91cc8a6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaf82e98d093ec9ecc816ecfc357a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e0e544569c6e2fd29daf08d15c56b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9258b2e65da750dd662d78fcd434ccb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a26ca9bfd25d195473dfbf4c93efef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4cba42903404879d2da46eea1edcc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ce024ff50fee25746d22c5b0326e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec1b5876b6fb3b4029656fd3074ed7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b1a0ac3c68d6d79a5b8615cdd1734544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56156a8604a5d2db0f6170ced8109c94545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8c8515b95e1b3038ae759a22d8747546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f31551410251a5369333c64fd8d9a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c50b05110f591dc8a439a958952a52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2351071cd6dc6a906f4b856a592e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac814f60043138e04a582f4c83808b4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54bd7694b85beecd1ee64479ac6845551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e243b3608be7f861bdf35b110b305b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67286784d14cb8f020572a7470dfad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a25f11618482db4004d8dedf556a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c174018a0161228d5cb440915c0e74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482c1a568df53e1fdf8b203252795bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91985263195a1c869870a028ce1da5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b47a1ac301d34934292ca52ad0279558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309bbbb459391c1eed1b4824771405e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a9afe46ac4a9860f285549e25f716560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8168f7f39fae08ffa24003b3051cd6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9c9333cf203a61f38741fb6ffb18d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34251061a4a38184121571f4665e165563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78734e92b62286a5ece9768a37677136564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388aa77d43748ca50c6c7db300a20491565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117014a3c7d5e482efc30bee3d39d18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c16b0c03281a07402d6b54dd65dee1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab0be26ae029d6c2fee3a4057e11c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a180c00f321ce4cb73cd9254401c4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd194a648c719655d1054adbdd485dbe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75235fbb16464b717bc304442d34c52571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa703336fbc2c3dbcee8dd7f9863fff0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb94444240e94463d961e9e91604083573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600be6564abea2943218afc4c88e079574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c206b1b917c9ce876582b1601eca30575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263beacffc5191995abcb428eebb46a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822051976a4d117b73b1de9f61e4ffc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1766f19557301a3e9065ce2403b853578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177e3e1f0c36b44f93813c6f7bab2eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd39e71cd33519a08bea037154b08d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9464c1657e670d1e33453226ae90f05581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a24a0ae6fd2bcf65fab54b5948201582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7323363e976dfba08edccb0c16f338583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05effd40cc44783fc85915e2e6825d1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2f0fc74ad68ed92d65fc7f64e2680585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caba5b29634833f385d9ff573a35e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c92d3b4c42619ab3b122b16d834a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c01048fdf6a1d24c0274abb7e4c591588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb003103c305ad2f3180ecee927e67a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43572896970cc5868ee36ed9932dcd4f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bae9890bc4481fa97c3601c88c235591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc08c0ffb9ef44f16895fc38c10dfff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47fda5a16f0eb11f311e7c97f14ba5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a6e0707c52deb1381bae8c83ded39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245bfdddd4babe649d6fc2d9dd9a52f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6845ab6bf8f3bde0db6cc950dbd81596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd35e6252061ed06773b40ad60258e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b9c7e74a29f30083b4249e95a9c62598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c02afb2fbb2bed8be17858ff588310599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21fb5e5c53852b5e66f4dbb8583851600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757b515aa5d4650d2b52c51fa2c9747601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dddd9d1df5de2dc5b52bb70a3dd50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e91e7112e9df9a5eba0276840a4a72603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5d282533f91604da3b573be6eee0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9b6e2be75bdefffdc5b6904b6169b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19503c7d7c17c230d273b746da7cc9e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982e06e0ea15ceb99d9d18e1ebaf4b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2445bad3dcd01381447ef46d34e7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c73da3aee16e1de73c7981f2fc4bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924cae78b42dae57630f8173961beba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bc55aa37b40a4ef24ad15e2553878611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f44ecbcd1e25bcecfde32164c8cca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188265654cd5fe4dc566961859eb820c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113bc4084be7f3c9e6f356423c4f250614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998afcbf826ade36f7bd04220005030d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421d6ad5f8561dc290c8ac9d53bdecc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0858474b13adaf8ceb323f762c936617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3346061471c869bb3573fd1a03fd0a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708015b1ecb4c4ac3eb3be91b21ecea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23794c365e9f67ae6b55048ec2400a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60e812eec58eb8e45947e814205704621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f0a0e4d917099a33ab6c4a840ba58622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3274bbe7b06cd8f5bd8b74ac07030623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162afa23faf84f2f7f2a07ac5edb62dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e561c40cfa4eada5000a453f4484d9d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6685317b80bac3eaad3254738eec1d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bca4441a2ab3e3bfe444a4f2eccac2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b595cac59b06d649884e3baef88f7d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191de1c0f12e3af49b806ee2cc6004b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d059180715323e1c9f3f9052b2b9e52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ced622f62bef02c183f75418d029a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b667f7c56df7a36817a4f7c652c25b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002458558cdb809306e6342ca31ecdf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556586f93fe9c27ec626744e7245a42634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e4918f178d5b29d7bee9d984264f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14f27645d0b2ffbc4e99fe2b9f5a26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2017a436a65241e7d292ae9e1bd34637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821331f4afe333469a2074aecba22e3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c845ea1274050cba930a65bc3c958639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af1749b56dd8f575c26886e3e5bcf6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f08104e8dcb2b0559e09befc830d3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2490f81291238e8f3bf2b7ce3453d66642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab45f52e83e58d941f1c6d59f26852643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cb68b9bc16276107ae3248ff0b255644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faca4221adf0bdf656fd4de17c8943645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdaea58e9c2149074150874a900ed4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02ebfb3b77e45a7442dee6e2fc8953647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49818f7a31d9645513a67b6dda9b6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe28f86231cf42b0b602ea9af9e330649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660787605ff8d880d0712a1cb2ba3e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcaaf708d37c672e346cb5760ec6e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cc16cb963b81a13af9486ae80b474652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20effb8b4bac590a59b9969d3aab2f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204c65e5ceac918046afd7675cae258654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07be8aaf001ddb390df6dc4ad00cfb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153ea82034fe03fb05912560b89b0ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dd1c073e2bb43c56f0f7bb202d743657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bab340244e63b917df15c3fe81135658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db190072e5bcf75b637390d4f3cf305659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d31715628694af16d187d9d7c31f30660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4831b77fd62b8ca23cfd914ccdedec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c98b2f060b318f66444bd62b5c3d0c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175191061b9d8a152d9f4471176ce32663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0408624f1a2b33114996bfa806695c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412c3fde6a224460e5ca59eb70a1f3a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e147e986eefe73f1cac90f42dfc4fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99ec8e767556a6f69a474195a853b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9157e4ad55d3c4c534b67117c9b80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672466d596e213b92ef302ac0f3b2ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99eb458ab52873390c86ca8912bf6ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881640cb50359011bd87331269fc6c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8887cc50bc54ee0a4e41a5ab8ccf73672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260dc11802f66c8fbe34bea65d53c1e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70361e4d5d62e061060035c9e30e74674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22d46be5f9051426b09a2d505bf9db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee0ff219f053843b5d47e6d90c4557676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ff4f87fc155b0c952ce5d9d88d147677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c7db3aa96bf7e86d52460ff1ab298678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a664f13bb218f5a0954f654cc522bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dd970fc1189a32e81e7eba1e3e56d680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>