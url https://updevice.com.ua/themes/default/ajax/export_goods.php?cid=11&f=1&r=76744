--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081424fc886be2134eefb727aac0d8871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28f0d2b0a26af3511a6fc40f3a65f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c353d12c862fe3e563985bc50d0e7633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032668792aefeeb2f9d382aebc359554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5a770475ee4c505d896b0ed95e5475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a33fa2fcbb926b16b6e8b5982223c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a71b200f4f8fcbb4b36f82146280a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3e66a3d3e25489de46959a2ee003e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684cb8c94a3a36e0dfcc4d64619fbea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311adccfe14615f93abb5d1e3a2947d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fc305cea8bd58d28e10f50f5d55c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606bae3c8487c1c210725a93aaa891a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79f29bc820bdd788c23482c84b22c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ad66979e988ea52268be657cb87dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b51fbf1a010cf9cec4e138ebcb5a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bf69e13759643cbc8ac1c89516b4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0176e81c60da377a8d455daafda304c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914790ef5ce5c63fd861df0ebf4c7c4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cab535a5de662b35551441a41e064019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfec317a3d9f223007798b79e8ad6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deda3a193e5f77a3ca0a8c15baa4a6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c794af59d9855c7d108893ed624f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6b16f914c66efac162aec1251c5b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e3913ac54540bfde10714628c1e7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a525b9b036512926ff310fe3976b75e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1ec2ae8b99de67566bb9d8d19ae2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61738842c80174cb6e7ad28c9f978627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f735f47c9f687b1d68f4a145f11a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1364a1be387d50d25d4e61d81f59a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4843a24e11dc7568bafd6048a788e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddf1cc6b9950dc6cf434ae61141d0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206a42ed71fbcaffaa267629b47a73032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108560b72c7844f4dbc6631b7acc7e1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9dca14a2737c7c2ed5bbd943efa4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeff6ad85f6ef6c2b98c3adbafd092435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf7abcb72b0cfdc1712b3db9af2c9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457a6d7e1ac6379fd249c72c7aa00f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a14b6cafc555cb26acbdee6aff120a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254574fbc482e0898c418422719d4ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1252e91a83957456f02dca03185be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce650402fe5864c74e6dae516a6d5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d328b7254437ab23442aa935405ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897103f67fdd78c0d4d603da5b2073e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb049fd65acfd3c4d775dfa9fdbff3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abea239c9f1290bad6fef1bf6ce21f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723caf434bd1eeb39dd751a01e526a9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f28743c00731b6c328acaeef30c67447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab792f17424bfddaaf5529d0c671f8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad00dd1a5c8d2fed7dafb03331c4e9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b164e54be8e2ed0b53dbff11651f4ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211114cf4ee924560f45169ce0769e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81777009f3948cb3687893779725369352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f63542f219bd55dbc5c42bc7e3310753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e37e6278a0ab75a8d8d52056cd898f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989accb08e3be5d3933169bd10e72a8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2a4d71fc94906dc9b7cf2f9e6c8ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a94efb9e778dee899bfda50311ec7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856a40bd5b0650f2fdea50c2720a7d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e25bb28f7ee01fe7e404e04871081a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe9f22a708098347b9275117e1243960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f88f7b9071286c5a1cc6c6dd1ed9cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664e21975db1aa59585be61417e103c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c94c3b2bf69371f497714e3b4669bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dfc2dc618e4ef91298950c79e360f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76a21a4cdaa6fb252cd5ed7516246565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c567b4d051ca07bea5f00f8f55afd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80f420ec9e98fc0194fee764213ffa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45be0d43cf671ada06435742191070368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155785c966b02b39c2a04c43b13fa0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3af4e9ac473deb83101d4a808401bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79333bc4f42b87bd787eb78efc9bc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a8a17abc0fba3b5b5a9ac238fb48272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dcb4b08d4582f95df027f6254860a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a687c68b62a1f69d31b2ebbbbaaba4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20269c29741ba9c2c138261f3b695475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67811ad945bada2939b3edc750ff94f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9107d61f94756faeffa1af29a6b966777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7885794b0bbcb4d29c3dcd8028eeda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e37ee8cbf94b588fa1f6992b6aebce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d41b1cda0ab5719e0573b02f26bfaf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a2ba0737c1e56b68b054bfcc4a12481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2420aa71ad59687ba1740edce35ec982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f17fbd8b74da95acc8a79e7a5a24083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949402bf34a225d9e37d1a35c3b20c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d77140cdc3bf00edf8908162df5b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e9d463d7bb1565ecd84b75f0fce8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a8851a1c481998c53c31a58c4f29c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73e11230503aa9849ab6304c007f7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49059081e7365b0dc30143b8dd60e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72103183887ff20b981d73b6e28ce89790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265e9ef0d946c67e27cc3c55be000a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1dbd5ffe5a9c2a34bf93d2b4547c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46702ebd437fda830b18f04103775ab593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb2779d22e2da8d7262b917abfa14b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112945cfab53fbbdc53cf20b757380295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e451c6410b5fc25e53f50b281070596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea0268b7c0c3c43751b25ff4b8c2d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078379b1888d5daca50fb83cbe05b6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8fede7002a9a9f92b7720e3f3d67d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498939a0dbaaafc6af5d2d6f835a237100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acbcd63a95069a108c77f2a3ed5292101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0c23441b089cb5381ca7b7d503b87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd8221e4caf1e323f91b7e34308e1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eef03f3271c44b750330be9af5478e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3b45b4d3d2c5f70cc1abbd518a42f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9e1642a035118042095c3531edac9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb214273fdb937eb0601ef9df2fd12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb94bf3a1622cab7de6a84a4f418575108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3ca3561b90ab615e166343614dc42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa0956c3d24477116f574a72f6b588110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60a507edd0216c2a4ddec4cf0c2590111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d74ba01ae7502801eb60afd2d05f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356de17af774907fa11c5cb391e2adc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20982cc3a48efde7a240988f12eed11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188636b67795895b7292de0e9651f7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5167d2bb120787a67d4da23be137ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c210837d6c177f34ce05ba9fe07e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0148e5f5c8bff1aadfbc3f6ed43b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219fb4c88e1c188599c0919dd07d7b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eded27cc455fc3e8b14bee6afdbd93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57843065f0def9edaaf6592531c5c4aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7395e6d5da1cf79b1dad254c72eb798122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33695253a6b49e829ba14da41687fb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc358d408c7a39a0df5bd2aebc21df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02250fea6c7b5f4f391bba5948e081125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64510d8d5b24152c3e4a2c808f9e30ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb464d84cb32cd62669e504121fcbc6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a7bfd1503f2075ecf9f560c23a3ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e0e478bd9077ea4296679cc3e655b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede26aa98b152797d10d7714fcfcde1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb1fccb5f2d6b53972b05d3cfda2f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbfbc8ae9432b6b0a5c3b3127019b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b28c1fc7e62a6a522909f31de997b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfbac1dea3747d0313d594a91159c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6ce82fa91bcbfbb88b3b24817d45c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce41159c173c83b61ee3c531c7e409e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926ceb4899215b078672422b4480439137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88efc761d6a5b3a2a0d467d40cc6642138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc25eb33338aa5cbb807c08f8399050139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad28ae43046c1a8b3af3bd1d62d8ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c0039391a32024d0c61e9ac15e63c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d87f842ba91b902b878fc7ad7e97f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525ecc33797edc094cc85474834e551143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a7dc03f0d5abcaf12b79ae80be003144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4472f47a27c1edf87157fe9728986145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e76563f1cb378c9b2198270d0dc454146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83eb8ce919139d6762e9236ab6eda1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a574afeb86cbfaaf4a84317eeda0ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9205dd34f4fcdb11af9e71146d921149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc36642bebc9400c2b8dab81273d80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b6d87183a99d7910b14727396075d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df15ca69ee45c4203bfdf72bd39edf4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92594f375d187358d88558f8ad8c52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6ba195cd9db2ac6ac957d15c595a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b7b9141e56f5d4e6917743623f037155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e121e4051b980e26129e79af1e487156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c3f0a702c2a3baeed6eb76e264801157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56106f202374980b037df718b19a777158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64431290d86d0ef31f510e6108b2599159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b16f0d3577d5a8a41630a5a7962649160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312abedb4d36fc1a4ad4e63710df869161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baef07189c594145c9c4a7aa85de90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd24f66d870420ec21c7e06699d0b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a4be9b3cb35b183d46536102e95c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eed472165877e9710131cee2db476a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa225aab2d982f00ae32e2372c92ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183329db394a784e6834673b0f0ae82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511a4d74882753299a24d3e8661c9d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60d4b7461b72aa3ed2301601e16331169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e082c0c90e60c0ac7bb3111914b93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc20d97a985aa78e167df2e81b08c35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229630b31828fb1d96e6e82ec80276a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dc5c4de408536a279dd42f456118c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11142912d50d38bc853dfb66b209ac87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939dfea66107d89d8aac95218bcd396175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274fdcf77f1d571e229626ed29a8859176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b4821a4147efd150fc4a27ae5376a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bb20047fe59516f9c611fa12d9b78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beede55c43262d89e58738455e7039e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ce96364c44a709e57769deccf7709180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c6d25ee65edc60d8e097d944e7c70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037517e7f9c90d6c5e027b39cc03ab2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2aba606eefa5dbcd9e448c8af2556183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357739114db531afc169b113457cbcb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e76718794b20cdd7b204d7032c793185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dea2269daa8193ecdb61c28c2e1a3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d4c9e7438bbaeeba5a83401ce1ca1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e7c6c341295f3015529ddeeec0d06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548efcc0d3783971e62795b12fd6df5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436210be482cff13ba210d2742d636a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb4ba2598450a1307c7e94085558f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e7cc5f91116e688fcc4e59679782d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a33e8ed5ec249eff101beb8246e6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aab8acf098954dc1f9eece1f826e69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8fecd4212ffa0af002f07c28b805f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be931135e71d34e81f63527aa610e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244728c74e14fa2ed773e264edf52fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40297f72b10b8e2e004e9d47ef692f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ac63278786362f4c9bd03cd4387f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23709aec436a65ba2278df49fc1394d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6477f7dbdd2d80e5b021673f8d480de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b977b358efd860a6e53406a59a7cdfd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ade156c6549c3a5e3fdd89a45c10e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25b485697244e9fa0e95fce28ecaf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84aad645c04911182c2b8827e25260205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198105c1a354eaa37535c01cd9821e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a06162c78e0de2772907584c2de0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f992cc62e91f1fb982281139cc0fea0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd627df6ec37fb6abe55d01bdeffb90d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2586d3f83ab5bf5c61def0fdec57989210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f809683581fdf81e2ecca8d382fc72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b19b5312ae544b25ea8b66c2706c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab86f3422286b3fcc6a2035d31674eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c4520c456ee2a97c5cf44525e3a68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea87dd253fa18668b3b31b84735b6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac483a987b3043d8fbbbbcc10febd20c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45240e552037d662e22da6850ea7c15c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daffad7b0a1de36b16d189772d9c3be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87c127002775f57748f0cf7e14a635219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6859944455544a0749606fa2b0611220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57a18511225de823bfb9b78655a3c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146f71d5144cd8047c4a78696866486222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c788d8185c5a58c8d8647d21bb654223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d05e6d1d50fb395d6376cfa7ae04c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa74d417ecabab6addfc8e92875189225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2f3543cecd9c8500abedc40d9f2dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240d1b67f00692fd5d6da4986b8b8b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a99125d14953238fd71cdca0ee1ed5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a7a681c865866de4ad3a62611a554229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ee6dd1132c5ca3cb033be6c1b236c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d456c13c6210eed23031f682babd5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15581a4c94d5620c251cb307120fbf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f54cc300c3ab8335df3b521191d27e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84758a8f2e116904521671e412e39ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d1d3b564acdff402730afc245a20a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8d29f3ca3c7a3714dfb138ffb73ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1090fcfbc71abcc63eccf3d809d0d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b151f239d5b67a07e27d2509fbab383238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13a04f4cd8176f68406a967e8cbf1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5817113267ad72571859ac569ee178240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b80115f98b25fa121d4642819242c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80ac09367dedf0d15007030e60e46e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd5d05154a5f130e13a6c011a6cc1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0801459301d359faf59626cdbe24c46244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8829925e45fea6e56ba350cd06fad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77994dc5fdc9e96dfaa417c3c153c4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905d3a92fb4c41559456d96aa18c524247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00701b08c95eb7bc077b0a5a63ce6b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9f1d40d4eaf0c5af8ba13e136c9f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e5dc7bd4ecdebf2bf73c1a1b43c1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36616ba9f29cb173f53c6e10028379d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b59435e1b78cdffeadc3abf1cf32b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0886b931badeb611c5fbf96886727253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a45ae82a26f681fff5b8da3a1bd98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc9220cabfee42b063f32b13245b2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f697447a50727c84c5b3bf84fb5a68a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77c57e8241fe78bc260008e6de92a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7240bb7b5c265c04c0e0cdd6d01b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e304c26bcce389392de8909b9b131259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180f31009e33315ec30d777d27dcfac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5f99087fc08e5232200f04fac3d81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0e53747808265704a3796a2696157262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a922f6371cc45c325d5ea128bfcddb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539ff9f6e4f34ffcb9b58702c9d9f63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfb799b212dcdc3fdd2dfb6b054843265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be373116207a6ef49cb412da09b839a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497364e89b4996238d43c99aff0916e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ca98272b8097e561d8c6b5beb083b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba5e50ee0dc8bfa966586029ec894e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118faf15364922aa53504f023a5becb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6e055457e71258286a6fe57aa64b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaf73185552de4bcdedd1b4432be3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3a30d32edad4269b7e7b488615f72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a041776ab8f8057f335bc222699106274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554b6a8bcd078b1f9a53ae311091c1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec688356186edc656bd6b441c9729815276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0a95376734bf87c02ab63519a5d07277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152384db4754dd3e433ed76aff8d70a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89a30865a24e88c92be086a6c9b496279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072d40107502074401d27a9cc11ff71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044c4516fe73a4b4f029b3ac43f130e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bc555ba7de735166694fa09911610282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91f6bdea3596c44a677b9e08d598da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886957d9c7caae9d2b6cf662a99b44b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2f45083c68f8dcd2ff826bf758334285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf0830ea026ca54eb5b9a82d4a3430286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7820ee996b0a443a7661f501f9d446b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2786c9aa41c2a48180262ce5ac09e86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cade07fa06a7a3376b37ff2cf0754b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6ec4a3fdd8ee6d43e801fe7fd2ffc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc7095d5a9396b72d651f2325bb628291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06254dddc7458449fc0da6db1344d056292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6558913a1897f38f11d8aa8e1ce7a05293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c26dc6af87b56b96a3a62f36a5f7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe2eab95c229f177af2e1133ef1685295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d7775824ca773cd9ea73c7da650e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf5c720cd9201357e5b6b3acc66438297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6f7a1d7d1b6a5e81220c249fe1261298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6cea5540d7b3436623e2639b61122299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1519abba93b3d47f277c5c18f671c8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eabc948ff82f42cc7453d7fb6cbf9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841c4663546783d21a80e8eb74bab7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28d8b3c5320b78bebc571c34fc6d68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38962c0899e6895a0a4047481911406304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c589b7fabe296779a3a3287ba8dca18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbcff99006475be9a9e5f7c8d6e6e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee72384306360ebbe2e82841efc285307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b7ee54810b00b6bd561ab73317998308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5084cc0e48ede4683ded511c583b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923ab0b395504fb83aab7a5ff63c70f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2c0920fd7c44bc9db4905f9ad8ecb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea06d0e5b11d0eed81eaa7c6f4040e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313f4f6405a25b6250c78003692ffb6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa54449606b58c1567214f06a8e454314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc59435fc92e5e396de5dd031370db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b979e1f2ebe992cdc08d129b6e1d41a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40059aa627a19a3353bdb7d7787339317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46703584002d4e19350b54bfc4a074318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff36601fa3b1849b860380c78775bcc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95876a5f0a3ca1689ef719b5e5d63d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c009154736265220bf562d3e7e2faf0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee411d3bb3a1974568ee67d0bad061322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8b42c3792ecfb89ff352014651a67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3ede4fdd33fd5fbd15f4e72eac8fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b762523e70f41cf9e07d7fbb7eba0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931631e1fd96d848baefd719cb335b74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96837222e848f22d9e5e28db0e0a64a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634048b8ebb564157e45bab52f764e52328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245d9092aab757d5cd7e1fb29bf8809329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e95fe23014154bfb237e071518f5fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7239bb7f13fe9dcdfa0dec4be512f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1cf16bcce8b1e412e6e08a0c6116d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96eeb6e4c947d280affa29c437f96aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fec3f35e904710d894a7e0e37fed0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303461a256cda13018ba7902c8a14715335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bdd4e8ef0bb9c33b1ff10299a9850336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4fa6fd63c9afe16b0691198f12591337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2595956a11c0992f8e2995a3a08be3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c26cc4a669ade838d6850904dd1bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468139cda9e291f6e3674f30fc1a72e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268f4ca93e353d603cd12d2411995d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17784c4a8f95e040afa3a297ebd7b963342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044705f3890187183fc1a2a77c40d7a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da183e01693c8ea6c2659441a411c2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a97a112659471cee92fa431f11390c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0753f0b53fe6f619c00c34324dc878346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312896e93c83872723e032513467a46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f6e5e76c78a0f717ad87ab590db1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd928a71cdeab475d39fe150b4b83ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8b92c086d794c624af698460bb46f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e531a6f8b70b78f0f73b48c0557531351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe492a25dad53edae47d29eebc9196b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927111d20d963931536eb3790c7de32f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4487e92bc1e8762b3c2663c1d52cb4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f971b750ec3ef8bd20505f477732ec8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b51aab0a49b565be3b49fc53df24d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a4ec191e3028be4844dae2bb2ce57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56635312a4a962a1c5cb78f1678ca810358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1516a236b1881b6fa370ddd61b5043359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb31a592edf8dd2ae61f59e8d72cf9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b03cffde6dea34bdb94ba079de5940361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2449559b3153752533bcf58dbb7f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e2eea964ed5189260877220d251a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdf75f24c84e69eb5acf4c5ce68f77364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221084059eda2b63ea6eb03603441fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f6779c82ff19dd65e718e066cc832366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e998f4785f11ea20441484ed685d3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d42e6f1807a55c9c6e3b7871063bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106352745e36550da26e45707afe146c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bde0ddd6d129d1a34436fedafcb49b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692d6a9ea55b2a47c3c56bc22a53dff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b2b3906bb74de682df83f3076b0e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b12f946d69dee9cda5aa027c18ff19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfae27914740991731468d675e6da98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d2ce31aa5d125c32774023162ca46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dce0fea6e4b583ff7df9aa783aa9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49479c739bfd319199743f2b1c4d9693377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bb6600f38617e66d1575a7822d523378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe7e65ff77c8cda6305b26162e54ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a767f99dc1c97b5a25a085a588877b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b616550bc67027996a67bd7ea0f0a17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99a13c77ca929759da19995974b897382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae46d9fa0a41e60f2d91700343332c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fbf154001714530b8d1d3e26def88384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabf4d86ffdbe1ab0dfc9daa91a62b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48864f3969c18df2732dbf3fd1fbe2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ddc5e5777df7cdbda2122ef04aafd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809bc238c407b532fbeea0a04559c82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e80683cf8b179d66561d470804f493389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59406c61a5ddff2f16171a581c508081390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6449c9d591152a1399aa0d7ad796113391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83779f975cb5be5a090d8aa34e01077392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fc130da4c9eb3fac6b3f745337e5c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e98ab81284126cc82347eb54115376394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125f3c32b578f762e71d1734c5fefe9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fdda22fda5a86507ad5d20c002162396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fe2712fe8a846763bd9c5e340afb6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e38b81d18550a4de55e1149449116398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349ff9a1ef782aba24ef7d8b8043938399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8a77ecf646d626fa78aa13e41621c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93132f56740c5313cd4a9f62d937f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c9a3cf222cd56522d62ce06c391ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb72b321e93b28099949628b10b2b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928bf990063ba1a5364327f59bb4116404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27055bbd205ec201ae787e5b4c0252af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e664389822f81a75b498e74207337b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f95fba2d5735890f01735ad57b81a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcd6b2822d8cf01b70817650c6d7cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b5748162b6159de37da419a4e669e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb954358eb25d76ae9768e0e6820fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86ac38e7b65f0ddcfe51c615c2a34c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6240a7d766087469e834373ef9b54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4492f38d78f0ae43667ed474a0033da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cd89fc8b2dc9fed34db1252244f14414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9a0c9997ef985d162afee5301b09e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d20ba533fd90243ed43171c428ab1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659af8eb00c641c12f1d976b097ded0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf84907750f35583776655a0350c14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cc872d28764218a65426ea11708c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6b241f32e4022a159ce357ef7eed8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6c00b39d0a5db241b71dcdd899ec4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a5e239bcfcd3a272cbe057624f376422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9623bcf864996df46211ac2dd5b1de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625ab1b9f5f1ad48720de017b2d9aa7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85844935ff294828c3e0fe32d1d64582425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b1500eae389b4e35ffea18d7211b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877ad8a602432ca3885d2d14f6ed3c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b92cba558b8c1f37da934882823187428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889db2c760359b02a84877de36a03879429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be8cad5ea7a910a3d039fd8b6ead68430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320faa45779fb2982ef062e143df1b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3322dd3ee8e7ee2617fc0e6fc7120432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5ecc8246ce74c7221a66188a5a360433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65b11a0826c5af6404cedcd0bc5e6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e489ad5bc7c23c53abe647164295ca1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d45eb4ec5d5b148ad579eba5a3451436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dba16a645706e183691aaf97f813d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f1ce2f272873b682563cad9a3c791438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c70068bde500adac0f616c5b82066439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620ebdc2459a18693471b0a279dcf20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbfacc9756c2f31cc7f043d20d7fd2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cda7870a285eaefc763a5c10accf7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e5361f118a4ffcd8827ff88f1f1e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51454a8187385c2da0ee5f7bcea9b63444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24272ba198f0baa8bd158779181a9b33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2442cffac6015a4853280a96e0170446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e33d560ab43debafb7044156a1145447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fbff01a59712150e93c950fa70c14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be75ded30dc89b6973d8095f4d084c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258799f1a8291d5e136e6b9578f74f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e296fc1246ac00593782f878c0d032451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca194c7ef118601d34e45b82a0d12ef2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec15e7897f056e36b9567be893322b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac49fd6852c5332a1a0f91ebc43a4b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fef82cd50906700f433ad7dace2d3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757448bc95789907b88cf91c53a04f79456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af43c0e9c257ea91e1326eb0c0efeb7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164815d378477a208da655e943d02fdf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce8034247d35ff00392e430bf0a457459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f009121f1c826ecf7ef6a1fa50c125460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385eb6ecf6f6e8d0a83388fca4343e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619429327a70279fa619663ec58334c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd47de224cd8a0a24ae4dbfb01015f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154af9f586c1440a67020c26510634c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189c084c6dedfbc4b461d4a0da2c2ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b9b7d4b236af4cc589c77a9a44f66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572020cf2b053887120d0a49205adcac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a4bf2bd3392ed8eccd24cb848a16a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06605f2d1a98fc939bb3be52e5dd61469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63395492333aa0144876f6fe22776e83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc42e15ee9e5851283af4f2444b6c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796bfbddfac230c873cba1eaff653ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a81228ddf7e423f911900b02d1dd2a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68240a969a0725368d667aedf0e1f79474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab72eeb6b4b2c11fb24b8f2aa0d02c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33ad8d4c53cc4e4ddca6395e279f98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e6a01478ba4f96156cb3633bed6b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0696dbe8886f4810c1227b352a0dd4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1debeedc66cb60475e0393986109b0a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1fcb65fa1dc53edaae9e63e300f61480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7aa1effc0ee6680b6908cabcfa0576481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0f7f1f13c20c442846b69d73cc9cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2e9c4b55eb7a8ce5c50507cd7b473483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abcafd292a41dd1a0d86e45264736d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e64ba821e07c38b700cdd888ece75485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd1a851417f79ce0d6371d6c0a1edf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a63ceb629a9d6719fbf4f7e363a290487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd50c3e21d4197b3507067eb2c2d98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d80ffda034024787ffb132022a3a2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9130d8a4d6197892af36719ea053c24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c958184e8e7f722d1dfc820ead6345a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f5ac09d44059e497b044d03119b85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee46f6d13c5a41f1980c272489ff9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321c21707fc227a44de95e7bde33ee4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473a4542439f999a3a99aa4af2e1494495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42ea7fafcf3805e3d5b7f7454b456d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce8dfeb008f5843fba0c54fec7f3d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2647fa03b339276ea6a469bfce576498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38cb46546a88d8ce59a1bd7d90c54b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70793892191be06b094a7f944a45bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fde757d848d9a36a2dde95ca2d274f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776ad3150dc2721cb91c0bc3ab1fcd0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b1dfa1e35ee792b665532db958f5b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822e5c50d6a82080d0d52bd6a8ee579504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47f40be0634f91f94e2d6f5f908f9c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f3b04e15f9d6b0d36c42b89710181506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3eafd9be020a7929ad9be15321843507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45610a4da863ec4b406897fdddf832508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8ffba494f9ae3d1b3ca5513bfa961509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79f840a550f2839fbe77111c9b6a99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de6191abf5f7846e8bf3a7e9d9b6f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc900e439b4e554883aad96fc2187a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433c28a6678ea519fd772a7d1ae0e2b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b214bcc29cfc3957c8ac5672622f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edd71b9ec2dca4af0f3c315bf8e993515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c60bef914cceecb8991b32170cc9ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a0a494e4ab4f84fc69bfbed22bab1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d929f393f1c8e203a8436045304ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5f84f165d8973dd244925ae9c6db0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad6065a21a720c928b9d01a2046848520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133f41199b3002fb1f16e5526ff8d5c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec509ffca2fa46bc9be44a377eb3ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6fa8be4d66260417f7d88f380fc59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b8264611e3f1420c363a0deb10028524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d3de591712c87ea67d747ec9290d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e62302e19f7660027c97a08b499bb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daef4a2e8b520b8d0a26dd2a81351b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd5be52e54e4e41c967a4a18007529528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d4d8db47affd12ac189ca09911c59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01c001d28300f428e33309c0dc2e56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd031b2a4273d32f7ef847d0c8fdb5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ee7039704b3196b6c534a03ab8a2c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccea5614e00ef8c07ccff46c1024dc5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7edfc25cc53a715193af9c9203d409534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9b345bf5df6d9c2125648d4b8253f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe94dcfa3e4cbd1bbc66794f3cd456b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fed74c75cbbfe5588f9ea7f7782a53537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0b412913cf50173dbaa09b18eacbc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706b8079ee57d428897fa964206f8bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d443714dff0cc607f09d9d533aa513a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad18fd6b0add02f0cd4a10c3092cbde541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24ca6a1c4aad0ba124e49ebf388199542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6086e7017a9ab91c2d92223cefb5900543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e134056b1b548c350f546b30341c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e09a27c4c0981b48cf11d85df336f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f0faa05eb506d531460cc6c6b13d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f983f0a71a66dba551a22c17aa3144e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bb587a69b8b332b9456e40011c79a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d2a24748d794a3d805e5f6f6f01b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eed78b27bba6c67a266c8a6b2e8ce4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce97da1d04450ab1ff23c811390aeb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166bc5ebe90dca8e6bbb337cb05ebb1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54a56c08bf51728b35cd4fe1aa6b51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ecce0dda97a55a4769c3dd48cd3ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bad3ab26a63fbdfe1279302745019555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6df74bd4642a660c4716f540361e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411de7dd460cb8874caf4956e27b768557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5831df14f567c5997631b30239d93f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b00495125252121339963475710f29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8b25058b4f075198c0b4cbff32461560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60254698d7005f7806e91d019b98ce56561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42698ed00419d8b752e274c7077b8e0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008865dba91f9a8e693720bf858e254563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2607b2f012d8e43e5c4c5e46b4b91eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4489bb0a65b8febddc52531860ec3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1470ec4ac2c13bd91cc58a20f74e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e1140cb446f61c627172b17b395c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036bacab03ccf8b29feef146c6ab14d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185d7632dc7c1ceba7a8244a4a50d62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba89ca5ea4397fd0cb8ae3faf9283b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d17b9d7989fea6134427b30f3ab44c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9adf418aaa4ae1da0e23c0e18a157572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ba3ef1e160de3f7102e9e688e8160573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0ecaf6627f0ed674681d055e896da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29a566981c3b51a89e2e21a48d3832575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd625aa824755fbe64b054f3a0155b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86749df8474794ab1a2b6e52d3a65b13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941f7dd03df8b805cc4dd565fc3042d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331e98b4be7be102b1e798c1a8b7f2a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124571add0c88fce5d77825cc1793b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111242a68f053258f447b96c5ec52c9e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4434ddafffb7fffbc67ea38400846582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197088b14f5ebc92212e70b79f0a94e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54fe55a6ca6d1d3570c74c69a05f86584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c092f4b97b7e2a65a7cc78067602bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259df7a512d305835fc1d9451ff00fd9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc4c45a1610a6009cf66b37e126a8c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e512df27a6baa1b351e660bbc21f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab83e98fa8d1976a21a0a2b1abc070b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8ef92f7f1cf5911c4e779e2b1d82c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edd1b031c6fdfa5d0e99009f6b1301591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1046aa02658577432c18b71640f1de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876207c9415ea10afa313fb0e7d9369593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f5333fdcdb0912a75a2fb276e6e20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c6a60dacde4aefd95a2d67dd34f62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82a5a2821e57d8642d941d8451ef48596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79136e2852abd9d846bd0a8cc09a04b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57918071ae9351ba1d2ce639a40d6013598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e827d73f478827c3bb175607e6e1dd5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d50ce475bf9c69d073bb5cfd029cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9833e2933bc05cce2a5cbdc7a250f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8712e250a496155b9babdb801dbd1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822f7de0345709cd6cba0b9400cf2ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b0c4d5cad5f8b1ad615f93da77d47604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a69410227e63086a417047c51e153605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1392e9da21e18520bba3892f44fffa9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860c4f51c01ac2e826070be689c21ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27707cddf17f8938b7ca7c2879aea651608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d63c2908c09afc4ff2fc2ca2264458609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75374be4a79d91288eee443702e52bfc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff9aa7c9b193ccdc3e8ab3060fbe42611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec789596fae5b8fb6319013e48e7e75612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bd5c50aad06e01fc2228f2d138823613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8deb7dbbdf4fa4c70649b7632bc62ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5abaf22c7fa0c09e4fed08e3297b92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351a8d0ff186192d1d0c9e37957788c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66636638dd11316f295b231c8ec36c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e967c59974246e773430b237a8881618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a16c382fbe458ebcd38556f753a1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a47014d68cc5254472379d571522ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365af1d4f2872e32547200be6cee7bc2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa01b3076ec1e5ed8e77add1532e827622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab5cead49b1461b5236f38b7c38d7e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1900f6d24a2c0fcebff99976e67ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b413dc3a2fba0f2659cc8d88985daf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20ca51ed5dac0d9e81b227ed09503a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b325c5467bd3ee9a527dbe4c78922a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2b13da8d0de95b90e4b070ddbbe41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a7bd1cae736eb5715aed0cd3fc26a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92038c77c5c3137ae949a2e52b14dce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daeec182c1ad83e1c1742e7f7d93fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d04388550cab36d7cb6e21d704037632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490812e1ca9f9ee809d93f8a2da1605633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257be264199a133ce8638179c4d68e04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24926f153318db70752d12cc00f9316635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457608fa9d38daff4af827d58fd89aef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521efb4e8ae7b482a770c157141fb5e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73cb7f5836a347b113539077917e8d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bddd69c1ce60db44ec71dc955b4ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa2d5909ec7f9b47330178a1f6d7c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22e5cdc8c7d41f3859d62d47a82905641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9eea1b00e3ed3a04641f19897bbca2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808238e3a916c6b4fd2d9a17e3abe46643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c01f4d3c21b0eec6999add0603fd5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95c3e15856f7c4373005ed039d3d40645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4a55f1ca74c74c204389b17864ca7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d9344e715e14e17e9aaaf5ac36e2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f94570b8c533e12f528a8203ef20a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c602ea4da7298e878f82106eb36b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a87cc8c8a2e705079f6df1d849ece650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cd5817bf0441fbbcde94cde33926b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e537fdb0cb5af4feca071154f3933f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960aaf5ff8e42c909e49b9ebfac5e69b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02751cf8369112697f15a2678e260820654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f94b020c3757e81456e22fa7acfd79655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f58865d8610a4b3846b8453433426656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e439fc0e619f2b4a14bfee94ed56b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c3f1744dbcc0846684f32a6a74adf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedeee4a85b0018e59c36cfdc7c60df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6ba88924a117f6d8b4562978c6db5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdee77684bd42bca482de85befb1eb0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5027ca1d15c886ded84d1a633270145662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec53d488b22f10fe6d4ebd29ff5559663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c41234d6c152831f5d9f180417b04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b6d6d43fab3d70d423d43d1fcf7e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbbe122de25e8e70489d07074c9dde666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff3b80db21434ee82b5c3a6bfa6d5a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e263fee768c6b5828497316bab40523668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e4df67d3bcf3c0ae6dfce9e0395e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cd4099b9dd19a4c6b12a5f28968ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5de3aa361ad4ead4a9ee1488968a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9964c371f45af62905c6dacbb3ca7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece069489f0ca36a65c01589702e1de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6ae5bbd9986d0fc0830235d4b0b76674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bb5925b6941a95a6170575b5b5a1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a70c8f61a8bea1fc91f324d08a052676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a3a4e960f55d4965d5ff56bd5736c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a045efe22f1e2b96ed8933a6e5d246678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5866113b6a66c8fd158943b5de7e4b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7fa442c6e97bb683e8f508e8a4ff9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5269a59a552083ee9dd4e70f78e2ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b43ddcd6c33cc3bb10e0b2785ec686682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0e5ad988bf4be6b3956b268f37bbb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f660251f18a557a5558ef1ee837277e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bdcb360c471bcf8ca762c0fb044b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dda8042ca601f722274c116bac210686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05132e778c0420cfa04513c402c706a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021af1d6c71f985c3b4394a39edc2919688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d3467c6f822fa467729dad76366bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf79c93b92954c5bdee487e112809c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd993c153f81d2be5500c7fc0a2c5de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f7ec1457a76e1f268bd1ca3828083692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166fff9be6ab35793e1bda9b01a4008693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64799972ae8a0d3eebb4ebb74d71d27a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad087909ab4f3cec09a294b518442cc4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286a84ef7a1cca2ad18b66609c9a5aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f633dcca5e1aa27145d21a4b8394c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5e77c72e15f8e6dfd7a99e546503e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357151ddd0a673ddecf1c513703e4e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907f1c2eb424102466cd3b73b9e9ad1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8506ce14fbc4ce80edcdb30a9dcda3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603b74bf07389d4b547cdddcc9a001a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a47e79da1ef9b10112c6379ae9280703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266046bbe728cfc16a7758d71dc0ce46704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b5ca5d5044d93ab1a560a921e0649705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be28e17fdac84f281e0348e4c675023706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29cd094a35d1f9f65a507edf668e17707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6fecfa40adc911924e00e87bfb744708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40155473e847b91ec3463f1e60c22c81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336dc531136893fcec5de0d7e7612bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8d500db251f080baf6d050667ba6a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0302f2f1031ce822f42c3af3302316712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fff3fc3b94dbdfc88eacf1f492c4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4988e6df37d20ae9ac9535b3f74842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acb606152e254392f4a7de6a8ef35d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3585988046a9786e81d70e076076254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dba1d082c1a15099d4a33099c7a135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceefff61c10d2b2deba7cc44a54e9156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876408a2ad5d7ff2f3fc7dedfcb750b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dddd062eb6a6a840de5cf2064380ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ae16c23f6accabfb4f1e97621ea6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693673c30b5992f36cc97fe939a561210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5342ab08b882bd3ee8dd0622765af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76c61be32da620ad7765e7871f9fd212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b736aa3c198a6f0f89775ebb608012813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4decfa974c5d0139e1f307244179d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5022677daf9f79fa50cc62c56cefa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a4d34da3b11ad1460b432ed85ac1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036b1612bb1f8fdfff81814bd3443ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eedb441f1d3b2f196df029a4a55a3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc924b36e0e6238777faffb97f78c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ed4a636aeed4fb0f77d7564ae60cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd96baaf989ca93a7f549eaea93ec421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f49c26e17377a10b708a75ab41c08e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fc376271b4a57d17f528a5e6eec2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13602899b3abab2f7051423981168e0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db67b13d19bcd63142149d7fdef171525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63576fe7c4df281c7c188ae2a32c7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc93b26005d27a6e799dfc773c7b94227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b6c458d94684cb02e2eb9a86d9dc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e209de30857f92302f90aee8284cd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd14ebc13f1f208d10f6068bfb2e1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ace2fb7417b44f566005fb9b0bbeb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a6969eb34f2eb253f9baea6b3436632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf565f8bbece6cd495ee905315e05c5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70a2e6f50b776622ce2b968c6922de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28799f5a0af2cc27e9ccfe08f26b53735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca08a32f84c919574d21ad18001082d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f99761f0e89022a475d54422ac1f2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090f34ff5ad7ca9a742d41af5fb32bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb708a16b902b10ad75f241f15411339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32079047ba333e124a8fe1b51b95c71140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb5e5d601e0e60e822c0f44cc2095241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187da40910745ee8f24f08156aa7e85342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b991208c96db0fe76799fa7cd90c8e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50abab7b6246bf21b90dd9691a248aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531db00af0a97e234ba1b0e8ed0dade45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf6232c81fe6251fd512d925e2ca9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a4fbc1414c2c9f607ccfcf52998d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac8fa2b3acaad5f395342412a5b57348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb290e282f2de8181336619bada6e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f054348d182d1a33c82058e71b0488750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd0600a98f0696fcc390fe589bfbcc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f0b282f0b0b5dc45898013d15e8ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26da3e8eaf8629f707f838ae0b7e4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e6443368edbf5ae9de69551bd224054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ec30d0cb81aff03b573a59fae7eb255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4aba113eda9083e790f72af6e73ac356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003308f228f3aaead7a1085dcb3174e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111186a9a8dff16a0a7d0cb296d4d5eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74852f047c7a4e341294c31eb5110e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb9029d3ce2271a3b1c525a423ebb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66970f1dd29fc06eadcad9b0aaf137861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae13ee1f2ed4dfdca2ca94926273d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b29ee7aed5256f31dc12d7e2d537663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb4ba53a96ce65a8299f119285096364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552c3167de463a34261b0f57ab6079f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aef6971af2fafbb113d51665d5d1c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733663bbd987ee4426126b9d34b316fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e847e3d64a5e2350976fe43582cff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd950c2267413f759e2ff783a20ff67869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609bf4c70aa19ce7cfc17a9ed16274f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba411e01216609c318498ee46ea6e4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa4f96c55c864af2dcb79c1c3de71b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cded7dd48761043557fc28ad8b645173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68badc0f30160924e1705176002b4fa674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d5888bc20e77a612e9ef922f5be1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100dad8269707e127aa45f14d0d213f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10860e5494c7b06f74d8c62097a75f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cafa1e236b2b8268eb0f6b55d327378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589b020dc005677f34dc16be0d1cdc879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25f14ba8c1ba39db5cce8dccd529cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b04f2a15f5fc80d2950a37c09426d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9804dfd804cf42f5ff2cc03f0766382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50953016e14ff5f96d0a357f06f1ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435b144a5591f008d2919348d60957e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a2b14417c0b95e2e9420e7914823185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d783690b6a24952cada3c952b488b6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce38b5e86fa33050ab605e6d2a9cc3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584c323c0bcb5cc70dba6c6edd491ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b8fd47536100f6ec878976ba616d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd476e44adca3f7ec6893c4f31413a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82cf98bcfe79f17411825061d2d05991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4563b3856647d7707c8af87bf85046292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548752487a9d597abf6ce92f2a46ffb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7329995fce8ad17c0712b1a9e0c561794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebea481c88ac78eb036e55a7bd55f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b25e9f1d63e5197bf451a82a7335b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b2d954ffc94b16c3795267db13a4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066f076bc696f879258a7280f6c0f3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406705b9625b09c60d18c4540531efd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931cb8148f2ed475291348ee96f379e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985444b1f8aba28cd02fed1bb220e346101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68091387f269b805e6ffeb0c002db3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f485305d943b220d333c226fd71881103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45db3a9dc746e4d1c5f30c5abab8103104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833acfb8a41db605050571b60ac41247105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84dc1db1ce035c074e4b92fb0d519e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78a67fb229f9e936861be16d41675e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65141ac6e66d0947378868367870f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d481526e7c8c107574fe48f5f60bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fa14cf21accf52193e98f7e648b8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d483f14cd5ac0d0698bedae1a11320111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ce38c6bb39ebb1857d7da0b06abf1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47003164acdc6e0ca5ced0b93ca1d91b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7742cfc8d7e8b8efa490c0fe375531114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41554f0064c2601f9ca64f4ac1aa2bf8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0864330de6455d4afac8a9a17db4d6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad62a9e3c12f799b4fac8b4a4525587117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b45a4f2c095b8370c6318c07f3f137118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f486a5c7a9e7824b465f0a0c6c0927119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403c5f704117738eebf6ea9b2a7bebb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b7d9d43608dc86d7c86d3f8057618121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caa795cdd69fa1343f0b667d7d1ce6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cdc2f34532fc16a51cad828aa8d90123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13719fb2e4871b5d106670eb74872d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215e0733844acd657ea8fdf3de15dde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bf377e7c182a249d998020c127eba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88ee58e495bc1553abb1642bdebf00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dd246ed56cd9f25130ee46349c842128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618b12080a5cbdb6c5fe4efd54de7f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b13dfd0a4c632e5c557889fe93159130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a25418cf2679decb18fd3f300c2908131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361f7f49577b2059804c46df8fe9729132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1b011a3b4548d8f58e27da62f9d39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca266a44e16043764ffddf5798cb142134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dcab82fbd84de64a59c8c77ac2419135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e68ca1e94187eedfbbeedd178e0057136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9d5101cd798c3b60e094b3066fc84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7615c48c9db3021c445fe0d43f47f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29031ba71247f9f31e8322e914b59048139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327e8180566df19e65a866bf299bd51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebf6abbd7b7e9b8ef1044ab308a03b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096a795e9c121df0532c9e6bc764abb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffb2e288875bef8d7084d32128a13f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b31c9680b72120752443fb4557e13144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658c5744029c88e0ab30302c93c8df7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013743f363808d40009e83d75fa078e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce9afe3457db36f131a60fb243a836147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1424111a3c4c8cfe65b680a256e50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a2c463e8b94c4d614925a4c548dfb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795048205846f60a66bc3e84493c700c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b9ada369fc5cb39da90815a343c6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d7370ceca9be6520bf6d90959a302152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f26106e5fb19a0de9c8676f2cc59e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69c74578996ea841489ad481d0a470154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c27ccc215d1214cdd30f3ec9bc2332155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6a0628d26c817b21f605a62d8de6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e731a81c1126539adb36d9f45c39c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acff6cfdd493280b0444fe6163f956158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4da281c420ef932c2d713691602d36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e47bf1ab030dcb294c9945534f376160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040e2173160a8bc0bf8a67d11f90444161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106806cd0829f2cd436ad737e68964e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f5dbfdddb8fe983e86e204729193e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330817dfca33f83cf8882a2048d22df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fbd97967c53c7f44f5283f2eaebec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cee30dda8317232d51d57cd973782c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0e5ab858f4f8283e104f458e56e5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036180fac30e18dacc5b4195568607f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180ab87cf1279677a94091d19fa405c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380426296fa98f12daf64d95bb596d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39600211e1b952dca461f3efb3240542171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b914bfeeae8e5315dd18b0f36dc129f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f765aa7668c8aad73fe66ee444c3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bf52d9b5187da3a60fd7dfa0fc798174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e248bfb54c670e58a04b98cafb46bc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc78773e3736eff545e01d1735a270a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06c0b7211f929c91d8fccff2fe07fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf618dd80c51eda42c1cb226175d6d93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304cb8b96939c3ab51046553395c0d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ceb9b9dce96d0ad389d5d1eb1d058180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e633829c83045d378383ff8682646181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df13f594b634df4d7a859e91ae94ce0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733344abebabf7dec7c511be2149d2a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bff3c3f29d2f7caada7fcfa4daf2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d9492b8da40c43c09f9ef7f47bcb0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455a1ce2a0feaa76ceb82cccb992ba8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe30e4fdd07d8714c2bfa0dfbe4ce0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9990551a898ab33b00c320780a3179c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242be23af900991a48e4750027720f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f2f9ea31b19cccefb0c52783aca55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51533d607d0744fc04a603f1146352191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e6a2a7974225cd9f4ada3e16f822a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97658330eb9c48d471940e2bf430d0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23140b0768b53426aec6bbfbcc935dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260f21bfc052ce2fbe979ede45d15f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e43d13821ae7dc9ea314220a53d3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbfe57b3a57395e6fa3889db41e1a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de102a729d034db481b40f7e2ad7982e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542845ee42e9215a0067ef047b8108b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec081df05ed548249ad98f9cdd953d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffff3d91037750c5acda6cc047faf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c91f8bc37e9ec07c4583b3b6e3a992202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f6a6a0a264d58754fb369eb33e0a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c772aa2aa1140f30a99904f9026ae2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ad78b957ed2d3d4e2648de3b8046e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b92b0480d70212a9871c2006f4f30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf825c91cdf0662e0bed85acb6fb9c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09084abd4c2fa78e5bcd4a8610ab2f16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad7eb3d7f6c372a22d42425417ee4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d83d08ba53f59e419c5d338abc1ad3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d127c33413af6c310591a9c0873110211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c709a495eac97afd3a9947fa2173be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f3c1c754a4e423d68e5608ed7a71e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448a55539bfdb58ddd58ad69ef7ef89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d7364853e853b27ef72cf2cb99a11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a7323016584fd2c407ee54dc0d8f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725806492d9a9d80c3582a1cfcd7685217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd7941a0e4affc139c7158fc223568218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cbd922c729f7ec9dcf57d38b3897b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cd4fe9c0f70093512d1995e524788220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071cd3b598ff51dcd0502672dcd44e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be5a363528a9c6763355bb6336d842222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798979fe46ebf5e807b41959748c169f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd4faa699695c96a4009942b716d62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f984be2647df175cf5dd9ec7bd712c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988878c3ad98a8963227a6f865c20478226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28809ba5034cb1ca6e218f1eeeaa442a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563befee32cb31ad449e369f269021f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897ba0085eecfae702606636684dcc4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1595b7dec4fda1a6449191e7f4c284230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe47fa0c1c9dea3ba14c7b72fb47b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813634847dcff4cfe54dc03234f8a3bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738d7513517a243c213db7c4bb69ba1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251520af8eb50af6fbb974bafb90942234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82329d99b98d87c5bf70475e8ee06b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e91ac494126756323f0a2260cfe9a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eac0697b45a48a1c2947162ba32a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b798fb2800e99ac3207a70c4c94ce2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3921ce50d81346c1b1deddc209be0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988616d122dc8845996815445b17ab9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c528977f0232577b10c414835941084241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf49b929f1de7f829d97f2eeef437b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613bfc4f3f4c1339356860570852335243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62207040eb3732723a5ca3f785a924244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690b977f7a934ac4fa9586f1cf6e8e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a2de3d3b335da41b76354edad3548246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e65137729b103ad8a9a4b7c554320247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d1561f300375110f2102f9607269c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f078303f7046cb1474c3a214172fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8ace85b54b5f988e168e8509f25bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07bea96527ba1faea35eda822a727f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fcb76aeb795a9d75947af69063290252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f134a8dfaec00991c93f85d47ed861253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188535f80da2d74c1b4d31a4caf417c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5b397a10e6e31b02e2de81aa5e6c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8a6c6af29a717dcf6969469aa2c0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5953ecdf7f21a4a6b212dfd7b0ddb0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e5696d0e9cf71d18dff83abe455f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151c26708218ca60276cc1d30a6996f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acebbd337e82195e0eb6754c9a0603260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe0adaa4719a0c1af0a0c3c63561f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15cf5bb6382189eb1e535675c36470262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12dfbdefb1fbb2ee32d86597b00867263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf7956cc4f996df8136fef4e19143f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8a656c70cb3bdafb4139086d34f9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e330b820b7fafbf7b9406eb18280c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42a367555d29515e42c929ff6c9b71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3bd71613f09b27d503665d3a611de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ebd690d597b2b2a32dafb2d98aab6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06934185719d102c92195977000dc328270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed58fa7bcac123f18dbfde9de41b98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aba96f5cdad371c7ed8cea466dbc5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c0b11a836e6919ce27c79dbc82f1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4d3faaf2c7cae4bfb9c5a7b6561ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8bf8975d6b21d438a3c69b617bf80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f304d1bb6a77aa710e7fa1a26c2c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28089a9384e02ef0899ea8df5068798277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fe203b30459c7794cee0390368b50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26df226134d0e941373cf1d7038947d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfc34b08396f9254dcac11400c254b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dcd76f6c46b6c6f87e23d92230e4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724e754296ba7591e73fcfac03fc362282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9021c1cfca136b9c1ae077b5f3b1f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd43ec8447384f811180dbe5a7be5a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b99d64a5a3a9c24e4c0910dc8416ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709d046b33334f73b01e67582f87bb8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae51ae0e236cc62724ecfb07935b20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f739133658b8d309bcd963f7fe2111d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03073b21a0f2037abd464f99a12c73bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac5c4be967e48a1158324015753268290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f788e321782489e0e507c3b0a923c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64c6df4f8d4f7ee2907bb4ec0988ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb12f5db53edb7c1924c7a3f74bfc81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc15b3a6c5af26dc766bd7eaac0fe7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f587e364e81cc0800f7d431bfce12f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0d5fe5232d7196a93fbe19c1e1734296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21f299e5a153a47e260813af9ebf53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef020f1033e3f1f06c25e2d8aca6f2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710651defbe2d6c4f2876ef338acaec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca21518cc1fdb72d5fa8f5f5b75966e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da717b270de15a894935833f394e20d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb6db54cf362fccf17b5fe790c2a3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545ab34b1c7cd34fb80f894dd60f7a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b61727b67ecdfbaf1a589b2b7c89df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef1e67c41354a617f3537056618357305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd233ead47fcfdec6ec19bc97ca4a88306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede411b5e0a0ef861a38a7f4aa58c3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995c9759d14f611d391430c0fccab0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b61cf575ba2d94a2f615fe94c5b741309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beb4f06124c372d450aaa5bec4674a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9cd7fbea367edfd18e5de506a48f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133341b93697661d842c9467c8f573b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef38362c250a5c404bf3c83b9dead9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d764a9012426dade2185a77e8fe63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903b1597ef065c650b03395e17d6e64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a86d2ec022ab6880acfa290ad7d18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189fe7ff3139fae07b8ef38145fdc7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194ad2fe64805bc9085288260b6da9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fce0f3ece8e3659f2224af6caac79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46455813b43363c4f19a981a953b01b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d122d8b4b008762b84145049a7c6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615701c230fd5e5254e93347b17f14e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d1aafacc2bf6196b795d4172b20f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5c7001f414e02266be807b8a82715324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36072c7aea49a0ce0a44c06791dde3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c381fb7a3c4c79c6ef02766b47c07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae91ac5fe841fb3ed6fd149f1c89694327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d19577eddeadd744d7573435d6ad3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832375969fe462846a3d3530b7b16ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce42ec79f6614d5ab24240e03dd0cb5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a609c2d8e3e4bfc5187f2b0cb1fadaf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618641d580b42f53022d8976bd6d19b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39feedccf589f8bf8bfb18c1ec68ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b674a9e954f47bca50b70f0dc20eb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ea9f52d5c2803e4b7e7b393381091335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f54a42f1536d7606610f0d4aafc3f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07170fe7f0488464d79bcc8153eddc7d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfff3434bd81203cf84e20a62f0d56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dac8062a2e1394dae63f1878612800339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c91c8682256fc418376de0e0eae4cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d321a7ca6c90036d4c295485ebe29d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc02baff159f2e8fb8266f29c10fa7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc7a2ce51cc5498c0831eaca76155f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c5e9e818e439fd69528da50b3ad83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412888d195d209231425003e3a4229b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32a1251d103193ed777310ab8e9db4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4f3ff8a5f0825efa79fa01b922a18347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66369e05f563aef5d6b9c7542ce73f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b6c31f8433f19cc2e4388d61cf454349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfad66cf1ab4904e30a963e11f96b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7f25dbe027f5014e4d9f43c592979351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7d38896f02f9f80c505f0a9acbd89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa9a17c320ffd4e2bcb09e193333da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2d09115adb9992ac4b5e33b547e54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223900873fb5f5439d7d6cf1779afa4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3540c8e8433ad697dacd216a7d0d6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be94324980d812520fa0ae4575b7e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c484fbbf586088b82d1cc22f6ba9aa5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72cdd0ef05363ff6bf18579c918f3a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa3ac6fdf33fdb718b4ca1b63889de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2619a6ad0f8a6ddb41e9dde58d274361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecde4748e5a21c7efa7f64e5c6a8db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95341ebdd516ad52de7c8b1dc03416f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed184fd0f779fc9a16e062b792d4f45364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7a9cd22597286f5d99151ef673d74365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf860fe3a588ba2c056c034a349a6ce4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1973d421825f83a6ce40f6f6dca5ace367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608d4b34bbbf06502b8b8d1932c9f5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f409ebcd8363f9bcf37694d06e226b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754341d2f9fbd300e27ec22e64528d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590a56990f080aaefe1230df4e9c283371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cd9fa39aa771b2ea64ef3aa2f7419372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdbe68d7a196398803324a318dd8b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9137a469556550b2f123ca3fd72834374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1def873ed536f10def33ebf3732b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d926704b3b3bd05c6c4061a76c306376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d73b0a812512110461303a7a9a3a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801e2647859add526f2f039b7f770ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08421a9ccf866cb3834b32b3a0ba348f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce78d720b162fc2c284275f4fd2bbd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d64011509e856c67dda9f8588328b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002ad1e2ffe5c358ed14d242ea20ac4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156204fbb7b518d488e62b912aad6343383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f6e28770b760983c44c978cc4f160384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6ae8e1082424fb9ad83b257708e90385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296c3770203168881a83c05d43cf1c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e6b5b36de63e9d0dcefebfe26f395387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebe4c61cfa8ec351143a03a746eec4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cdb2a46b5b3a42afa3d4694540ae8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3995e3f47308c058c12ed9fce996f9a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba83e705bf677e1288a21545166001d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef42b7c445b007d4427aee6c41aad62392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433ff9edb43ed82decc1ac61b6c3886393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5270e9d56554cd302fc3faaaead139394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aecab96529ecfbad817612f837e1b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d77512720ba570516e05361bc66405396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42e6cec482b089042028b23510023e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe02f714dc358cb5fd97ab684612edb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2635019f44a7c0964f0b8c2aaa336399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae63d65c1b0741c77f6c5ed11b7f256400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0e082a26d3d81c618da8e283f2597401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db07897b5a71694debd8ca3fd1011d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abac0a5bbdda5b00f6ddbab5aae208403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafca03b7931e29f1b96e6f787d8d50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a778bb1f29c4f79b1df0374afa258405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd7a0ae59b661f108b5fb5a29b351d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bb56f5d304991287c24587741f31d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e336b6e79ea2751b96d2619b8f6148408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb75fd15348988bf21b39c8eb84fdcd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9949e656346795f2aa035e5eaaa4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09503a1f82b7b63e48c4da0ad2b13c37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50da0fe731dbbdddf8b493fd2ecb5c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab3d8c64c279f4b7beb135093f3f50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecbd1e666fdbfc70adbb00981fe1b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c69cd93c17cbe616e4bb41649f697f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a78ed143577e282ec051bde213f38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1559dbc90b7a09a5ceb996c275f7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640cfbfcfea2ce4dd88fe778331b708418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1c0cec232b9cc2e1deb012e4d7932419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfe345878b8cdd2252a887dba2a7f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafc23c7b473e532721317749cbcbf5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8a8b89ef02637865ddc65afe839f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe69e41fd1bd3bb5bdf3c8a578e33d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026766f313add48c15ee38e1c3271b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780b720aac866500dad33233e8069b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be096dd43d7f5acb50e3014341f2510d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e4e9895dd472c2bf80b34684247bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b3c2f3f7dcb1cd832b4fc0ee1c11b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c185906ff949621f13ea2411232873429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6374ff7762df41e8d07437c5ba962430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308020ef118047bd89015bece2e06e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd77937b746f3acfa3a9b1f327853f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf0b2aa3622dd181c8b02e9d10ee95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77329c0df09b03c712ec1943f957d276434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3073108d69b77b4a8068acfbf3c7087435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c0382eb9423908501be34653603ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cb8ec28d4f15b268c18ca000aeb20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcada3696bcd1b401a24ac31c98b9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35327e3ba38131a106dc26884afcd75d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515290c78c8e492c45757b4e8a8bca1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567a08b060db55f52ccba6cb8c6d852441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3643de1711c05cda33dcacc403dbd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1614c88ff09a9ff6ab957c47a4fdd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1b0442329c6b289f343ada7dd3609444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc88e08e374856b1b3c868cd9ab1e76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685eab05f2ac84ecaea0ee38a52ad26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d36c873e96cf0865468ec33bfa910c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fb2dbf7ed881aeca57431128edd63448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b4edfea013cca38cb1463e544a9a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99355cd10892f14382a5611ac13aef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014e2ac870df01bcfac9ad94aa567fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83af8a66d648ee9c11a6b9da60722f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c5df676f7c4158f61ba65e77e6283453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc46440b544e97beb0fe9fc9b549b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ae26e6c3be875f01ab484e05f235c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc06f283730108b50fe95a5fd39c0b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590353398262768259e361de951b632457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be8718bdbaeb26a3037ad932cc3e39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89936035ad5b92253f3b6980e690d19459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f9d900f04c2754da9d756b7ee14a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9e39f98238b8b09c8294324a4be65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cbc7d2e20a3ed773dbd6b595a5891462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b62f758abdf047f71d82138157c93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96bde75518b4f380d8e3ba7cf52d7d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59357f61ea63055ed89cc0243a7b16c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7429636cff51ca34628e3dfc3f264a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543195839333db7a38c069c9ad4ae09467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8133d46fcfa0f52153c57a43d8038f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceb8943b2b5727e07cb3628cb4de9b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de50b392cc4bc6b82932c84a8f1fb0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dace54072d1d08df8ffdca3da89ac54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed78d74e51e9714c608fa40a2a3466f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778e7e5f543f36246a6484448a7694b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8f797e7c183afa07940dfbf4c58a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd491c0743a667fa87120a3a9260cf73475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08725e37c4749e806cf3f65bada8777476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c59e7cd9fd4906c117854dd1b1c8a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2b50bc73b2992033e885e3aef884c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b33718e8edc9b306ad599686264969479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab9cd1d5600633c29c096c18146020480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f71f2d42569a1a034570ccad6c9f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f34790c0762dbec272f9595ce4d227482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73185644c0847af449af767cbd7f2792483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee90c3c2c8793c4e0cec02181977bb6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb76b837074096628b37e147a80372485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0a5ab584b05af3428b5d4590b8218486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ef919f83899f41005acc0144542b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e53645850fe919bcfd4f613d47ff7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac05d37ac6988664c8707911af68085489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0a85ed49a4119cbc48c6925ab8f2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccacd68e60e48a6bc7f30401e376f3b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618cdde65984b83c5e1c2801386c8a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98207f63499da924fca8d96b5b2f54c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea977bd890dcb2f67aa444c7f09c1db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95758a184b69c6ea975b0bbefce9f675495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38d2274e7c0fcff16bac830874cc9b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b772419e757edbfb987e93f280ed6f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4814b6eecd98540181d49ff426e8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86b3e53516db894603f71eeaf7a47b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f656ddbfe516301b6eda1fd9352e941500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d321cb694c9232efa686f89823a52e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c228386a5f1da8a78770f562b5719a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36068fe252be4157fd06b817677a41ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8f0ad939c882ec418439accaa00cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed191587c7c319e9585a0f2180b105505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de842cc62ba0e183b5c77171c8d0d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906eac4ac3fed3e8173ff334881a4c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef57ac75b116cd2dd063e0a5ea74f96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36736ed8437c0d6965e7fed8ad6b90ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584767f9ae64eee4f9f35fc23e6133d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc44d0bcbf3f1a2f65a93392ca5c924511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef1bf6719c01a4a136b6d5c52f4463512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925460d0b2cfff94a28bc9529e9e0ff9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae445e11ec676406b829830fca4ebd06514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3441e5bed74a0ea28ff42173afabdf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5efb75bd41011a9075c4e737dce09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b795ec094d09bee9376cf8dab9ddcb3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09bd920461ccfee72df15913f46300518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025f5b0b9939a372ec26f5fda5d3bb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074adbe707d67b0fa0c4e17c1e1310f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59756046d3711f1e81771c1540619da9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d22eca449d0d8f2243b78fce45e57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0611662cde6958f20871c64acee1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372c362ebdb0f75bdcd6ed743c30b51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5bea09a3de48df60b07aa84dcf629525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be645a17aaaf8c2b09f565e678be08f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc99831a7fb262ffc62d4d281679a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4100162a6d94c41c654dc3f87b41155528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832ec470db27953ed25664ca8110396529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75ef6dde48ba653eeb977dfbff3bc4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d59b7db0eda0756c7123a8f529a878531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681491d83fa46592b0811109748dc0b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89d9ec0cfb4c874592e871d645927e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042afdad621727d7d1d1b16f40e7afc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b28079d0176ef743d5224f23a47880535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a772649cbf18609bb99d26f1144cad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d01628df76dea26f95df95f3acaff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e8939924e88219f4b600dff943d17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c5fc636eb4b2496100970b72f713a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad936c191b5fcb3b9109de9b79881f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacc06ee2bd1cc8918df37b3511124c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4ed7eb6b863ffb3503f72b40eef1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6c3ea71c2dab7329358dc602d4cb3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e13cd5ecb9397cbe99a99564f23a0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fb448a2e79e3b23ba601c3325c2a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985b4cea5bd39fbae1c4b514a0606be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cd39925feb6810e1322c3a5dcad84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7e5d03e69d5c22af7c4b42801e19d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b56cfa6a0322118be95f4332e8adbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83da6ade38920a96a59e663a655ad31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1da26c8d259d7014d6ea4c0cfb49dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b6b66159f684c9595e3e5bd940b4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9099e37b23cff4fec2367b8e9093491553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f24ef995305fcb67fa92f27071c1e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e3d26b64233ac2aff65ef14c6268c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6631490b67fd35e29812470055e4fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e4b170f6918827747aaef990359da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad89fa036fd3d2cbbc9c118eab69575558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634328d14bc4f24ca1b1563023645438559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36452ed8231f46a80d272b5f8d107a98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7687505fbd5defa619fd8c9510bdab2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d14bd192efb7bd67846bcbec426e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e735151634f1bc4e322ac0980baf19563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455ba4baa75bdd381347cf81127960a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00af0016be542212d6a18e423694f92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59aba153421ffdca6e093ead0f2485566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e28ceb27d0a22c8d81cffc8a1a956b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fbe21439b1e87e75bc859811f377d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9729eb617807f1d7cb2da2a572731569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5c1cca8387ec607f84151ccb99e91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22c503a3a316e12ac6fe30d9048b21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416d8f5ad7cc437cbcab00405a12899572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c43d817bce25f26b2d7e1af631774f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b33a84baf1aec71925246f07fa180574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1400cc66c12481efcb6f5a608b37d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac9e778a947a730faae9baea4992aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6c32c7edf9ef15f5d1953732104dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d6efa791234ae10ccba5c2acb76a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c8bbd1442603e0b50894adec6782a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b185cbfab90f0ae730940348d939dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f61939b5a072a0f27044d7d3e5a8ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d799ba9c7df2b20bfec8954d29caef4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0ebdfcef55324ae5922674e9b2a78583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebd05cea1efa77a1f4da67031b3613584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c6856dc122300e2d2e9ed7a4f51b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d066e340afef7027d53241538cac18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ac00b48d092dfcb0b5cfa16de5a28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415747701742ab264a3c46a301b8dd7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9a511906e95307fc77d26176aa32e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074034ef9863c6ff6f1935101de1783e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353144eac171300e2ca4d5f85718ea1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10dc219201ae451cb890902451237f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4de4f66e08ba5ef069c72988feb5e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7812032ec507771a9ed77c3daf4db3a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2600792683216038ca9059b4ab1a53595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d505131e4c8c17aca9bd0a02c74a941596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8282b21e36faa579c266792e6e0ee37597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16790ea17384b190dcfc462c93b8eda598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3b7df7c2d1b75e4a0ae1248074ac9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37584c001b0d873b3b89193970cc7cbc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e568329280ec255a1b87b389ccf3a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c05ac98888f5bbf2ea6adfaf97f0f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd6cf8e1082db901da1c3885c0dcfb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182ed6cdf46b9deffddede5784a2e9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf122a54b7aea598596e0674fe7648605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60675f67c4ac65c6daaa7f29a31ea7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817ebb329c0504d3d3aadf11d8a3c17607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208994b549361e4f564e3732cb606eb6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265627621872379467deade242d20d25609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e16d5aed6be2f16f5673870feb0711610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03854fd41e0d04c366532c23566ffc2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e55b724fc0ce0444e6bd90f7a1991612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03573ab79b2cb046eaffa9d6b9cb5c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b90283a656bf44c19cb481efd4d1d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17c9f96e65dffc3f30ae654e52235c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3b05cbd9d3319c61955c879f2b988616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaada8f42eb3a808a11772bccbffc08617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebbd6b9053a45b1e4e094df1e76a1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c31387b998f9bd260b22466d5ed30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c34166b2d13cd4c25af155dca2cf3b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808a1ebcd2688d33ecda15494343300621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cf0d5f28a3774e9de9b61f36e02a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3f15608485c4472592fc01a976679623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289b022f02cd8a53ac965a91a51f983624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e481749974c2cae83fdca191dbfec1d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67588f8b53d4b05c17fa439e25173c6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89b01f975d05aeadf6dca9b0287745627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148713041e651698871d8a2935aca010628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4628418260b64bc751f44bab63a2b19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa2a71d2d3c7601e987e3ba09c3e80630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbda0728e56303be945f81537439174631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456442d959b3939877e166932dd630a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd91241e709815fecd6f896836b8d1d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f65fab0fa5650c7332c50f019449e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c70409fdba0b46b1592e83f93df69635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057823dd0c1993d8c2aa9b5af310daf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e44da806f26c6057cdb177b625827637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317e9ab259309099488e3b233bd6028638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889733ce881e89238546cf046bc3b31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584b61fe5a7e4336b4d8d33962bb5ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683c6ad3fa44ea95d396d77be51b7a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa406561ba945504b69a136668655234642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d3487a2cdd5e410a05607c18cb51d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829e46b14f195933fa49d53291d882d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890489b090537633d5783cf9e6f90c8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4dd5db96d1ef20aeb60cd7e62441a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80d03d68ee23fd9d031cd5329dcb6c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b3b4ee6507bb67fac4124bcb9d258648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6ae291973725b6aba75eda3359655649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4622de2f314d772e0ed216c07ce0b29650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cf8647943c6c14577af5964cf6b73651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aafac96a99457da1df779a4e50b12652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9328ea1910d1c93a5042c26553de1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1a6f582bd0a891af5726f50b468d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090d5f23c4d7623d07160659be3d97f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b659b7d88ea5276d8f886136066e2e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c89c66037c047f9b4f16a28c9d9c44657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cabd14ac6c2a5a34c02a774fac31c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ce6b7570b7c8df40a03c497621720659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61552918f670646d39e8a3f73dddc5ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09f3651bd934e3923b3115cd868840661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b6acc4c54bb9405f9276602297343662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e892c52132af5a5bc19a097eb3b527663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e70497b17fc51d61294be8951626b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb622a1cd8372363cf033112922c602a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec18f4e4dfcdb88f1e24121a4a28da9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63495b1c561c317137c3eb293a6735667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b047d352e7fad9d684b26f1e032172c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b7d9967690cf0032bf180c0c71180669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c972065dbdcdf36739c5339254bb2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d445c16e5f37e009c15a2f925123690671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c32dde4f2217e31a78b45cc89fbf66672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a28b314512a5112e7a1d4ff15e01f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3469dd36a8aca4cb0458fc281dfff6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1fbd2e3c9116990b0014f5b67e08b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e67e3f6fad8884a5351f407ed58ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe42e143269d426062e33e8fddbece677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28509a1af10122308b7aacc217972d4a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b829ac5f7352daa20d670e1cf12fcd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6ca63e3f068d7239051f87cac2631680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>