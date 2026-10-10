--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf68774e1e703a548ef85eb745060391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936a7cb46fc6ffe803bd6845a8f60c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929c0d6b11aad0740ccbbea2a1a07423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5cb546e904d555984b953e3ed3b514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b0495e65916089d5cb3508651c5615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e082fba61b28f5b215e785ba78cd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff99a3d81dff18c2a318bcd2751f047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7a9a79efc14c9170b9fa5133c70378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33420c9a74c5043915549f144dd59ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82c26318f28b867c21edcf35177c0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954626601c2f8a65f0cf4f57d295186211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f790dd9dc84c29b787524a3a8126812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20db5a2c4ff844d989efa9e3c6526813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fba74fe46fcf2e804582eeb9afadb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec43bfae255f9f47f3c6ebeae20e62b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85152a95cbf408318a5682fa1b36dc4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354aa8e8560e1d5cc4a67ed66acf6fd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbab4befb1d47142b6cd9f191295c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f8f1ba7e03407d45f4d86b079ae8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6bc30470e42b40e89faee6baab32b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f6c18aba9362d4b9d4064f413316521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82840c7431348c23242e384805ec81a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c94b15c71c593d4c45dadce935d7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec031607988776ef3c1a1cf8a472d52724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76050244f6b4f2b9b4ff94e4450d091125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f66847be24958ce0be186661838bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9185d02869a6a4761e4c93b65c7b3fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad96935af19b3eae856086c587f448c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6204cc804ebacd9e5b45012d50a4af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0302d45932e0f2fc663a2898223846230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2915911e60c7570e64ad670e34d70631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e49118b4da9f253b5451d9c2ca6d5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dbc7e58e80dc5220806f7c259f63f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6262332a264922c73ddaf0e6a1a27ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae03ebb50eb08c9520cdd589db979e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54739e272fc4207af07d7cbd0349e46b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b21354a75786efdad58bea7d9cabe637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbd853d9f64d5278e8f692184bb3aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db0c04ee81695feaefa032b91605ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d05071afea6245b0007608f67f26de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dab732c87b601ab76f17bab07112b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1f56fb7bf3aa89f952d8756ebef7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265655c1a9cbd3fb5bcbe89f714b5ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdc2cdc90f29efdf396bdde2e4cfa144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1961bcc562ec24601306e3acba30445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d824ef7b81ddd112824e6c235ed58a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6912ce1c56c2263fe9d383fd76b2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27e5435ae593e251c357dfece5682348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6bf783a9f467a3f353289a403c61049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e3748cb48aad689a26844431dfd9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b6e2348d211a098a08c75bab67a3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed305b0505f47ca026f78a38a26bf1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a53ba85146173f99a852afebd409b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b64712e9865f3e647f263436c8b0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cec81cace8927f77a370f27641d1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca25c0112b032cbeaca4e7a8c0d1ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33a852c7eabc7c7f5c5cc601ba444857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e2c85322e545d98f0dfa2b28b854c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc669b6f2c37d913e938e7b23899c6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009e664dde0299b160f89c1bd2e108960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5169887a703f08e9f72d94ad23c4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d7b2d13c3de9325b147738472d4b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e189c4aa06ae4002b83bb2e2be138863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af74bd653fb66b9c6a189a99c8015964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711488243969147908c278527282f04e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6d0bf2efc175fa814d9c92c9405f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075b108337958ef42dddfc2c718145867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51694d5dae332601ac8e7d8178e03da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfbdd5cdfeeaf06bacd06965b9d8ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4609547610465de3be4db1654935570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5456e38856ed2bbda2743ec14412d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e614266a94c8dd42a4aa0d727a490172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff4691478ba6ca1e2e8d243e8fab2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8c3322f8ab3a5f71fc5c6a1293d3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e797a931c431ecdb1275543d5617875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056749d45d9f5f752b0cccba2d9893da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f369534e84f1c8f4e588e8d6e128d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba940430f7d213c2faf91d2bf95b9ed778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd9c937cea4ac3be4bcb716fe83b3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d55909004fbfdc49bc1a159b664ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2e70306dd5a155b48be5a3f0ed11081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85fc37ef6fff3bc8a80ac23c4f0faa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763b1dc040c88bb8db5ca9bcd04fddf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe82577be43137837f533eac79398884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912121f3d8f84605799a5e6da594b0de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bba1e7173d55c47241825485563af286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f940e4027259ff2a4d986c464d16bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4b28fcd0638a5b5b793d6d6572b6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e3155f472eb372b5d75c0eb62927789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caa38128f52e9e48f1a53ddc236bae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0825db6608c104ada1e041e241781891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157bc69d38839515d524ff46e4844ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95a18943cf539c55d4a98da450bf5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227895a685b2f12b2cf863c2b20c66e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda10dd0a33ae83c9ae1fd1f426b0c9d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d3fc1a71567be98942dab19449ce796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a435137a91e23a02904d0d17163f0af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980baf3a83f72a7c72dc910f5075e0ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c488f1fd7bcc12aa6ef546289cb40599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb15d00d5c1c835d298aa0186781ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f0c4df96f5f8e3c549cfe2f82b27e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb306f6737eecf51879e150a28aa81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c4d1dadd29886526dbb270a6011d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f02a081066226e939f7c0fcd83e24104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f07ab0fe87341de5547a9003148ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95315126f55585837538f154563138106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bebf4b70cc9e0463f783d2e47bb32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4af7bcdd336cf4c59d0e6d6f0c3c5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2a4df65708ff82f98ecaaf56e545e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66831b06e407a2e10649233465f206dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907dbf7c09016c2e81db800f905e997111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ca8f9de58c403a69b6ea9e0e08960112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a933b5a185a395f4e693dacbfb734113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3073c0e6954fc758affad7d0d36d3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4027f655f3dd92c2bcce76c6e9101115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00012c1c885c04f866fba571f716565b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362d00b29fc430d028adea55e03a191117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff12466b2021193309a99061115262c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e30fbb977bdf5d3789d2d0a15f3e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1d09143cad61dd4eac187efaf5546120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddb8182475d4c8dd90d9469f0f207121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6d78f62286a879c1799d21e34c577122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dc47647e0eb9e5fd767eb986b2c0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8718b1e299df5d95ca08134b817fa77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413da71a5ec3f9dcc6ca15acf8ffd46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c6ea0a80b7128c003b3de2a98c886126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e673aadecefb996ff9a69b8c985dc5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddba7c2078c8d41207b1e107cac735128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1c4ef1aaf27e2f42fe84c5f7d1813129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6bc70d38aac534da577605fcbf761130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c1c4fccb4268f2a7d84933f8ee862131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e7766dbd4f67e6f9882ed538cc935132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99857ce7d0b15f08b4d8fbc19553e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4d274ecd41fc93eb1a43d953e47dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8255d50bb72ab3e34204f43e2204bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10298c3d16ec579532109f257c2375f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674053eadb8425c090ef9476464a776137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ab1854ffe682abe2041a31f2919b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f670aa687c99d2f1447e3ce0a5d739b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9ebc05ce54c2827aae06524c25a4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31479059d5b0e038402308a9cb2cf466141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb3d5efdbbf67296a65a6f98614f79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f26df7f96ade8429a41c6ad30103b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830511b56b7cb4c86a3fef49adff0f7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b5b153b21b686c2eecccd43323c3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3157a31e007b1c6d6b4ba23e0990b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ead82e01a5b928af557bd6d08259c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d527842e5a0f874f931680dd0fb21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615c01d1c44442ed660d751cbc4e55f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddf3f1a987c27a5bfb5bbbfe73cf90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cfe192fcd1cb23a38b2dafde72983151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79a360a6df15b60be72bbdccf37287152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f956949e865af3230b50d6428fb72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fb8b096c03023ac0a2529a068350b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7105960099797a7f88cdffc5021512d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445b17a2714f52d9cbc0f23f85044ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712305cde9c5d801a444eec09137d38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e20037e50d04a40e4cc7c9f6947f58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faeb647ae63623d4c4623cf3743145159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee2a2409493bc80fe03714b926992b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd5cf4b11b47428e77f93f54ddd38f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f28735bdb9dcb11da346d503b338a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef7c919e26d2598174daef9a7807a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aac99208bd868673bb435b98ffcc5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcba63decc4d9954580dc3c5c17ddce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153e93056e4adac160eceec9c24178b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde374da4639d3b3a41cd4ea172b97e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e7775c3f252b3044a93a0861f2843168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fcaeae22acd8449cac4991fa96f30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95c7bc8e2690143fc9ee5bb13480f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d47e08d8668b1e112cccc9961b83f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a63a9db6b46c1e7dd8e4ecd3b6da2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c75f263fe0c48b878eb2cbae58a052173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bbb8968fec28c0b6fd24bb1bcef8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a5b089a4c9d305c3ef36dbd801c61175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6b237c8db058997020de6de709798176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4b84ef8dd00ed6cca1b1b6b314676177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa857a93607b35f41c6934ce6946436178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07808f2ce5311a213e59b8c879b881179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6205f74007b29132e176efd47bb80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0afaa10afe1c24304c6ee2d1501f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdd753b9a3df14fb46e2a33550d575182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090c4f69a8a27eaebc05f5ae2150d35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe63350281505355686a9a0ea77807a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de610844fe0b573cb129f21c64d31ab1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbc23458176317576bea1190d0b933186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98595dcde7a7c98cd135e0a03d458df3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db2bfefccdb462b77de82595fd2736188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c44adc78664ec02b7320caa4c3e82189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c51f7b43ba37c14f1e37dc234c9ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592d15c61306574d35c7101e5e662ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed331f917267a21ee6aa4ee725371ab3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa36835f642a4eb8284c727a718cfa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63adc0ac4dca328e1736a7c1b36aa88194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1479155fcbd1b576938f08033ded0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b2e54a9ddce9c578717862208b277196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314502312b651dcc8bcc6d49860508b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39adfe6ea5d81835faed7baf5ac6c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e0fd856617b667635292b6be8ff6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770aa31e73af016c99b44dbf2534bafb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68619b8afae2cbbc0ed767851d5fbbef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abd0b989d767c491fbef0d2f46f81b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce9477d445b646d7796217a49364fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbae1654c4d7f7d79b2053a9260fb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226cc3280c8b4066fefdb58705cb0ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d7cb4ea8315bd0512f7c35b1ba60a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7e749b36da9c1a79bfa01e15a74b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7915b7d3d71b679d1b60c39e6a71c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139366242669ce2b196aa760519157a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe5a9f6c13186e093b1a2dae57a92c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb9915d87f7a60246ee04f76f5bee6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7759dfcf96623e7033b1603a56419212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96191b0210b92642ff01e9fbaadf93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9f12d302af3a7b9c221765b82bb37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158ea3486af648027809e2d32216c47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b937fd7bcea93b834292c67d5855532216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973663b44626b8c4152df3372e66e38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28bd07900c8a40ed9e718921051b7d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5a15ea403dd0e0738c531900247f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f672cbe6c441e87bdcba4591c48fb1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc0ac7e1f0850625587ff2d2d253a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df517649541d191bf52d1f08ba4ddf9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adac17ac3b005713b350a68b975ca3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdd0c38b31ff40d3a2b6161d802718224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4854cfbdf1af336d4c9cb5d4b519f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391b7f37a23bd4ea187c80a0f114dec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1be5f7c5c8577d5d93db6282182d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4224f15dcf78f1e5d92f0ed2cf4d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087f0ea9dffbe55b1062833fd2a75c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b330a0b0d74019bcc3920ccbd8db044230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33af0815e10951e3216acf7856bcf35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f3d664313a22362dba82f5074ee53232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e900a88e5e46e22f8a7a6d6ba4a0211233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e65b021543aec722bb9f1fd8d80083234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01709054be2ad8d210612cb01b02fff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e1c7f50e88d46ab74c31c58bf74f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651fbf3ce4ab66e7484480e036b0952237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0cbd2905ea247d81c4a7c5073cac1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549eab05b16a85c38d91fa918f5739c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9cae2fb9f1855d61b3e774d3f3b18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6b1bd536f74593fc690f16491326c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8887e08196a274a7e0739c60b1e91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1791229b69f0a8101e9f26e8e138397243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200067c29d39cc36e3421d2fd9f2c748244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353eb5c895955e668e30d2d30184d49245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8f65ccb44755e78f7f883a14d60d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fb37353790869f67a400cc8c83025247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508759bd587d5cf5aaa59645fc12809248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b331735ac7363b651c9cc47080742249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050105342fd19a055d3e244aa19c971250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d49382807e752b7eb6646c6622d9fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07e69f34068cef1ad40e24e8c7d50d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452f743d9b5e158f81cfd1022e094b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04865f812cf977db6649dc63749c11d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483431321bc3979e61410d5f8929e042255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c566e019b69dfc8ed4a6fb7494ac2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3d5dd88c764b869e5b7dce724b6a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62695f1dcdb3e1c6bb3edf72e05cde6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6983f093b149b7f46429833238ce8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e47c9f75b1c8d5fb83e432c2cc59ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0764261cc17ceee0bb0c80f096d326261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5ea6ccc8b1adb92382b069f4effee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f1767811206a75d8b9a266de4053d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31eb3df7fd6e7fb327eafdfe0b34d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25e36d679a3ce34a87278420512f31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c9f9965bcb246efda9244fdd77f27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93746506fb2aea0fb9e9caa71dc5340267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5574003f81266136f74db893f01f4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2a2eeee9a59c9c22d5620d858810d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987cb542e44267b81876abaf7e73b7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262ead18e9f23538fa02f01abb90a8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be13555b2f85b8706e286c4b4c98b2a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65de9e974b68b9612d9901c4b376dae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d91a0fbc8db44d9c2a64aa5d9a929e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f07ca512e1be0062b0c782f5401140275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8e2521c78e33b009d964b169c82cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22806e9e93ef1c457340aa65a41670aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02320f57db60dd0ea2bc61e83f423143278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7a0ae0c548dfe95797a9b1bb87314279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc2aa33eb223924c313d0d4453b25d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927ce35b22d185f2878c5904825f35c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263a19e5c3613c99b97689629af3917282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ec203c823f0e0b1df96b1960aca36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46560929ba45f691a3df50c0f6a3970284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd09b616a5da6054ccaaf25b881ec14285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068ced5ddc42a950cc5585b1867eabf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b6033c071320c1f12e58bcc3d67d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b670b55f5604f22ec0b588f4eafcda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ce79bf7103504da2ec5e935979460289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859070aa15a370b9bf6f2acd1cbd81b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7dea2f54ddfff1c692fce48ba796e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a256de6b57d5aa63f21109e970e12e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901274607fa46c4ab0d638c053b6ba12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8adae62f809b1a10afae35bc4d56e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898edbdcc5f08a520217b42d49feaa7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b783bbc6438ee2fc7e29180d6d9524296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93894be212f80a3baf29fcc42106d7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1affa8ec8b5f1fdd097f8615d68bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca496980fd18e487dc40f8760045a10a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fe341c7e8a52a8b41aafcd36ff464300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb0b351b16b44325526b394ec454bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea8c9d802c0d2746a502f2d41f4d1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804f5d15bd6d4f3519c904c794d96a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0e8f63317fbb3aa33554353cf6fc3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0e934986d9e531125ff806578656b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157196944ef833c2c775f7d12c73ff5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45a6ff6f9ebf3f3312575fe24ff93c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9b573ec60a1980085511f70345717308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4475edea82f9e186cb4de83e5dfa6be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a0fc93e41b5a3d66ff71ec00d9d4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a96a688cd630ec6f591a81712f3d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82068dd9a139299fd7b26d14fed83be3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bda21c0a19d8e275f8dd95698e574313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b24547484ccfbc9a603f830f53cbb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8259bb5da9ee46a356670a1eafd8be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d15d3fe8b9172f3b10cbf30473d388316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d029310fe2b48dcf2e7cec39d5681317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53921909ea93b8da6999e7708d91891e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f34235bc076739d9a4d1f80855fb98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff143967bee38a8621f59bd3b5fe46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf365b1f577be68e2d92f27052cc56e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed383f94166d6625cffc2acf103643322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9c97e7e79d92334d856f1d900c774323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1ed8d4ffa5f14bc6523933b1a98a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec499397c86f97a6f53790df66b97f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8483f556a3294ab44f0003d089d8f7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ff072bc0d9c3447b0ab439c7fe83f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d46b0d273bc0020cf0e5c7657971e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06789915fc09d86606d93102414dc1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f51675055ed15719109ea571491cc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56b28087ae691e32c203408426de00331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd18ac3f96846f7e198a57c7181503332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00c62311e14dc904e2c0fca8594e87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd5af6f38c93e225a018b36857ffec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ca0cb0bebcfdbccf0aaa8f1a21e0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8864b0ed971bdc2d5e3f15d3aaf48336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554e51cad7544a00c4ed59c382118ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a73ed4a762172a8927a0d6ea76be8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408c95aa0cd7a67212cb3a9fe027f61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0413dac024769625e280e73109d80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3ae4a935f74c60696067538241483341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722a634e87074c21d4005165c69cede342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9771a4588c1410aa2ffb1e2de2596343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2e4d0267784c10da7f1a3e441911b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54667ad5eab1722848c4a04b6bd11b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5b51b470da81f69a60ae4ad9cf03d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdea1eeb654fb400ee524f7448b2ba2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104d1b593e5d58435333b3d513a066b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cf41dfbea21b3183b549e3e06e903349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fd25137b79181ef65fc280a5646b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ae386787bfbf5700efeda2d38e6c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac13962b0e2ef8e90fe2b11efb083e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13655f9bfbba3df0dee83f8bd9d0e659353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f1c70ded4ccbeec0c926ceb8dd116354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26b06b27a1c12bd77206a41ef15b16355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fa6b45938bfccc20dd17cd85d821b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad95501aac14a5fb14e1fcfbb114ecc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd985bf655eb6ec6448f9d8b70deeaf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff102a525ebd13902beae39634aef11e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578851bc3fdc686c3f958dc5d0c408c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba5250cdc4ccd1663152fd42b575f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d35e01a91154dcc60dc528e3288b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e5e36ae487d694807dadb0b7ff3f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce17304cdc7e25b170724d49adb758a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c90ceef5daf85448539f9f877255a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c44f8f0e433e394a2e9064d29fede366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a21c41f250d2acdbab1a4d7c124e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1de24b5bd317447a5e4e40a34d1fef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122170729a8026bc978fc73a146837c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23eb0ed8fab3af0bfa6e0b92f5c36d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054f03c278868e5e1cf244d5244d50b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b99a2f496914b9e50de1e84e53afa5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b9d3c00b5bb9511e65da77934c33f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291644ab70c5d62d81aa4c555bfdefd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea48c8846de9e9cc469dbd25e14f4bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fac93ca8a9e34305f9295265516aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220a8ef397f860c17b70db32e0573ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13451380fc1d763a9ada6bfd88a3cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72aaae484aa52b4b2f462ecdc7623a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dd14a8f96cb41d83bbd458eb06643380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34350dfa5354541dd3eb02fdcb962646381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c9306299d170f8676bd3725aa2d59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ba7293019a7f9899c96893cfc8c18383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0e1f87c8f8905a0df40f20a406125384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6033e47a50973e3787bda893de05f3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e98858b1c6b176739a0fb35102151b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9954a719d4224726560c4339911140387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440f012f302cc9d30f96b272974f5bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad578fb265617459788b1ae0c618aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1090225e73c16f9c451b5305a0c25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2a237e3085a087e64892560bfb5cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5ff6e23f785442537c990cd07691a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883915a06ab1328e1a7e1ab55279da6e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c28388a69c0155ec4c976c9eadad7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ac42783289b8dbf256a6cae7d4625395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bf6ae99221d90c61699e49f6367ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a772013a47bf6d56a66101b9ba286397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f258136548f09aba95617b1d5ac03bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b2e3342a868e5fa23211365c504a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280d38b0cc4334ca0a794836a11a895400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a52070cc0f600787292998bdb5341401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907abf5e4146a009c141c953a25a490b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92a5ecfeb7aac221657fc1a6a0b7d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80341fec93c9146bbaefbdaf5118167d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987ed302193e1453f391fccd2ae64ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7521a47ab7288184a535f8d671f891a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75f86d29971becb2df61e605e25063407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d5c1f61cdc42a8e04360127bfec58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13fa99a68de16592c25ffe64e37c67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100abcac85fccd4bd6c6f43957fa73cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb8265c2e13d5d24fc17477cc0c95a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cfb165392f3f2ffb82d79bf9a5504412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa130b632be8382c9f865119a21da80413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62c8dfa849efc177dc639146b576e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a07c3d893c3b465e6c5183b690db1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85ff377d2c759c7ad80419f2822ded416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b28b15e34a5d2ca0e3bd9117caef9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467286cddacf81bb6d479fe0e89b145418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b7d973766108b05f6ba3fe77ab18a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4020792a1404b807523714c544348420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0dfcbb6dea02ba5d57e04ce8afcea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2914e834901ada05f1f6902d8251c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808bb3f438235b3bf5db008142f5779423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190f7c609e4a23c0de32b77e512a8c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d19eb5f8f88c8ef383111457d22833425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68382e58dc36842f61a5a6a5284c91a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1cd1ec1360317ebaac04eaadda7a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd790fae01ac7b25704f3ff9f22a4f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c55e90262b1f3b882a860e3abb7d19429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2984f9ac85734d60751cd1dfb8d11a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a36862644b134a99ac1c4c4a991e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fd59df898326985e91001eda8f758432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220fd12329581a194f0ff59e33d3acd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090052e97c05d105b8236d79013c57c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973cd752965fe5e16003f67e75ef8b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66ad3cf149e2f138f88a9481440386436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243faa9aaa1f3940b6e89338371c206f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d890a638e03df4784b25c7cc332286438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327b37da21aebe23e3d4dba2f50acc8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9012c005edc58f98c514c3aac7c585440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a98e3acd7faddae9d427d993f0ec6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed93a7386c3e55a1f058ea8ca572961442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6fbb3151b1966bc7388d92c906c22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d945ea9915ff7ab3745563c159b889e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a752c36f2665683e9f5bd6733245eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d8261851d41d718f7b6fe9ae45827446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01b52ce2daccb1270e804bec9d12e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f28437224395de40e3ded4f3a2c4f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2be5c103290627bfcf4e9a03941c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e03af06085d811cecdc9b8acf01b38450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506a9216fdaaeb8093ac92c498a7a69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58349b0b6207e06478ad350a9a8dc4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1447851eb64c5ef46f05e0a619e6199453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62712000f1209e8736080830a5fe02d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a3d35eb406f237aa5f55f917c886f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23750f7dd4c6999ea347f041d49ad2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8babf96a30d40c315cbc8a7fc930c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e013c9857fee167c0c7f7173185d0d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d52eab111d990877bf6365e8bb158e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516d330c40458edc6013cb99572a06f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcf09259b29b2c5c98796c432ecfde461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6e114cdaf1eb4368963d19685a1bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a51c4b85569cfbb39c717a949f12ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d21cff4c1ebc189b60799342cad04a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6482d7b9e76714f287eb0e62b4f10f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03597cd3ad89204c7f275159f8085dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a736e6a44fcb4569ff8260c79599f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c00fb80d3611c4cc8d1ed86af9256d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7443eca09cededee94a92b20d12313469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a5568721f06050e3ce71420a8085e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6a6b42d2c54ccc0f37fd464a57c81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a52b1bfadd8679d095360f3418759472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9bcf61c6617013441d8630d7574a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fb93605f0564901202dd04f86bdd6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b7df5d57d6a6ea55242c340e6a9bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887c35a1fb2d08a78f46fe6ab984efc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f6c28879ff850b252d2556272bde8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff74f7be0de3dbfb215c4029c7124b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c6700fa2c9845df7f118e73b67ba6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68306d13e28b27a354fc99758b2440f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b907aed2c093fec1aa36f0468670ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee69d3cb62de315bb0f5e8331f3a91482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763686ff2c8ca1b291eb538fab62455a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d75870ec5c16bbfa37ac8db3bf41c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6e8f85cd6812ea122ac5206144770485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6aa8bc615a4733ad3599dceb9cefb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9038d9481349a5209a131fa240c20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df130aafe2cb5123c561c62cbebccb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833289efec17700895648480ff5eee05489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0a2fa500adec55bf3a90a487914df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22e9212b9c1451f4391296c06006eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e8022e64863e68a85462482606ac4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841c4a863ac12b9daa6b6cf079aa46b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a47748915d2756ab8656e5b1e65f64494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7bb0a179b2a32aee28c6edd4a3ee0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41ced4ec13209cab08e9986fdd58f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f24bf33c9b16b29a19a3db912ebdd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1292ec128ac389126121ed5803d29be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d6e784df765f22cbc9f7b1e310472499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff94649636d946a345896fd316198b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a46b31996a3a00c940ddb8060a4704501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fb6896e81ee7708be68ad4c4b893f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133a8014589b714fc2e7636ccc4c787503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2b8c0f0fe9576d20d6c251aa7711c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77969152e36b99208156be8255bd07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add1de4e65be1a8a3e0d5e1f966398a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756d094ebee1dfcfe95c14f6ffde662507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2d2719aa58b9a7b356b3e860177b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ad41c50f22fa3f1057ec81f972e43509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c7db169a199ca8256d03eb13afa82510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc32ab39bea6dc036aafb50b50518b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4dd8692c77af811741403c2bfdd91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6800b8d2a13c349be5833d69117ee55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6329ae5d0af80598898592e60fd37e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586a5d0328e6a367c910c0462a9f43e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c66f40910b175e06eba1b3eb8fc04516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d2e2e28545e3d4e66252d4ff9e536517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989a3f58f4cc2813d905876fce7f63f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9509c74a0845f5fc107ed21e9d4276519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31325ec07aa7ee1a5699739e95446f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09acadf022eb7f0b50c933fcd78e58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9dfca9d04bc0f0acb1bcaae8d22d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de1f5de06f1168b7304a410f52d1a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ff4a966da8b619881bde5a9c27e30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f89a017d50af687ec29ad7e130724c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ec1590302a125338ebeef509d5935526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70d14d796949b494cd561e8f13e445527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0169636c231f6eccbff64a71217c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2837c25df487d60aa1c39d9590d45a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9baa8527487b4db6f76567e26777a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826c7f15cf1cbe6b8d0d02cc290a2c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2d93703cec3708e454d9d56736086532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1af961599250c6908fdeccd9bfff0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d5178912e8d8e23b9d9f58eafeffa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef167f918281cb64b5aa8fa27ca98de7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9940f83e0ed609ef2cea49a164bc6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988b016d9068d86260850d352b0549c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53d25145a478a1a61f1208ad0e6c47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d1e416ceee9518f84ff9187818769539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c0124fa137b1c184b71038342dbe7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0c43df70950c1500a97891cdda9d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff9bcec8cd771dd8ebb83cbed72963542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96704011d769d89a4933e38879ac5925543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665686da1a46e7c568a130ae2e9cabae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ec1270f3e761c90eae585908fd7d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a4e4c7524d8d49701d086446beafc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d93d958ce6635806c2ad3c210e17a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687af53443418d1dc1826c539866a6d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c45b12bff84f6d73f75d89e2cdcfef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fe75faf7d1fd971f26f602ae4b225550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c9a0f2a7029143b9b2f0850c785ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76776411ea3cff9ce0b79e5fbba555f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcc20df268e38bb3c7aa41d8b2d60a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7586cec9cd6999e2dd82962e519c92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4e6dd8bdb89d71fb212b675a8d30d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02b56cbefb3fed68a58cfe0db4d9b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec64e5497f4a81f56543f5cb467a1cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6c53c11a1cea12ebb9a9d0bab02e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a31105f918c4e5aa027b1d39c324d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bccc7112bd706ae3b412304d06e185560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae1533f9a52f1ad58db8fb49cd1b18561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b207aee514111a61b59318cd502b0b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42047bdc06d1b14f01e8df562c53efd0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde8911e3e4608652893958b6cffa4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7704dabb3c3db7f5882b340f2aff5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58186e2316f77c613ca310a82b751541566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4945524d21b8e363fa9a33b0872142567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6d1ef144bb5abd9f0cd1d1c239a1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10364307c980549b56dab5ee45b9dfe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5add4a44dec5bd121c71b7593b535f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc885dab9870d1613b8eff41734f73c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5727f37184d559162aac9d8689b62572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e8a200a023dfd8bf9e3cd451c94d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a34f7823157282e5b7c07416acc7ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad132fc16d0ba86f9ae6baeb902c09575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885071622a252d1f7030849cffc47818576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ce14332e0d40df66f54a8a9857075577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc257a51fa0b291f7fc0d97446d3f7c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da45205a759590d0eaedc732648e97e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a821da34bb5f9dc58eb3f72bcacfa86580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7b85ae9ddfde4b6dea1a4f0b70576581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9a3656277a422b5419e4d140514d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1c25b6d15465935786bd7c9926ff2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2944ae1ad27c2fb42a8b9d3f7b7c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e422ed8e75c72c0920ebdd2ad56f275585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49b72abe9a1a1b35c054e225e311cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19778c8067df606c13a0f13c3ef0f70587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09400fb89caed08d7c9675d4cfac87d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ea8f4ad4f12c5d3abfb8639b236d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf811ceedbd2c36f070bbc262b6ba4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076351bbac3e24ac061300badb5cf520591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03147582592b967e6d95c0e13d2bdc97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243824c720c5954b5647e436dc30961a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07304c64bc99cec86f9e416d11808129594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef0f3cb3358784465f86a405299369595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70f2c112e5f70fd3167256edae7d86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe34c4836d2d07b4acbbaad70d2c04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425468a892665e142700aa610d41153598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f698e5ce2c7923c4fc6b7ab35612b26599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f9d2df709e394036059e298735351600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a707346718462bc6613c799e76b655601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247e88d06400794692dddd441f60d3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172b5b95963c4b670c9d96eca57b574603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1f156f9c4e118f0585fb5106e4a5e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e247d0597bebf681402bbf855d06c4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65ea67cddc4a531a6956b60a951f01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0de9e1045a17bd630f74cc3341a08607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc3199ee02aeee9edaaa15499fe8df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c13657fbb3d74ff9d74160c8144126609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ce70f3d763ec5071dceb090e395cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969e64d4b01eb8f5ba880320b4921a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc732741ebf94e6c7c94739b103a1e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe758d293e202fabf46d3b5a05a9a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c06393d233336906503a085acf8ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d423281d564c0f771cec3bbaa77c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044bfb39301391069a5c72a91e976a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10273997f2c60091c5b973de78b0a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102cabcdfbaa304532bb87fc4735b08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ade9cc6f85dd8c3d4d19aa9558f00b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902db5cc50c447b9ac8334c3688b6a54620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dc3465f77209836bae351c618ab54621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8fb05c9ae3f4c73bf6be3f19860fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a710c49328f242c0cb98b8b29b044a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698177feb0b212e987c92b9611ac8456624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2982a183133f08332bb1cde10051f78625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b9168972acaff4e908687043b8dd3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324627ceaef0b234377391fae9181618627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511815af57623bc341e2bebe38f96648628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94a70fd30581cf7ecc6f814990b194629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04984223b19fcb6a383bd32ab0fcd6c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808212bd9a8397496dd2b1c54c091e8a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5976c531612625d65db613398fc649a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890c4c64e7943645dad1428764b0716633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bd667e0d3ce0bec3b7958d746497a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5735a5a1694c1491c170c57d59f467635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c74b5aec0fd4b5bf98d87180c2121636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2240ce5c7941b9444767910337c88b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4af311439c21c681ac0caf9901547638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a90ea7f7de9c142dba23d39e4a6db4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59381ec62e0b66672947b1c95703c1dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e0ce64cefd876c0cb765155143f7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc3dcc8a43b47c7c4270b559a886e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d4c5fa4a559e1bc8ac1f9f4d54b1f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1452492327690097c7e09abd95feacb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0744a39539cc6de0455bf44239fcc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321dba92a7870f4a43204e92cc8cc9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968ab3a37dddd2b45f1dcde7f220704647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c24ab34852cbb0f00550ed00e1185648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eff24b8d77c4f48ae07985f86fe6a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df669f9633560ead668b40cbccac0b37650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f1b03863cf4f4319a7bf6f575cc94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bac3b77a2cf53130d444a8bf2537e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2dc27eac92e9742dc0f5e5cc71abd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f79c9cf711600e5eed90845dd43b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0a524701b82453df2ea3128203d71655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756d2dfa46448a7df728146abf4f5b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69ff93b5f91d1d291132c113361a9d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e88ac8d6c38cf4e83e42ae6e6bb616658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8276405cd7a8d99a87fd72c3feb33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a69a14475edb7c72f7ff55397a885e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1987799eaab5842ba9899858a7a01b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac654cd059e54fe3cc8a0dd3f5cc6de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1c6dcf00178467493c0da2c05bd2c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286af801ac8d94fa41f11ee8c9f07cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f33f712008165f9e5fac7dfb8a5bc7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617b3d3925babc9ce960c8de5c1b0ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455be80d6b60ed27dc989979ce3f70ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec015cda8397fbed425b887daf44a2d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6103377b1b29c63dcb918b040f1d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e74f36c8fc305ff8f80267c0b871a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ba748738a20823ed34d8bb5026083671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac71c882d5d318008d9e293bc0d5bf3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc44f043035a86849723c7077770c9f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3c56f2e220f26c86855e6acd43575674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9a33862dc296b1c7d4ad99433fb46675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92f2c2c594f2bb72dc02a41542e1c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b02333dd94f50609f016d6c146db8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cadfe8bbfa3982f197be73ec003a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237aa08edf82544555bb9879abb3b87679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89fce793e668e38c2b53c455e178ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac27ba672f4c8a4b8baad978c61c155681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278ac8c751b463ddc5bb9c716e58302682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a41912220e2da7792077bdedfc635c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41552bd735456be04d24bbdd315fa5de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad579aea6837470a662ac8a5afa0a853685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1606bf5bb9303efc2d800f25e3a5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea49f26bc705c64a8e2eb6485a5418687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d16df5635f064a6533028974820e07688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f55d7496d0a41e9ce1ce61c965ddce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42969db26220d57d7b4837b1ca24fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b055311a38efee5e93e6ae0523ff2ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5e4b6f252a9972dcbfdc2107f69c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae9becfaddaeeace0333f23c38f36b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a4acc831155fa9beaeba14b68ee16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466e79fa53ac4b347698dfebc0b3724695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eb1da66920f54f562d3d65e1c665b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5444082a019a72322a09a327965a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33452cff3c6fb6943e2e4c942e16b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ea639c715c4899bb19f43f095a0a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1b6ec1e5c55e03b831f9162478e60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b14fd2a7e635f9bf6693d9b0683af2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b5b362bfaef93255dfbbad7064845702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b5ea2a2d3532755d536528df44e6b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d53f3ad4d24e2d055fdf9a1074071d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3cd5ebd0e206de3978d56d5e454a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fc02d6c94310104a153055c23aff7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f69720e47b67d5c3be8831c6e629c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5ae3bab2060b931d3daa6ab98503e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97473b89cd5350d235287d9a0de39ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9435a6a1e2e7fc09681a71630746b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09de830611ac0b9e0107fd87c73bf9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37786d7acae32d019940537b73351af712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c116bba2dc83e4fcd3b4326be142d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452363b3bb579e6cfba3ab98f47386722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a3263290474816b38bf79abc3b2e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e9cd80a99a87e173ca80cc8e838784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f14bea84edb5a7a8be56e996ab777e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653cafcb10b33a11af1ae9703696ef16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3a48b5e8e0a5c3d4042cd4a2d9c0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2493cc031fd681f85a026a34c405a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90b17a70ee5478dc7f9e21d89bc65d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d0ee367f047614fb1b384c59965b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbb1556d2488e0856c102690ab1f2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a573b1bf86dd5075ec9881252b5b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a38ed3be569b61c1eca3d6bb818b2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c50ee95ac4240afb37d4b723a13b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8da1dedbce5d1ccfe18d9fc2a86da515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c389ae09ad31d8e4cca4fb0cf8801116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcefd2fa99c478912283f9b1f5d22c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64668952d16be33f0fd5a1b3b222e1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c12cee187ec32e244673726e465c0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325ff55a57c2a5228eff9d6ee3c1c4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a158cd48262fd0ee88536feabbdb3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beea31807326031fd0296fdf31f0f5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5a207609dff6175527f5b74c6e69523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788c6eab99ed9de3cbe7d6d86ad067124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6fd4122cb04ff9345909e8ca4657925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c332c884984676313765a9c9f1101f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47875b633f3a2ac8d35259eea80926dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae86ce1619b598fa3bab0687fe9704a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601432b7fec0bacba0d236ea3f44bc6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504d04db277be492ed6804c3bd226a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a3f0c64b41d9e54950dbb01eda5d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c92d72aad43e413b1314e4c409d6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31124d058c8ca92409ac0d060c80ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb1ccf31aa2027aa51fa80b46d0f5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5d90fef4b6edde179be5052d9308f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d475b637a4e6c46d13cd911ab2785e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f415f104c36684671fde6e3ec1ea1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431907f12be07d5e47c12e90f8492e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbcf77759c90306842350808d2c4a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1558b8e52aee6a892fea0972b5434340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd6b8d6c5545331791b59fddea4dd541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf395df01a944923611f3ed61efbe442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1acfc4ea678ac11877968197f7f63943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbd11a269eed93aa6872cfd512699a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383d8005b622de481450624de529a2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c52d7e039ebe03bbbdc440014d94ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1eab3bf86254a42319be83ab5825f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebc68cdfa0ce3da093d9b29efd41af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29927ce2fc66a28dc0c88534cc1eb7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c6e62234acb194569d256c630505d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8aed2c40de7fb0984ea3591cbc52b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab89a58d7996c1d3e920386810fb3b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c678eabae5a540cf82aa5416ff428253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253712eb85cdf4f6e5e7300b10fa894554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92135c51ebec0b04ef360d3d20deb30f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa12ab48eb62f553bdab9349f8a07656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0027fcc4b0399a923f6417aca25f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c7cdb3c8d13c889bfb36b5a77f22158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123132c6e664e5b0fbbeaecb839c6c5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8adf02e4e1d80e3475ea9ebd62b55d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f98045fdff47182ba1d06f3fc87b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39b4c122326e2f05df0a59ae154abd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a464921d54c7a9ce3bc838b22113263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce4ee1d8c36183db986f91678092f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ba5db47641feee12a7e12473990bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc68f10c00f94ed2a9d9614feb6f83466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b7b512ac41b10f1094e472cb6d4e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e9ff438a17155bb9b703bc18aae7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef185c01170bda06ab2bd2b5ed14bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a425561970e8efbe11d6d78fa7a46a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada87a232d24f2f748b1d6ecc6f21d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eb8bcc5987f41e435c358b153709072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a99d1acc33a5484f04a02d3a48223773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739c262347edb91bb9691b4fcbeafe274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654673344dc07ffe833fe1948cbdc3ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddc33876a08bf1868e34f0518684f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc08d964b95a0b4d023e95565614f9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626060e8038c4dc22afc75f9f94409b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6c31e387b204f52c6f4573eca9a9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51b09964c46aae31a41a6945d7a1cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d819bd7a923148aa669953f88800d1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13348df56fa35c352645d5d828fb57da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5d1a8e9844fb7c840337adaf04bb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc46749933db5e9c95339901a19132e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95f9809ca73da2232cfec4af7739c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce70c4e7d84dd5b0aa686c9fe83e2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26058686b3c24957160c6748d34349e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a83f03219368974295823388172be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490fcd30766122adf4c5e92a47541c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4befe34370567b5ab8af95610f363f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1eeb3dc9148c6cdac7def543708a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124c1c2f8766fdd21fd2e9557a251b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75336e2c921f670bd75dcd53a1411a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675185618882705c7457dd878b2a00394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969b32e2b237464d6dbbe1a1b2698c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfbc63a2f790ecb8488fa04271befc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b420cee5962e482fdbd193bd3e49297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24469a68d1e2e8ca1273a674bec9d16e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710616a867d434e208bc2db4fa8ae7dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a59eff23b69cbcabb37e7eb3e5d0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efc6f599e79af661910f2bfb8f3d2e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5565174f66ceeb0604d652564652467102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61c624122e2226b004f8ebe3ca2196103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235ea03b715a20ab4ae64976a4071ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f76943c3c688b601e98a64ffe1c4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf6b5b3412217e3b9c5336dc9021fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e926e265268df604da11fd30d4136d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dac111bc9111f6db1af8f0b182892e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878e678bc00bb239fca99c48063bfce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807eb657b2c38718164e5751a2167541110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de43bae7a3c767c8a95edb4c74dec3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0a63580da8c43f139d8ee342296c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67514b9d9eac4508a033f7e19b10189a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0607c4f639cca7b5cdc277980ebd076114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b814ee6ae55218af141d295a16e34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0a7d16ea890cd21dc862d79892b6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939312e59ed488585399a3f5fbb9705117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1e0f45bbc4444622ddaaa04209b70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ae4e40cf920eddfff2ac9d97abefd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066d2a48b73c2d6b862df86c3cf1eaa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3973d981688a89b19c534fac8f9e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a5e36ab9e84226add13d14c5ff29a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9612217d3734872f973ded92d885bef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabf20ebee7ff2f555d3fa8558bff70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedefd3c8b7583a2d6436503e266df5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12048a95fdae709949e46598e268d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271decbff228648698753891d7f36de7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008183f57c703b8ef2b4fb8454da302128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275e4d3a9892827a581e2e6675b4309129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dc62a2df9554ba0fc7ca76879ba6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f080ff78c5b33cd65e0ae280a42775c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce5cb6a67a4c296d85c1017ea1700f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8eb2dfc556c9ec32a410d9729adede133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad58fb3a87c035d763c3b284cc9722134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c116f4f7e87c956b98ea5a2a05b4368135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578e39c2b5a534bc7fce4ffdf039408136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6580282770ea19f294d388d577706137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9c964ab3ebc140e99e84429363fee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7d9483d62e4f14992d576077d2b76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c3564f215f64329f421ba14af234f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b7fe2266208944c4c91e48843e50e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ba9cf472eda03fcce35c8c4b53607142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856ac65352b35aed7c7f39af03b53c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771991cb21abd29c8f857bc584c9e7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95529bb7b95f5c5810fc1b8a98f0d0d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef836c68d516eb31335960bb286ea30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af10950ca6a781b5086630a567510a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efd29cb997bc02223c62a2567e784d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa983b891835221428e3400c6794594149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df174085c703fc3d9c21477a7a7b26e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2f4397d2b9ab22c14464db46d25dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c62b772ec2e68cea16a56cdcf5a4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e61ed2a7dd4bfccf2ecfd880160cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f21d98d2d2f99305dedef395bc16af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf1eebd2a9ba389821e10d81878e41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39147807add024879e985f21db1ca02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf1c29657ad86153df2fac8cd3625b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd6244edf1f30532b8cfe4546561f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295577c5b9f76d7a37084400cfd4674159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f751e4e8f6cf68a9e919b49cd299aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede8a67628c362fe2a1d2376be4dc3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf72d862ba337193320ccecd2fdf27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e3ca60419ae7f6210fe649c59b0ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af08ae7116dbdd79f332e721e5d978164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729d21a599e8292c2492e383cea1a81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29feb651867f571dfc746eada4cd444166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25cd1b70375a852d9c3c87d705e80e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4b93283ea49bb0b1a8bdf6650068e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacf43b38c9a49585bf1a24a5ffac07169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b50e28e56e78d128f6a17a8e92790b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59e66cf50f60afd8725c247330403c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caa067bb64d27f787609fe024293bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab94100cf9d8a9ae0788cf6c4e5276173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcd6f09730b628c71f9247ea5a48af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4cb2654b1bb5b92ac84e58d651103175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc4fda436505bcec7bad7b5822051d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a218d155bf9be455c5d50c5441cba7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7d35402e892554908bbd0df9fa69f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df390a508f9fd24830ed67884057e3ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c168095017e83dd64509e2982dff69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208e45c0d5d2865363ec2971269cf19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69315fc499725ed040891e3b9cc4ff7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8c03596e27be57cb191c06b41eb7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71338de0e3f4c5dd8303fe1c5df38547184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cefdb5f6aedc7f0638d1ab96ad6e81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aae9c5948d8448eab8e814095a6a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ead51b491a479ed53b530d27b891c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea31264e2a9ca666d3847c8d46db1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f91ebc9a3cb39602f6bd3e2551c9fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03a1364566007180a6ee46af3048f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d08a96147d5be7882d899bd2422da4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95c065cc27b6dc59a575603a2bc9d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32987dd2e6ffbe9789f852c68dd2dee3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bb76a20479fe551ccfadfd1d7b42f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3573e07c869d4e88ef131029de3e58d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad64dce940ae882ed43f0c8a1cb1b74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123a2c43c8c9c74c3d3291812db4635197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282e9d2e8ef113b3c8b8464443e9f9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e24d0914ecf6a4efbb43c2d94f433199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e402edd19d3d662e864992f1f22ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407307b6d011f76c767e4bf3e5fa121201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d2ce2d22afddeff30ec4b78617016202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ffed117fda1f2679b07528cce30b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc714289f7f08b04a1f34182e349c4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92059c37b2d1710bf6090b7f76b269205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c93cf92ffe6fd8936c95e12fdb6dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33733a65a59fe3c518098c9ea8d62d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97c884bc033433025e9e29ee48dee4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2e507f9bd9255a25e2618e2137879209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23526c5be69a9b155f58d71c5a332443210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6961a82e83bfb076cd7984e02afaf7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6184b9b005073ac5e70ddfb3e5262212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6712780419348e8ef49f700df6f15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3f2cc43e59651e06a9b04faf2cd47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345969c7bd7e31bfeb1547cbc1aca866215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0393f04ef16040203d2d69b69444a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7071265ee6fdcee4c8506edbc2fe838217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e78c12f5819a612ee5dd3eb597105218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60def3ebaa01e8ff3136de92b287a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422661a4a3ab0319b34bb014a8b67b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e23747eabb1703f49ed76d7a1a8e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd3a9af75ed5d1a17334d990dc1fe2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbbb6c61dad899a7bb4877a2431611223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a32660b2e9a8e5a0e484aa3d7fd8ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a45586515991ee8033619846a1912225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41b30aab35019d0f635fad881359ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718bde1e9e741f8387d942330a4ee32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88d358dee3ddd113e34124d04bc4e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92932270d911fe1a1f4d8a405c446edc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4c4b897602a2cdc3b7404a770d16d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f2c45e3f2c9a23503e2c62904358d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd7cb0593d5c6bf8bd94127d83aceb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7f58259d0159a7888051271852370233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3c5b6dcbb1dc86ba80428fa49a9f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59e08361b03b08c23f1304b9dcb53c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddef54fe7d4f713cad191389042fb0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d19ce76ecb18a95a79ba339d758fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6149c4c7e9a05ea07b01b636c5d01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2297b420f55563913e9378517080e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce0fd59e4756a6d4047bc2732088bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef68649d857c00ed7f9b2257e50d15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff7dfa8726cd64f03a146bc3d3fec1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba912b70bd1b41f90e8ac4ea9dbed03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed561e26abde2ad22502473ed28938a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc78ce35ea79797579ee3fd36d3c92d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722cc8b901f351c5996a41f2fccd90a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c39ef177e390b026333c64f8b8b48247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f3acbf04e0ce35c19d94b02e8a5d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742791f0a683a2078de9f02268a4696249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e7c361d1ce07a4535d09d78f4732d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee279db6978e3ff2f10b18585b2f50d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bbc49ff2f9d2e74d6203cef2d74ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bfdfb12440f6aab67fe403168af6b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19988c54022e6d671c868848663b61254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65c54f041d77a80fb4102b6be529e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc416567c8f9791f7a3b6ccd7086803256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafc4424753900e771fb084ed271383257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496b6c8098cc99eafda32f4f3fe7056258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce5837a58dfc1349b442296c2a1cb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56700e1e82e62226c242b4d366c8f9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d58946a3404efddea05bd9d8f43d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61512272fbe4e22aba3ae8bfc9049a28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28710d6b65d7cb4d8d0852036359b25e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee28a77513af0e64fd8a3f340319de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71555221f1fa8a33699ede1de31c24f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ebbb1675680afabf5bba676fcd2b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29beb19a1147bac463486f2ee9c38cb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24a0ac8ba60839ff559ed97ab86161268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2683578207c8e8fc203c06b6e9a09dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b8e44a4729090ac7b863f55b687a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c956b620d6da8e2df3678fcb728e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982bcaaa3bf04ebdc747b93f2bae653272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b16ed9fd4471553195453470ade73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a1d4c75cfadcea0f8a5b225876de4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7f5f3ac3115bd76c189718bcb4f01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bc9f174273d0256e8fcc662595e4f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66d14043fd4a1b0cdc8ca86fc057a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb139b6f27a8d7c7cd469933fa421d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc64e3f0b7962699a375132f7c27207279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2651c875e89c0c20229585f02969908280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e4fdc9d5e196b33dc05595cc1622d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e713ebd6aabdc88a85d3798961da031282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a143d3361d4c04856aa6ebd81eb42b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce722a4543a46667f53bde2328ee3501284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dbe8af161337cb7ac0564623ea582285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a7e99cdb481faf3b48aebce4d639a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35147416a73dc482a06fa94d9127270287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee18405d25278c8927bc9e9b09f59f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8c9431474b40aadcd82bbcb226ee2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4338b7adfba3f9716e61ccc8836bad5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfaefa432a4cdd2e074406d662c2b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cc3aec6ccb717cc1abbb06826708f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a02a25c47c85b6050f0688ed7fcad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d191c590ac960126037e23353e1edde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f878c24af7b2edaa10433ae1020189295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd26400178f4178d5cbac1401ee2c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8b42305c4b14bd6b1b0f5883f976a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9018bd69042e1593f0e2f2c7dbc250298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6ec4db2d308dbf454be777e810bdd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c210580de1e70ed7eda3b52a6e3579e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572282855c53df1ec52e645243e6e60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcf6d483109cf0668cc445e6b9d181302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48865137189f859962e4d44e024f6f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2aa2d0e1922aa5bdc2beccf71e36b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c9ed0e72dd89e365e650894578225305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1fa581512bc3bbc6f9af184d2cfc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23380e4d832c552babad785b482642307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f39df38c906a02604a2f6588684ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d21232994bf12bb163653b418d165b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f005a688745e4a596fb3a4df6bea26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26f6cdda6691b3b2f0fa3f22c91214311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfefcbba2facdc54e6ac719f44ffda312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c8ab92148e23f208bd058a60f200b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bd1897e8d315caac529e43daa5f7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda618c0098574996ab5b3ce5f862b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2ff823026773e63a5e6788a5fe298316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610461dd17f067231044fc42d0f7dde6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488c29b159cd025ecf4f7c8fcddc2fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7533b5fcf952b84a5fbb423d3f534319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbadc6f6fa62183d76a73d1204d3d9c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2d05bba0ef3009b00d920c46bdb66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c33821a76c7e3892f09d6c1d99dea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938a09dc7dee3282dc8a22e4403a120323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644e79ebe27c2f748b87d1977932e16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8541f2df4d0e7d20ed22833aae1dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f1d4fe29bc85af442439bda966b70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282215d29ea466c1e5e23c500a38e0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc903b0977d10b970da95547e4cdd8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeed2e2273aa44317101d12769d9ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff12cb7380fc8d48a2170890c4b59a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd88d7fe702b6f17abc9feab3d9399331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e6f376dd20d439a655c9454944757332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80b3b60e6fd2745287700b429cabf9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9cf87c689273afc51344df91a4f60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015cee69efc086b05ac668a13a575d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a0f84cc07a3ca6d77deda5100516b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce7b3674a5755ffde47e53f6709f05337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14426e1fb7ebca191b4f2d9dcacec72338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc5ee56703ca8384d333c6fe0130e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71b00be38b6ef9064cd8298d616beb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c448b4d4f4a65ec950cd8f9bc8154341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffde68d1d1f744543a7c09fd45e939342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165473fc9e1db004b99faea04932e94f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33b48d72d7a22e2d2479a8dee2567f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d53c4640bedc8aecdcdadb382fb37b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9681df59457c5281085b975b87341346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce715961676d3f877081333a379317347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd0657e80c6d295aace4fdf14e8a03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac35d89e844caf7dc113d83c4932a62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8563b088a5c190869f078ed744c4a89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f32af8383b18d341a3804f6c44a31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee3cee159ad9ba2b990c8c5103bb5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4acc46053a7644a2f8e45122ced1a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720c5c6dcccee4cb7319c0448c78115354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e590e4e1033af0985712d5d55ea606a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332551bad2caf9ad960bb37098f5af6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca7d161b1a22dc272be7e8784efe90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9326d0362268edba35a6f5a4a8c10c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d293d7decbedc483c3acec4b16ac9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f05e754643df557084cc2faf619b7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24140528eb77bbfef9640f576a8add41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a6632364694260a9326da64950847362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c191aa90311d79b5870ac70555992a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451383472fed66813f2ce5e1ab9a6a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ab4bf99d1ba8f13462145a5d12861365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab087de4dbd56bc8d6cca7aa66c43f79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9413ccc3cffc551dd0da154ebc86eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89972165a793078fc42add5906a23cc2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac117fdbc0ab00b36ecd9065717345369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efeb5e0c9b11d52a9a9745a03a1802370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cee467d4e1b4fe86673436cb573d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106c17054f8fbed1477f43739e8d580372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd38cc3d4bb8f046e3d1f2c759e07a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249889cb7b270857a32c34cb638de8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0695f69731c1a82afe9fe297349cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353cfe1be318402684fc7e513de0204376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8202fb639c20c4118d6323c1dbe25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2d36b353d2af59ed0998c5d20573d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429996373fa4ec2f60002a0591062f3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba962bdb1119baea2b3defc8b7d4b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cf9302f7856acce328a6d2bec93f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c279da8a62155e6a92118ac6c3eefe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba29649d09092f73adc9aeab15971aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a54b9851c3eb7c9af234bf90c05c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562b6fd713d3a8a66b8703749c39be5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd46a0eaabdca7499448437251ecc7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2fdd7b641204decd4e03e6b3cde6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf682a8426d969972cf46902e949ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274cd3acbdff1ab11df1d8b3997b288389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3500ed34f7bfa9184d7fd8ff79e5ce0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c597f91fe1ce557bbe51f44e31aa7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d211e80b1877c538e97dac704cd482392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573950f32e6472b00bf1a1a2ee79e91393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b676eca49f7cfdb8d716ae454390a3c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b027f65ad63c39072c0d70b14564fde395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9c6094ac99fbbc8f0d0ed4fccd507396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795ce83fc426120cbb5d086cc1e134d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3571a0d9cf449ed0b646794b77045398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f05bb703a020ba4594abf1ca77e56399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69fbe81f2412799f8a5fd2298a19c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f52104f05b9deed58602b558f44fae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b422b3e29219bcdb73f7ba6822404c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c476a0cbf428a112784801db39b1f04403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda818effb93554474b467dd82ac955c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb8e41eb5cd488d5071a833af8e6eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e3a215309f341c69f257703396611406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d0215d90695d74c549a9d2ec46c7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da642e869e69a55d1da18e796798089f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3098e199f7f93f766f7f4ebfd064e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccab8654397a949fa163f0731405de8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ebfd0512e03825b228ef7624751af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a1856d74af54d4885e37c76562054412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7011302d41cba4ce0d3c73f7072305413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33b694f8ad77a12c078844b605114e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125ed1232f97de92841f38ca437e32f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaacc49024e11d695def3933cb0329d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96674e643213223ebd4592979040e36c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24055408c3420345053e30427ca09c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158a297aa4b6104037f865fb07527d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbd23bac729c80aa62501df3c09699420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3f5ad5cd238826088f2ff5b262790421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd418db16721cc1f69cde7c5652ed38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d283ba2c888d4f0d66ba79e88fb3f2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af597890b01851cf9e8beb5282e9beb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6209695a3dc2d06c51b16f8bf4417de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e565c71e9c0b7ad5fa1b2542f2689bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102fe22bf887a4ea34f01e00c753cce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d54b0e3b8a145618527c39e69d13f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2df9cb2bf88669e3e9d9746ecad495429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed322a92a5ddcb62594f1657c6c94a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f48023b3a1de4596dc058b9adf278431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337781f424571dceb36b6053a6389a7d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22235e82f259c5941124f547441718de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a37e6c6f40582296be86bbebcc3e1e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b401fb5e66792738a71f24fbea8415435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1078d88ef2614c3e5e9c17a44ab20d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928604c605ba09b6fa19e418ef6c6db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9abd9b3947e34a649cf71d33a72f4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7d3ae898018117bcc2382c228f282439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18237d94fcf9e8de96c605f941320734440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e540df82cacd8d785c14060dfce3744441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e772330cd5892534f0a23bc44ad5ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73032e5e05dca0456e0a8a9b403f6b15443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417461e17640c5d980cb5b5c66d6e175444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06265a9a70d6c30b09e103ec92710eb4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6d86e1bdcc8920fa8fa4eab837b43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674046a340f4e7352036e558174ab20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a76046f549baf696e2944130b0e7b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047ae575d9adc6352c71379082ba200449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344cda4d7ef5c1ebcf11a8d857f1f5f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c8b43935b30f83d0f191b2550defa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589f21e638caf576be6cf7b9d5f2884452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6e895796b4dfed134df0a7ee6fb01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19779b519f9f8885ab44bf33f760d5aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f00515388e37e3508e828dbd57ae5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a717a547930b4a0f56483cd857b89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce896d89d489e35280b981ef122fcb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837d145c0bc50177fa1bfe4382ae3c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3d5f597f1e40f2c37bbe9b112f43d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da812384277ddb4f867f5355bdb8d0b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbccc98747087b9ccc21ab2025476ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9491701ccbb85b009c89a4b95cb7084462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538a135dad02d99953cce01f8be423a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b3ffe26088fa9ccff6c1d7b82c829464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ed36b98157ecd824c2421a72fb82f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48032f2587650d2ef8cf63d3d351a6be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77394673b1edf8d52e1eb315697464467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a43a041da95f856ef35071591922f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f1d9427e3201033135dcec9121121469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25e08a8dc519bc1ebd18835cf772c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4598f1e1df52a42e974c91c15ea4c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83ca76142bd98e30b4262798ef82fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4d3444bfbc2cac41a5150f3c4840b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eb4ac94fa07c8aab07d6b74069323474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91119285e4f08ed9ad042906f960d773475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69662c62a8c7cb5626909e7829e1c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab6563fa50148f04b7a0230cde3c44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6889fa1869fab7061734bd7e16d57c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb22754bfaf02b33f1fb03a0eecbf27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc59702e39296cc65ba199e082b87a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb81cbd078be894a03fe7be2dd9f512481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a01cf3cd9d1ae0b3820f8241fb860482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e8e1738a5cb318949c3b2472a2ced483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856bdd2615f6a1d52c0093d8ca39356484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c2bc6bf9b5a717aceeb2d04e34c3f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597c98d7956b1230bf60e8b550fb7a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20991679ac08060dfdca43950f552569487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce70367eb216f1194845c1df4d86f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc786afe1c6f0471c0cdf4f70a37b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfa5b022935ecb07f2e6ede7a84463490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c5acfd609e43081d795146ba71ee7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cba5c96e7d784ae4635f618cec5745492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9e3698933658ccbf2d752cd38d755493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57794eb1253db5de9cd39d448e9c99a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd21d9f01f6617080edeb5edf61f1a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f7a8db6f2b4cb11d2ecd01b6a2bb6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7def28a8fa975db22994fc39166528b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029f2dda1faa5d3d36c10dffffc8447498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b1d34d8a98948278352863822cf72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbd655a6e1064f77d878a51bbe7e28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356952754d5852c96aa1f5fdcadc42c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943968d7ddba03820db4f849ff519962502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f9b90381a8b0b7d7b168a210e1484503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6405c12500196808b3f591ced6613f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa809ab4dc62685ecd7ecabfa5dc9747505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e58b65eba6615ec8ff7ea4a881f05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a9695e839bf64fd7c02684153193c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673910ff77b88e07ba43a4b13fd0809508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbc4f8ac96e491782572b0aadc1b41509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c522d921366b9829e0d7921cc853f10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e11eee09d0f51f196d89476c1d371511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545b8b25bc6b9ad2741e439fbd4ae9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d14d1b2379a257bb28c3431a241d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be89aa091e0e66bb0fd62ca1f42e553514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9abcbd4152ef10fb745a85b19206f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c86d7e0174174a20d97914750eed1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6676ab79b782b9ee8c6d107a05b3aef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb7f35d30a7984c2d514add0b214cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0c46379af534fadc989862e9032fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3b2d4d36d4ac27ef262bc9e0da0bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e066ecd9c34968402d83f142d9c8196521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96724153df1c369941c8131826d91741522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4bfb7072570cdaa3574723e0827b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071f66b9912c1b77259ef0e58cf3954524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f29b77530a79ec8cb3034444cf5ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136aacfd9822a7d047c63a7686c9b3c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb881f9dede98cf467016a5ca37d9b40527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b226faea9151ce0010cd1cae603c1d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22061245d3822eac5251171bae1116bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7cfc948f4c524fe3af7b3ea23f04a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51191d0044ce0894b61307400c24952c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8698a93813f1643a0447e657df88b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4419a30db0b819591d43173ccb64e10533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da04efa65448d251bcdf066a4896ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74925eda5381f07043ff93bc2a09c44c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4840560def3ce4db6076b374c7b79e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355a1552631b7e4db7d067bd5a10b92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56e2c57c0113a987ee70375249be17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067bce6444b500bc803f4a24e815164539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdccfdbd7f44e58c9fe31796d8464e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd31f54f5914d1d4410eaeb4c74bca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ccb43b39d5139661ed4c78ebcdeb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c8d095879a72c2959a0ad31027c71543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710027438b0e51a0fe9c571705aaf55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9be63e299a27b4c53b212dfd2e020545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f0c0552ccb057b0bba49e7138597e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faa99217faa9656dea824683a9a725547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529698d59402a11e1877bf67cc4b648548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51341403364ed4ba5a5fa21b5d15ae76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd999a20dd7c1f8cafd392dd7b992db8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deeb7c992d557573fbfbb7470f24c5c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96862b22def6f26d678ec2c342e04279552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d009767f4b5744c4c6107a9336dc56b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071e13d41ffe5b6de34dc95b810fa69554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6a7a9430ba2c7c4180835ad9c5ba4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12841f9a48c11caca2f670dc7cff763556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d763715fc95b2cb7581038e9788bfef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d08055726c830e1abf12888f9dd15558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee00661603adbc1d9f2dc79f5aa5395559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fbf09eafa4ad0ff4716add2b0f35e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e50e155323c01915c9a0fd173bbe8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e535840f0471678071004df695e1e96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173984afe653fc1f5e1831e947c2a801563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d135c927cb15fd0ce13aeca74dd16564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b708d66bb13f78db99cdb22737308a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa37900126383622493a649198ebc62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4279baf2180a61aa319d99d130859567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ea5e9f0e7ac737407611bf1016cd1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215894112e59f8c9981a3dbb7787d34c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3137733b5866f37444ce17df70e0aa1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedce2af1b2fab8f0f787f062d6a4e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d69f4725c2070bec41fe7f4cf0fbbe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eb2e0e17da0379d1d1e19c0d9cdd0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109824713bea76e76af80a7f4dd56a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9126738896aa9d08833b92d140223575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc9191bdc77799c3cbccda43a4bccd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755850f2e2b83afe5e107b12c32a6ea1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fc10bc384ed784557eaa01af3a846578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d75818abca1cc9543e29de9ebeae4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1484713a9cc4bae5437c62164b5785580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64466a91739c0c996be3a68c1b814b4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75db23fe6eb58bde9883fa29351adc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13153cce09d47baf9a5d8c292fe78b80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7deb07228a572aaa14e690827ea6a9a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440a5b999207e901011edf7c1275756585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d39e11b80c406974dc31e22f1f540586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ef34bfc9016e3ba681ee163527d11587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00660337a39511f40c1a8a56483596588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fdadfa06d50a7c1387690b7b4dc01589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6494da2228d2b2615619c9a177c0a31590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90168813ca53f071d818acef461ae34c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58774993a7d45ecf8cbcab1772d16d6a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2755fc6e37929f30d9195f70ef37db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea5af47703ec310b00e0d3811f4a65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4b66488c9486f73d59ad254a93448595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163219a49029555917d833052a7258d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbd360980767c814c90178206683b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b04da8a76069950bffa3bcade87a37598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b79f2290366670e3b61b3f7718311f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf33a25e5239a27476213760246dd25600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829f7fd3abe09183f1c23acede4400c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ad9019770bcb986a9001030dc05a8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd62a820343f475663411de31f0ce9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534aefeb3806b5300abc5433b0834f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272c32db15a476e0271c2637b77ffed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d939bc7063955bcc18acb50c7f20330606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33dfd370f821adcc6e4e54fa390938607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06563ba6a5764ce6728444c4d1fb52f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b155a893d1cfbe5729929b3e7217a7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30c3d164dbb50aabe60fed71d87088610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf78832fe7a372e8df8ce384449e4d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53ff366d41acb997db1bd4d94d54c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e036e769799d6038b68af5443b3982c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24afe898f9f561093f94bcd4a84144614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9e7af77e26efadd38bc7d6ff26390615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae834e7212d0bbe483d4c82c9b6d2057616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a304486f0c6541d37377db84cf3c883617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698476e369b5ab6b1b4b7b368d655893618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19455d8c572daab00af89b25ad22021d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c6145fa852a2d8bb385473acb075a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377e0b38e5617008990c7dc3b4d1b95621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc32b6b0bc2ccea830d09e24060ee0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba806efe45a527fb5e33ef28f42e5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fce3c18287f7f87b247012ab397f38624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba721174f05c2a45fe3138b18965e06e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651d70546380edc804e97ccd89d65d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063559fa65763d68e3c8051b663f626e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505ff907d840361444d6d58742e14c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce610edf4d9f62c1f08d00265233dbb5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72077e9fe1a364d9de4dc1d59bb87d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c5dfe73cd2b1a357d427d12d8c72f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f2c660926cc46207b195d297bdfef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b1d9fd293503644d4dce1822d8798633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4687d9357192f72f846d99c80eb5086634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75e231691fa2a4de90eb97eaa46baa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b83c244b90a500b425fde04545737636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2210ff28b7097c4746b74ab450c9c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d15b661a9d77aa48717292c113f622638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b769949ede0c10af4ffbd4a6c54cf33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b2a360836da2eb0b4dfb5a37ad8f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693f164d9e5ea179f40657a7f14a273641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162e723f44b0de07af6e38a56d0cc69642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647d51be1f3a70acac4832f21055b52643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294c92fa76c980539c614faf6436e6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56dbd8fbc7cc0b9df4846c01ba6c4a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d416fdb3ff17f46bef83e3e2d4fcef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3848c4ffa3870336b243a5ec39346a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5dbe07256f5400556c97b07a85935648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7ad50b2c20d7c3c26014e289679ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277f8d60f1b436372eff018553d6ac5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d095494ea6bfe56764e4848a7b038651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b181535258ac8bf9da544cdbe07f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58019e5a16270d40ac5009b532a1d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a590ba269d4f64cb8ecf7c2ebd9083e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67a8141c82d6d2a31a967f7902a554655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7a4260b86ac33bf19a399527dc6cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea31aa3160027a4464871102612ce2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f95cdfb3d26c7b7df12d95b18b4d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c7735408c1ffb8bfe0cf11c1ff16f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34581753c0ca57e78da8906fb78071de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47d570faf92d5ec549f0bf0dfa92dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27de9a43aed8938ec3aa70c73f81f85662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93621feb433b1085f0f55bc3bb79f373663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55492cfbb29028e8324fc89c97f3e2a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53b7abb1f048eacfc4379abc3e035f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4ef1e0bb8a2cc6469d6e20db351b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af5ca0799e5d73edf7f5fb15d133af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933c2fe890cf80c5b70adf980da9df8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e20ba26ed83c889afa5be24ad09176669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f57e1aacf14d25a20d73b5a81df135670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b539f8a1ca5e232da43f3713035d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945944015cf3f3f477be8b8a99dd249a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d09e4b8bd11c3acc89bedae3aea5dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07125a679b153f822db4d9b6fd1b982674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f45d40fdba8e48710e2887e604e2f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ce237435da58e98c6672804be53c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d986e18d1340fe083d0ac20da6ab474677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a05b8f39e52dc7ab773ef3ec374422678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8ceefc282186223d282483061573c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c99dbbc6d0b083670e4daa8a346de680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>