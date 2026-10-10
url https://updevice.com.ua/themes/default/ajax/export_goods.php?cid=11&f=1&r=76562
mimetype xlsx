--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87168b4a3be2125e6ec20e0c00fa5cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78916e96a3b9f6ff2b32f8c0879fc542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a547840e1a5a368f7a04ef09aa71d8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c052d2254463f201c9c580f09f05454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67733c1529812d3b18804de0bbee38da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429e31759dffc6460af8d73fcf756c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426ba7268485e674751a88383d56fc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09815507c240e71a656be399be3dae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ac9bbf76d5faf70b8837f4c65f6bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019535ac64782ad2f784c1bb6d112b5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a7d207c439b99a83744d29edecc3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4fd0a93305331d63ca1e845669e6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0f8b9f601b84bae4d21239ea552c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf23d5c6f5abbb900b169b07e4bf87b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466fff87c189c9da407fb2bc7fd6a1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e48f3d9fa590fba2c8055263cf413b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01889eff1203f23f56b64a5a0ab58217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ca03541ad06ac873bcb11a2ed8ba918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66332a6ac4321fc16a7eb1231bf7b23b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3495dfca69d124d1590647421a58620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a338fc2f345a59eec263af0b0599a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584ea54b0b6069d3d823c19c2439e1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dff1cfa0f764a4b29e62b8ef218e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fc3153c7ae58221bedb829c75e92724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ba2c79fe0439866c059ac004f59af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a89d8747ce529ef07829fed0f43b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1029dcfcc788e0ccdc0c5696bec7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209686ca7731a424e0d817b32dba02928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213026f2745291a5b37b5fbea8b16bfe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1d9756dadb7b3f421eab941b76bfa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffffdbae9a32deca348edc052372a6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc5c56fcd5ee45618d5ea3d5b11d8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93075777eb0adea2d1a33707e3caed8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7302e7ad9b3ecd09368d7d6c423d94534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c23bcbb623b984ec76840834ed143a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e653859a4ac66291a7cc6499d4e04e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7a3175746e62941d9a07e1e841a9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe531d999476c763f205f4b916305938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf1ccfa7ca72b0b3839f98aa417d4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb368f8910704c4aac80251a8b21b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36209ab01a29ab1d0ee6c1ad531fd741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a6c02803ece7c6a1dd195ffecb8d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb53950b73fc29e57b5ca448a1a364c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1df40847f958d9913b3bf79f2e26744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece9c19dd7652714d1dfeafd8aed46e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacfe27958c317e4b0dda79269ddb3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163169aa8f657f3b8b348232e1c00d9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6901d759969ddc5a96f99965aa752ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0785409c6883c0a79f67203644d1b6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03ad234d8223f2a2644c72e7ffca5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cab7feca1913ded91cb9377c113a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc55f1a5b22aab239aeaf126ea640dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689f3d1650a48b767028230fd4995ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ee2a5fa497a6634458be67714a79954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207964bcd75f2ec661db5a4f007e6eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf6f8ffdaa1be38b0fcf7df48ef95e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02438e30501d1c5f0bb6c0a9cac50c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5fdfe7ba60bfbce3ee013a3ebf01558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc23fbb71918de27e0d03fa20b6a7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf86938646603c4fd8edea0378168fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654e6d01acc608b2b9e4b606657818461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cabc5d3ea02b94d797b96e6874555c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095094885e4ab6aa0f96d72ab25c10e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00445a0c0f320ac45d7b4532d9c82464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75061ed50414ebf87e3045fee85e0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc014c95cc7f31d0e97b8b139f2f7c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576922dd262540a2d2a8422c4820a52167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531cae63389f14e7aafeadf9b038c0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aab8db7c924d2fc592c330e070e5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c62ea1a23978403179af4082ed4ea870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc88dde0579b99feed9c8c2eeedbb0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa98e0e661515e6f80b187f6f5658c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d9a202bc5d0bfa5adde5d7f4998de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38324ed2a585884f8cc85afa9d375f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b451420e3df43e4a51b7cc4a5c7bab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4d122362c0570dc265e82de7d04c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538fce7730369c47df95dbe2e81060c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61082a75b56e936c4eb4465c0883eea478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc787a25a433cdd2e604179e2ed87ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54094fa7f821b027959a64515a1128680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b14506da4933d644b2366915560ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c48d9aca3940aeb73d11fd701ed1c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87008ff721b66d67ee6a7681864b20f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aae1c22baf5446a5d244dcfefac0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecf7fdf17e7dfeeab055cc21acd8fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c94a2735a51173a4271716b4d0ea386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0da04fee82ea8f3a70c6f312bf635b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b4852f900f75606b0d87c81ba7c3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195a8f0a892250d667de4f36849c5f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1567c82425cf0afba458e0bbef9da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48934b16dce2a489aa0e9fd7333cc6c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acbb96a25f24b0955e26e7577ab8cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85b56436934b7faee2f8044c8170f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69f31fbec8f5ef1a643450a4aa76e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201e0050aa1441aa9305822c4a6d0a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c003672c907720da9a5f494f1ee34396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a27510739b499ce95acace886da07097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034383677b20d0be7adaa7b37aa21c7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9196be3fed2dc8b449f37867765e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbac64865cb5a746d95a5bfad794c21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c15149da1377f3e3af5b2bd679030101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617067cef9091be019848e80a161e8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92df5b2f9e2818907a2aa656c3e6fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608934772ef86acde0d315907376e98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5927fb6fb1f47643659c6958d4b57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d939b13588ec0350b6d4f0b925c91e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2a4ec6566e45716a92f922af55bd6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2be53e10ab6587008ab93efded5cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69d4cdd01fec5e1630993fb16eb2de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8107b24e22a7391c299662380f5f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9909ac6274f275417c8142f136e7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274d73550b060e8701cdacc126a8173112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929872c0ae735179cbce2ff44031c77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013150438b5be6012fba12db2d0b2086114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da8b51b9721a6c6a26202a4057e16b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931d27e2abc24e988f04cdb2f51ecde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e8f5879ad1a18a09065e8762c9bb7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e964664ec7ca0a3d1514ad854905103118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b171aafc761086c2e0673f2e6d9b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701aca91922d23034101d4df82336a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865030f812bcc9407a1cab409d89ff58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740229daa0624ac3f7dbc583f4066032122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff297e2b4e722b4eb886e29ce6ecb55a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3f5b5f8e931619a3ca27ebcbc08bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a12095b04033e281b8f0fc5676d73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91885b42e88ad10d696f28186eaadbbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09951244f502e7d2f7dafe372712537f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2283d2c7997517d990ed231a95c9d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad980367ff0c0654bfc6ecc9d9f68e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0d6a261ba1ad23e7584161f577333130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26fdd756f1845becb382eacfbf89ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312686c2c507ead0e6d3b04dccb9c77132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05863eed554b1306adef48fa63292df7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674cfb400665817b94c6b7a81edf4db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381c41f8ab4b6bae6777c02d28ae9b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6b427ebdfe06b32a02774924d6905136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc617886e07eede8ecbb886fc376d1f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e1d7197180925542c8d8a681fc0da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf568574249f188d048f080563de7af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b595464942899217812ad6ba3f27a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34d94bbd78b5dc7738ad1a6819aa21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda57b298c81ea83d1d62bd6ddf49e87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fb4befb52817faae385052daf39d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d554b36b6fe02ee269a830a2631985144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdefde5e76d1efc647a9a6838651b8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550c7a3a399a4fab570356da0c39fe1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a5c8b6317b1e2d6aef8b81809b2e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f03dc7661cb05cf3eac28ac00549cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00151d3304b5d96a64eb6ee6b25d336149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06158733c59e4c68509424f58522bbb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1088e003941571171c780d9020bdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68886f176db4235e46f9f6881150c713152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d00a3b54391d947280bab2ea4fcdb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b699eb9d97106174f4dbf0a08c833ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e0e29fcad038d457cb8504c982e8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada5eb6f627b6af322f8eb7d1622a88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60356e9e8902313ede8583ef6963d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa430c221b7cea3c6e3d543aca3b77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67005678d581aceeb0dc867beb4964159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2fc49732818626922528136135f20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d23da4999c1a8521429858aea4a64a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25032dc5f959b8e3963dc2d44e420774162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aaa86cea630d9959cbc997404d059163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531138838c87a527e315b13fedd5e35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fef5cf65243034dfe75bb092c67c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504383d2901bcdca3bbd43ed456ddeb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40d122f6f089d1e0a7434e0a9a41c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c64af511541f014d429998bcb4e412168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf24bccef845aa7e7f4ea89d246f277169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f37aeab0362c305e0dc4eeae60d2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51ad6179f21605a06cf6d5ec4017e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c001eaa04a24625620ad9bde67bb4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c4d38699fae1afda77d8134eed9f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656221b9676d57dfb69054ea5bb4e333174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3b422341fb55044bd68bd4480f4d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4937839bb3ab2155dd04202927f29e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda2759f3dbce8eb024f7c340583a41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec4b62d4e9055ee76fc5dee0de9797178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cc67c81f15d306b49e15dc863e32d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07b08aa39e1244808d75b4f5a590d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82d9587bbfda24d0220ef6a9602abb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636edd3571f6d47708ebf71032116cf4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa3f944a304dfaf88de173a23a6b6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea3619fce26471c14af20b72f618cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d6dd7f065713116da39fb52879e8e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251a8aabef6d9b562c84457de816ed9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5802264c387de55ca592fda6d6e50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187876ec8ff518cb6d68763d49afe1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236ac9321a514f7a86068ee7425fd8b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881df8ea8f8ba093c2824a154c01822e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf016be81233866d34a073f91f92f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49efcb8abd195868a9a9897a4509373192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66119ebaa110c3a3320ec055c01b69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04606b5b53178dd71b9d9f7e3b751ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcfaaf73e2b1af2e468eab444a1e87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41228abde4607802242c97943a5ef19c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4dd7fd1859fb736f24e4c265a9fac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e02c580e663a1e8fac679a8790d41198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432b180f50c10bad852e90aa40c80f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353dd18843c6a89c4434779a8f2004e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f772ec77af6a90559c0bda048476ed0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca53cfe6c9e47b4a99e21af456311d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda1bfb81ecee477f24d6cd216f031c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa14704cf4e3a784b62cc6da5fffa12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0282ea7e53b36d527239e87ac233fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25e4105b93d2e70ea936250d569061206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7963dfa61d499a1ab331141fc29f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07537ecfe40d132f77512e82e2f52458208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999b9355ed65b0f7a93adc4368f3dc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9db49226f693098c12ec6ab34d4cc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547b6fee26da0933ccbe299fd9331bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bb5c1ca7a052e487e579d06e6dc19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f22466c4567eea55a71dcfb98f3a6e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb7d32cc3685969743a72e5d5c5bab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5117c03483cb5b61a4aafbbff1d2701215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaecc9834a30f14d63e1b05238df78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6762dc289842b9751ff2a8542b63ce0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73921ac8112f0711e0c53ce629ecc15a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592234ff5bd7260e8e8ad47344eda31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31144b4d9014784c570acd7ba6d4a41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e98aced29fc0fd1c7a1cb8d53d4a95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9808e9ce8c6901134de471af0ad7bb2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa1cfa62f5c1c9ef5ba4aadb764e2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06f78234bb502ae8ff3104fa6b534b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e1b68b3fa5b18c41891bbff114710225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1e6750d0a9bf681b6190221f093d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd28561b14404e32eeb01db19d7a6e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef44979514753a6bbb94a8d6ea5356c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030abb96fd72ded4be591e1668924d7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeb8abcbb0e46e232d6119a79f2ffb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a5c5d419bada05d9ed1222414b22c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cda5f4f91cba452ae5b931725e1d82232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee4b722771300d0775e8c39e11c040233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56028ab1be02f8d8f065756077da58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79a65376f20e7a204c4a08360cab53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd16025b0ad00b95367e85d35b197d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea905665169f06794a308f1f58b8e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb699e55eccc7118116d44950f15d4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c0d560e190ebad1876212c4f080ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23180f450944ad8d3773888b0ebd82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b2bbdfbbe878501d05031f8712781241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c75ac1a85766ef7953fb6e31d1055242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55b66a505effd2f7f3d80a953c4abf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50744e75ccab0d7f56c1e8bc6908798c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e16e0d66835982fa1de9abe90701f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570d7916ada52856be521111aa5b549246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7454aeab0acb374b500f258a99d031247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34309e0af7bf2d9023258c756bf1b3de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be2cd530f0b6c3e02689cff5ab1e7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb76400916ff2204a4600b5f811736d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84cd2b15f81d23c1b670c86a95f33c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259cf1baa127a5b18a57f63f45a4cf3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20389968a54ff4ca65d611809f4ea081253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1611486d8cd38d07ca72a10701d95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11caae9e9a44808e8d291d83e5cf8c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1830227291f2d307cc605467d40cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad04f62e1a01a1d4d7999c7e2196549257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e79bfbac4d48ea143b0452b09f9617258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a6f1d09d36738a69da5331d1f8c56259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf02556f20a09556df06ae154ed18b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8fe929f2e01b0b17c06f997bd7492261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763fa8587d038e6b6b531a85eff431d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9281fe8e817310950a4098cc0fd4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e12535e15c239cc203a519309a6a33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92247051413dab493dabac55faaf4575265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d3f5e25622af029ebd6ec0743febd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c75306b5868d26720def0e5e7b8b12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcef44e10b831b3e8de99ee5454eac0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae59c531e06067b1d0df7bcc7369c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015490334a5f47229048b94ec1e08a19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e14c5888b59036be41b36a7877c33c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bae45bbf35cb8c022931fcb139f3a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148bd4acf9fc44670d98b09d37ed2e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ece137de3943b93e15aa7d6ab0f5fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a718a4b1fd456d1193dc3facbbc813c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b20ba83cf8ea4540b9afe6d3e22513276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28512fe2ed44e7290a6109605822fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5abe74657d1c2d541f2304a39c5b76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad835ab701876b028bf7900cdb2aaa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97470add065cf09a412c46d42aa15288280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774d8150553e672025aa7ae21109e2e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04bd26d98d8f9e54f0733c969f581a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d81a89efa931eb8f45522ac24c0fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15de41bca024fc7abc039703d62033284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78c00ce09d200dfb9e55bae6a64063285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47111fc70968119eaf9565db99fe17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901602b08493b11e90591f52e97cc8e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1fc6bdf22f3d80664d0121bf47cb8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bec61a2816d7874780c0ed67a5f0b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e078b09c11ddb1dcbc3b4f0b00ab2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cfa1e518ba5ccbeb3a8afb12ce1c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f1cee2a218d4fca4a37f354716ec1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc306927e6ec23b81023a6c4c910e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17ae571b66d0932efe355daa4290c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c46d8cc58b6dd1a7c0a18d2f1df1ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d4aa56e1d22648f68f3bd9f3464d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d37914816eb2bda92eef3711f50f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829943570eb509ee95c922beb356425298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564f8eb92785b1f1bbb60fee65e58cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a34fed94126d993c58c2d20319ddb8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20d0b2fe53329dec04bead45b679fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c6d32374b1ebdf943822d5c8f4e88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599deecfdfd9d224a3257606d9596283303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581b496f4992d36de44d585a92b2cfe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d193469a9090556d0f1fbf0ab5a1c7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260a31afac4d648dcc41f650a53d1fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cd7785b332a1071f3b7e7248dc341307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507e2c68c96fcd946acb92e44cdf2a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9bad9280e376afba74e1bff6ee2a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9486ac6467be785578b82305728b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f6e6d4a3293d817ed8d5c735fd56a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085af575ced8d220dcd3c4296f01f3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0469971072d20fc0ef9ba1f3f9e071313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21420865393a57e8bf52b62c8efeffee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0ff33e4f1894dff904663ee9863f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa615115cee3e7cae4adc81d3f8da3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5963d1d260e7bb2a55cb789f7f63d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c66ac4e71072d2344ff252499bfafb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f475dfb5e8ada30a0dd66295cfbda0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda71e0052c019a4ee9dfede8be4ed5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f38e4acd8d9d56750ae25bef3d813321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0a05b056838e057b08b183ea9c8a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfdfa95bc8e9794cdacbd5e7a69153323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a309d8ed2e5d93fc068c952642420324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87494599966ccdd3fe401b95a2a7a528325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fa2717ddecc6741d94b87594aed8d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6039badf7a263a3dc2f884d26ac62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32402ae6dd32641a2f7e9c359e17c37c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc2f2c92bc0392ec4cfef1cff55d60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06ec7ccd82c7d6eb6296c8d6447205330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b510440fbb2bba498a517ff38ac505331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dbf64b45b63a812093dfe1e11f818332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78ca59c9593860dd27440ac0c6cb46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc10136b66acd835e8a45627205107334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febef5f87c874253e4c9f9ab255aa7c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf8849886b4ec0a83ca70c686978ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66e46216cdd3c591f514dd3e54a639337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a83baddc9dda0f74b0d1e1984bcc5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76beb702423cd1b20e906303d9ae519f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fa391e4bd3f4a842c4463fcc367fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500ff118f778f70ea876f95fd08e263341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf134fddb1db247f79c87d479395f35a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9b282c6f415e11cb70621288145c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3509bf3200d7fa98d1ba21fcdd59e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152ffed32e0113702d01ae9fbf63430345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5c13e8e01c5d8227c5fac367c6e88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578d0d1dacac2cef7bea2db1ccc2d03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4aa5ff015f3ff30feb8a8202287d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e299746e800254021e3edf62999d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6bf22b24d00bdd31905a5621cf097350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151dd6339b94b41a35d657a4cd11c12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c221eaf9b1ece320ec255cc93450935352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870822558effe194c980db75876f862353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a6bee2b15fca9de8ab0ca07141236354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4986d39090406871e62dd7baaf734355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052894d06ee94201c9e55632c28661d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cc64775038124a33e742c950d206a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eff3b3aa1d45ccf0ea7575b370f005358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa27746269fb4600de951abbfc0a88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a697a68b39971f1c0e2d88dde58706360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0426a9d4623a25ad9b7b6dc70d5c03361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef181c50d142de7c15a42a281b1a618a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b3939bb9c350fff8d8831ea29180d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6630532173f5ed862c4ab2a8eb82a29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a237e89a35b9524cf700c72f9a96cc7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc3a77cd55537ff9f9a53209fa0542366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfb2e0b9d46314c25a11cf11f4422e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576525b1aeb2b3a1ab9fa73fcab7bf55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15786fcb85a3e6e46574d043e40fd1f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985bb4000964b4fb2fa2443e4c84eba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16988fe284f462ef3da72570d03435e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144611f91e27f73078711303773d8cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ba1c7789d259b0715cc29c4bf90a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3d0c2d06be15cae227136b0e81bf5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accc7f7fe6503f3ae184ced379fc8cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306da9f1669600e78d600ec4063d1b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb461cafa1743cc6e149dc6a707f2ef8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba39ad70558d2af1a4ff94a06995f2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f8f935038503b0162d92350b81fc4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edf255b6b624192c29b600bdd10f1c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee3e1351e7c20c59040cef2ee6e9ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bbc95e99da71c54e39d7ca093d4d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c758f54b48f45ffaf9b9d0af85fdf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cdb1fc0e2118dc5c5c6e167ee7286384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c38fe98371d304c053f9317dc5917c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff061586aeac66e4e4a5f26cf102ad3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b50045bb23ff95ec58eb112face9d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9a1bde2598b87acfc4ee0f7ce8ed3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31ab7a958e7932ee9534219b7699af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e481d74c14898c6d1ee70194168136e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbeb417360abbc2a720c641c61d075391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893efb8e830bd4f7f451a5d34ea15574392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a74df7e8c23ff362b6d769b65fd69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5c8c0c32cd8f61330e5a98d5bc80a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706800356c9b6fd17bba2e0defcbe303395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b199d6ba4c7b8c6238252d569499c51396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e01a27f7d1ecafa0f4c6b34d1e0bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb812cd8f6ed641c503c2ba51c74c1b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5c288c5c64f0a699e8b0e5433dad3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f496a8a5f47f04f04becd369f780d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129201a85743d610505be553feb25ab9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2777c458a56c91f28219088fe0987402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f8039d65de09a5dc306f60e119b7a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02704588546182ae1a246e87278692cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb9228005363ea46db3d171d8b80f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10ce16e51b22fda093a86d62ca3d7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2cc37ea9163d48e5528e987fcfde1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542e2a032269dc726aafb891a42da5d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372cee989137604e1c9a814080d5cf9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8569e6288918ca6b350e86c0225abb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f3f275681259990ef839175c574eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dd1918266228f93952cf493e393bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d090e5859f50d841e60a3d30607aa3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2c82dcbdf868af82304b604b04b91414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8ccc49ec3cde553afeb91f21ba7de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071ec680a53613a7ecedc3beddbe762416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637165ee98294e358dadfb9518bef56d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73213c8a4d1d722a49a2c4a591ec31f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a35b9b70fdd2d1b258ff51e512de81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d47f6608d7164378ee3b77a974e5d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39a277b52497bec70891e3ed3dc412421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b86db05e47d0b936510cba7c3657e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586e99bc1415d45fba3e0182d31465d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a186acdbb121b2a98f3f3c9f65a30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534f4377cbc63ae051220c6e1b51127425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7ac4d53f8b7b8cbe3fe99c6aa422f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a60b05e28f28ef41f60e9f6b4bc4eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95567fc9ab2d1a868f9ad68eb6061fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225acb601d2ebed787d4d563acfa4059429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479df8fc3349be5b3b962e99a370898430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f0e4bd18afb6570064cc9dd64bab8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c5f59951619d1b6b27115379bb51d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32f6df5186fb479ab825cf872c1e8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1e3c758051b03e4839b118a2a4c70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560a5942ff5fa5d204c59a585ab2b2e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8b18dd0938e863f1d59f036b81244436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d635f54617bdf1b9effa1dbcc299c88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fbf266511b3871536683d3a9b9d8d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb694cc7c3ac287b95a92c7e1e04d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e624366f7fe28a6e4e2fda14f245f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c88dd8e45c8e5a7e806eea8d6e745c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efb0ff75c6c895aee097cddb662887442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d02f7146c60ae76e7ebb81c2d1b03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f702a9e9efd0707085df6f6458d5c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9d8fa1ecd54a43b032ccfd67b045c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e5b935de87934b648ef9600b471af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4018bda266e0a8cc47433d0c9f6d163447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db604ead632d70d131e5377fb44ff63f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e26ddb730495522eca7efcc65ef3f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff090a67f6ec2e81bb3f73659843652450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf74668994701e51580a5953d02f9d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed596d33c85bf66ecdc2fd556d6d1abb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33039f0219bde8a30ca8d97739b5594453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afceae9f27841e1f76b6ba44ef8a6355454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc985d5b6e0e07eac218a015aea7014455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b710c43860fda5f46fb5cc06a2f774456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bacc3455eab2c96aff83a8a8159f98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5816505a6cd69bf2f1abdc0b6743c95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585bbd92e60bf0d56b1df6535ad931459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfa74694c8cf14fcf89acf1c501c8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd5ad762d8c525f4b4df23508e5aed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189de1d2192ff826a09931420b1abfca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40543b4355408d4c55806e94bf495e2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd75d750bb9362a66a9706991c74d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc39e1b1ec614704b8b91cf66b535b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60955e96ca69d8ade4f5bb928c7997fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9b2bab46f2cef1022b2ac44f78958467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371b81539152a0d7d3f6217f407a4da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a809d5c2d6d80f4291d1cee8392f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b73777535f900a4a1f8a4d32b0e21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d89c15b5945d0f509f9b6ae97426a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5167b98b544ac945aaa4ba9425ea1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9809549ebe79ae2dd6edc1cd13d07d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e36fff939de444e01e968a0697f9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a40f1c2d1122e052c7cdbdf4fa41e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19373ea326cac0e11f2e70639f7ae00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9555f77c4affdd7f258fd4880038a6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884e71cf5199e7c6198d97c5f047ee7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fc39fd584f4e8ddb1f18021f36f9d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26839a0bc5bf432d009418cf896e6dba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09077b35d4aad2840c2a57ec4e26b19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136fca64f1ca991b39028a603dd13f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1a3117b0e4e45aee83eac488fc933483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75721f85872edb7bb79504e41db93c7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b0f448004efc16efdd872981b1352485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76953b8574b0b95f8a138b29bfcf171486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e54988bd000cc92c14f4a12f7cadf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e16441798caafd48211d4a5831f0a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e792e6c299918b7c516d20dc79d7590489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30b0903663d9b3b71bf8cf93df7314490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bf5ee54fbb10174dd60e18288de64491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40059cb05e96118c6be03b8bc29aab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84db870cb5df68b926e844bcb3179e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe7bf9c0464e414db6816115fa9123494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3615948889edf07d9981cf0f01680495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8c5403b9f746d07142891259887d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ce08187e232a119d48f4d2ec71aa2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3939c1a4c9c46b15090bc691ac1c58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570d21d607aa9e28aa362633bcfd0e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867551d6f6e28eb04f05d18f8403001500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c8c4680867f433feb32e9cf9482f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023347cb4cdde729060668873dec4a10502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b45b3a2d7ed805f71cbe48552d12f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61437d2216ec8ced6e9106193d10e37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176128bb80eea3d5b4b3df3d675a835505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee23d284175a331f7496b19c0e1da5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdb2d923b4ac7cd3739189360ff887507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bd16a24fc33842183680d45a15ad9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5866b5e8161b4e52429ca39d7666cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05804db3520ddd5b658800e74cc2498d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875767c28f6b50a03e771372ff5d261511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d880cf53ea7a23df246e77394ce7c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f342aaa915e5339ae23099ce60114513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d235bbbf164e37d20d1dd08ba9fc0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284c440d8b170ba96433a64e97751f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002576878ea7b817d29630f05ee7ba9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b14cfab2394185531c04c03353abd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb456a4a7ae4d12c1393cdb63580cbe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ffe6836f214d85ff92ce47f971c88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626324c7c3688daa6b84cb147521df8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a36c4da2636b18383cec3d04833013521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d22c1446102c3de4887e1d09767d95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6de1bdc7b26d3fd0ade65afbe6f02a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc98ee5a5b9c5dcc9d977efaf94fdc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4984376b5db3071bbfa7262accd7ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094adb17e578ce185d0da31db341511526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773602e28329d4a3ee3a4f2d064b5702527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312088588dc837af08ee1b0f86b511db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd777daa7af943066b65df0b27a34f4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ff735df73ba3fce634a5286de687c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20eee952c3d5638b4c1ed0225e5f1b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19b524077eddf5e2c82bcf842275ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1504b34c13f8b6297ccdcc2e4bb8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca14307699c5e07e72261d3163900d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f48686a1ad870186c943ab7dddebec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aae6261176f433b31c57913070a6db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc839026e0bbf00a4eb8f59173d4b2c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2949bfd76e1a35737d63e9ec94e99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156652ef276dc6201d97876cf023c9b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8369b8da17565c51ba506b51d48402540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfe99f5c7dceae47201f4c382b2f04541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631381edf717b2e78e6f3299ae00d38f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8f125c3dc7efd4a5a2fa1266097a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b124bc0262f6f2ad27380da5cc9beea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2c2c38958bd2bc914f4ef8ac8c087545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca261b0eeeef4c3ac6f8ae675cfc9b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0519feb96bd56aa05f537c187f8c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd687dcf8ca2ca5aec2745a1ffc26417548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb422a9b41409c41a860b927470c0d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5cc0bdaf35cf98e2256e73b6f1163550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bf7325c0bba2f5dd9b8c4b69a4dc0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32e56dae123f788d522450a19e91a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9251d36449f1d924c5f1722a9dd6d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e44df13b13fa5b4258330ce7cbe068554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df429b8d8981d0ef041b264a55e3d32d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183256e2bf0af3de47ccf6cc354e8fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3b44ce01d3eec9aa7f18a4f2bc84f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf59f55cfa6759ffb141bdcfe3cd443558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485214d95c663edd08bd47a0840cbd9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67e8845f3fae7915e0ebac9d950b7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41dfeeb813204e3cbd4c61bc36558a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc233a870b9934b5f014cc94459f9248562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781921fdc3d9cfcfb971ab9db97c7d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d82b33ced893a309a05cc36e6c1e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a06fdf671f4ef9cef58a524536df2a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecc1be056586d39b2c236102568dc2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe0b6d2356cc350d2456f7ef763dc8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36ff4975eb03a09b1e567c0e244322568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0254a32cd507f2b7d27fe4f069b6bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30011cfd10ab0b6ef3123258d2f21db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5cefe612ac644d6c8cb8d56ebbc8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601f32e63b257695cd74fd905568d29572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ea79fdf071a381e427893950396ba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79995d7c2d4fba219d071ea8d24046a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855c4a2c7a009d0f6d43b90daa521f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc361a2fb86e0d154120ce76c86531576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12bbf31fcb19d8e74e3a897f9e8332577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc143b26bb388748dec5cf49609a0ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d566bc6e9bb84ab117b9ca9c7606920579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f0f1318fc80038865d5d9036c49e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6787520b8f9bde362bb7a5301cd4af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d0fa9efe7a08505c393b79eff1421582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ad2c15d2712a4799812e8bc7fc3cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a48009f13cd151a3114ac9e3c079f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e565f3852311977e8d5f74334703cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5778ffb3f825a8ab738b3a3f79e20e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64540251b0b14cd8ece5152d7f184498587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239e932a825a9690f18055e5d5eb242588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71683549dd81ad922da3a29a266c354f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fe07003b51eec818040c12fa7a1e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4cce3e40d6354cb84bfa0db41e24c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbd033f970ab75180a52ace573bba6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf2ff95eb19472523442d551834888593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14c569d98ccdd637c24e70aaccb973594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8293ab2df6534cb188f4c9d8f9da558595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7672c6952a529c36e4ee76f70e2ee0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90371572321b633daf6e2d7e9866d466597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0dc31c596e290acb86b6d297d64730598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e40feb365b719467da9f2004e1a4bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e808ca7c863348571bf6d014f11cea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cd6ba6c805fa8f010ce0cdaae8d6a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a63f5eb9b0a55a7d46ab2f8655f40602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e2c6694bef4a367a0aa1f2645ed42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8f64d6719666a6256873736c350e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb31a31cb8c55c96ce2552811c2193605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9afeaf4ce4d8d199f50c588d1b525a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbd1cd9325a8a607ea56270992e8e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c4517d3355a1282990ea8c6a896fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6175c72dd72ba679df0422107e42a1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de057f052c7a144231044c5847ba3a57610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa342b147ce73bd582dd67a877f004611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1385aaceec851c204df0df92304ecd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22425db97c902eb2a5db62a955358fcd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1481b90d026dea924cd1c007fda188e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce8548116a30a89ce58475a3c1ab48615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727736e4b3278d521f16329b5efb4e48616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352da8388346091293331ef42b66731617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdb347c62abf6693d44b22cad15758618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986a8603e2bb7746bf6b1297a2511b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acf6fe945059f02ac4b84a237e23d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6755ee2c3cfe07c88705ba8803e18a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ebd55cb19f24168e5bcb7222188c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d854c6feebc018d36ea615860e5b90623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1fa17abb50d9879665f6e5b3a2a48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4230284be17814976532b19eabd31625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd81daa04a27ab1ed93ee54faefdbc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ab0f1d648ed7fd6445ab73a110938627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7968b31f858312cac3628e8f1abc15d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4175d51e8dc7a124f1ae554965f3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b80aa2116d9ac880d1a0c7f5e2b00630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fb5be2f8c923ffb31641c7b6c79d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1fccb78926f96573616ab3ab1192c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec66473061e994bee80ca9d18af3d44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1628c8c9779ca9f3c2c14750a07e3e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d33a8addd1fb4d0908f8b76d3a2d89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c818a8497efb909db50cce2c9c61d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3993a12349649b5c962a5becb68bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f240a86516f299d649d36ff20c7b1b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73611d94962e9453d280ce8303054d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cace054f2fe30478360bc4b4a2c5c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481e354baec51cd334675d32208ff39641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe0674bf08011c6a0194dc9747a86a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41753082b03840003c619712f408d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa157b03f0fe24263f83b917be13de6f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786312fb3d28a5ed526c5faa0eee4cbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fd8289c63a2567e4b6aee23da5365646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccca9bca1d598b54ba7469603ad0fb1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33ec43c50e2c909c3acb8aa3be6afe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf3353b1bf8c2381ce18869f08bb5d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbf422c7764a6f693f32cf04b1394e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74668b24646c441469df545bb2be96b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae87543903a2b7ea495bae3af75e7a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5101d3951df72d32f457233073a6699653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87568074786f6fb951805762bf617846654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9666b52c9b4beecf6825ba193dac28d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dc0528b3aeb3eb5cd02ce6cf23b8b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e72b90507c15f3d5a4557f1017a68f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097475dde5251085ef62d363ddaab20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba37d90d55332bddf12d0427b18ddd3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f572cf5e6129ddc10cf9a04e2505ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a4c256dce4e20a07bf027188c475e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac7551e7003d008d06229933a3e7df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f7a3ea1a32ab7fe1fc63c0a020108663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e0d672155b3a9e6645a1735474c37664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b44a099d8f0b8932515240a6ebfc31665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4992bc08b8fe21c64ac201734468a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186571e11716e5726138c8572cc91d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bdb0355a1524a1cbbad758fe53c8d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3270b8405f5f1b53c1599a743b27c6c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caecb6f26aa68288dbd55e5acd8bdf6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ef6ad5160f27f830e83f1cb34fa5c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867cb81be6fe0f7efbc508633548b0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445cfe46ae1e36b347d3a3983ea6fe0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fb56fd83c9ddd699e4063547b9039674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84412171d02f286f8d745131ac6e0995675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d464f336b8a4fbc5d5daab68a9053676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2160021a2a0ed9272bd2c70640930f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb00c17f698507998cc2fe4585931c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd72b5726fce809de015f282ba47ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebef56fb9948d7d1fc5262bf91d2ed9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf9097aca5f383add22f28f76a1686681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e27c66166215a2450667a24aaf3bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a58ddd6c7db2b1058016023c5d1e06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55ae7f03d784a105d0517b565df2a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a2cf95c102ff649110a3befa1fff5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721ec42b15844338cc55ddc7540183c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae8fa8d9066fc02a71333a5c4d8a1d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4428b1be66d7daa5b65c725787cf17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391466afc9c280bce97546dd442223e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236752964e1a521e4480772601264f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb72955dc12967321273ba4cff17686691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfebd8fc24b886db83bb39e65d3d26692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7b49fbcf9a88460f97e0b6a7f468e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bd6b102d47088a20940ad543e708f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff13f589aa0f4125b9450a0139f3a03695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a328eecf118e10f99d2e6e81e1d791696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f6164df6f0785000f3ce860e227f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8d532b03635be730f3b586808478d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f46b0e9b0e6d03d4e8387f4fcab56699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e799ed35be01618ce46fc88ad230552700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7014873a759a121f8d571075e7efcbe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2573a86c1d0bf00cafdcb34666894d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6b7a6429dcf7f7e5da0c40744ba20703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcf4b9b1b5d80b8a3d178b3b46dd88704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e53b7b95e7abd46fe3ca05b006d30705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de7ee9f17555534f5d461b944de924706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb697e69f039dda0f33b19621f08834a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89d467e45e17e64eb060a0ce4ec134708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662b8e2b62c1fae3ce3ea0b05d67eac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a041c3d533b81b260b1bc6ffdb55c97710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ad845b991b22add7cfe705e44e964711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a91a63ff186b9eb67704fc1a5a1e8712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45969a2279e6193e4f733c4d522fb891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f252efb7a3623515e69db4c12516c9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08584a10fba364f97f4398e3b4fa8cb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302818225feb9a526f74e82240cc07a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659e9b8dcac00f2a11ac4454d9100715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59123757b4d71688be11c4b7f75e9116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af62e739e95e8e3c3a6ff225ced1c4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d040038372835bc7441184015c32bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccd288705c015167f63a383c0b35b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e7847235d5852b7c5267832d33a1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891de0be74408f415304bdd7507174511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901a96066d48034e1b2a60090de149f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd7a2d69b08821d8a12bdf7ae2a14313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae71741e7ec41de491399b650b8ff4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f454c2b823664f47caa78804699b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b60dab12cd8b5e3866dd2719582a7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be9018450e4e334f989585955adea017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b30dd4a31974ae9807998fe0c996ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dc8a585962dfbc7bad9d6551a8bed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a79eb2031cf79aab192356054b20c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc119eaec8556ae0297774cd73656d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee9264444881dc88188bdee1a01b1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942660a8eb182dde6d2485f89c682b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680229b5bcec20821ac8afe701ee74924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ebda954624b56df1226a764055e2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014c963397508fbf424e495508eab5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff584d1a1bfe3759baf40da368212a1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421433cfcb139662520cea93b694e4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f845c329f9857202390333e99a08f3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e072094218a8ca4ab3a8da75c837530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda93c06ce1817b148e1d87bcfb57bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76c179ac6527fc43035033fe16824832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31d4d50f5612179d93c5fafcfc69b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e15314831c7aee766af3ca086ea9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e4be2f83ba1e1a9c58d5d1d6e0c9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf91f8d897065b45796819a5aa216436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02556853f2605a5a7361d9cffd00ec6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d97ea8d78c15505e9325b72196b84038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ff88d6f2d372eaf6dbb0cfaccf1a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b48365155e0e4cebbc5a1b1c54fe240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49e6188fddd163f9980edd6af63eb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6a1db38593f884a24c7844034ddfc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b3a76b43f7cd64845396353169e0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338cb11546ead2b08a9b613346429cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0909d02800d41bbe930254824634bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db2a8356bd2e74a984a3091377ebca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a44a61eede34628c0f0c1c6674ff447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3734d691494fea57f0f1214d65798f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db666e4ab066f1e9e53b05d2fe4263ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33f722ecf83e281f8e004480d96efd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78c4281a4ee627c56888a112b47fec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f704f86bce930216080c88ba0e9c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593316308da830406f9757f3ff101ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb51aaa72cd60f0f4ca382ff64deb1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917476bcad1b8d16010aba7f87786b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd4c0f89afa0281962a7908ad76b6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8b0e4a623a814c4c67c484ab0e5bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111e683e513eb58a74fe5b20acf4e5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f08bf0a7323a6c6cd42f9389524bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8e5dc25554660ee6ffe2e1c73238d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5559dfac67cbe8dddc8946789a43561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e58d67d09a82918e4576daba3c4cc562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c68f33b38cca30d92a26603a056d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6cb897efe91d4164189e2aa934afc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b2b97cd1476b1d7cb4fe1fa9f4d5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a140f79d99d67c38accdc6784fbd7b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3ceed31552d112a81115fb8b5d20667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669119b8068b75e63da85301b972bb0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e13557d1800504c93f192b0799ba169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266e14b074eaa28546525ca180b332e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7b86ab78c5a30f6594057fbf4675971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c657287a9090f975386602d664132f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b1ce46ddc00261b1bf60c4fca139173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda3d513136d0be5c66aa4c37a0f3f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28187b6fd5fb9ca9df22e2c8d05af01975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572bf9e334be11283c91fdee8144c8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbddd3070a98d493607738ce972e6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bc934327dd3e3db160f73df542dfc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f25595bdb555edd29223ed3d5fbbb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deb9ecbe6d0afd43d3f25338c4220c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c535a17928cbfead515675c1b38fdd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ff0d364486f95439877812db20e3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535be6b41e83c5a5d9823fe6cf4ace083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e5533541a5b2936c0768bfdd93ee184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f93b43cf92663ef47edba3675f59785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9dfb0b6f2af814aea8cafad64d88f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323aa252fc6be41c772cfc34bd7c03887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0ad9de3c228c06144a43c5f73e28b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923348a2b6baa2f3dd10ca32046ca1de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90731f7c35ce41ca022e4a002b8ae590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8167cd3cf82c9735f49c44e4ffd8c7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb07823ca345c8b500095d59402a3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc0c3d0693c127ffa79cc84540ff9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f69378280f2c5327452417099ba9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529a5e8afde66ff307c34ff5f62b8fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c925568136980493d520fac10400b4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd644d3239f02782f8ddfd88fdff2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84c0c08bfdc33611a9a189298f2e5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a24c117f512c16b73402918bbee90c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fa5f67d8b3f009bd21e58f6a1cb92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee646affab8cb2ba6d22a6b8011481101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1831d3f7823df3738b10551e8fcab12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5316881499c70404dbcde499640eb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ceb07d4b11838dd8a8d19bd438e9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fb481f5d9f78050edc9f67f7e90de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59f71246a25f80144505e6e81cfaa4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1182546a0156474c99ceeb534048b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86465f523ddbaff93b00dcc292afcaa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf32814462725b4828ec0c9708b932109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694567ab53c62017e812a4940d1b09a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d404a6b5426968b1e05f099addc4060111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15811385bf423f2aa852f67991cd15112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63ee7cdb647acf9f5694c479922924113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6388c008a99be9c6b51e6dfe90a9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8a94988ef6469b82ed6d364a58a7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1671bbe70acb3a3cb8490d3c5415d63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1becf7caab7c6c76f5f3561048ee7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8570c301f39ddb7dd6da8bc988f1f77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29f0721e6090e339cfa08e612b3b5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f991e4f2f583ef101e9b93df6a9a5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127a5ca069a191a94dbee4d95f81871121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee7e5dcaa87b04890d23febebf6820122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bfb8348edf92f536c58758eea5c07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e55fc7f69b898983647e08ea6ba1d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00664d650d2f5403ab98c850aaf78775125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2520b6135ada7fc74a9dbe432195a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bd4e7fd9963d9cb595921c1c0db30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da67a62a146d646cf4d21e2bfb4dce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44094e177887ba498f60c6f2c27a381129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15eb615ddc52a0f8e1f07208a76a35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad99d7b66e46b2f8e4510c7ce7c836131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109d4708f4b1513c56262dd034c44e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06409ba0afa2c2db95b993a1d30a731133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e609c57e01ec26f751e9a6445394211134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86b74f3083f7ec582137f4ed42a64a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ec3d6fe0f23409b92531948347219136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbeff1282fd2f7e12f009660d470794137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60c2bbfb59492dd8614b6f08bec390138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01b4182411aafa8a7d70d6782ac2c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a954664225a8b34749b69a427cb0b58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1e25c68f2b9914de977df65170629141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e9f4ba5fc214a8762337463be2977142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa30337e344ade778bc1eaf75bb0133143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d42168d2a33fe10dc83d38a6f4fcc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4be438ae350bd25f89e1749d8b5876145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20325c433b2ab5abb1ebf137ec65350f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556c31e53641683680cbd37ee921523147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19522d3ad909dd45eddbef2e238fbed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b909e199a40971e290a9601da1e2992149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf667d4f23898b6b1f5645855aeb99fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a8c3bda4639cfefb10eca4f6d6eef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0c478fd1a6759c5192b56fe740a13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1936919eb5ff4177462c2f818ca2e2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20b18bbd5e1e6906f85e2f637d9d88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9566e669e38b4524c5bb66a43e5c9b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae867c7da0ad937bbeb8ced0882065156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1ce37447e84fab1add68397e84932157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff0e253614eb6180a9cf9939bae5ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21ec0a38ea87f37d9aefeea0240970159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ceca4d747ad878620a12e5a4d1422160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1b47868b3f6df65a68df1f383e36b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85773f45a9d96a4a3d65262526c36136162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b91bd2f8f7cde5ab5270ed4af31a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df7936baff06805a1b840a369ed57b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde37e4f09ededd2a0c1b972e715a9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0127beda7d4e9a01c74f39283e70fcd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9dd0360340582e3c372255081443d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bae5a85b90b26481006a866ea6c4f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de40d0efef1cf2406f22838273ae05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408671a77e1501f5c036c273b64357e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66f3008530478c6af413655336ce4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c55b35bae342b6e5986d188798f4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0af9234e77bc24ed264d90a2c1813173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba5424ebccbfd5850594ee3f232785174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4ce10d294c3f08028ef71e65f1032175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9559c928d270c3594b953b9c40d2511176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbac8e8ff74ec8418339b7c07a18b71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399acc6a471589262c158b1c644ee76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d498157ff38d53a7c72adba4b329a9f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63d6cd3d0fb205f412bc9b34429706180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ce83bfc1532299321fa421f2d195e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30096253c83df4129ba2617de35c81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4193c5bdd573cc2d689b7fbd6151bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53f42948c7bf334d5b9c5d50f5da49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78dd171afc3c6104399ea8d76f83cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfc54a8306ac3c919892ef7178ee2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae8f8e9d05cd0d7abcf14347614a53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed548ed45fd9ddfb5083af5d7cef4d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e0897d8c0b569d7c3a076140339ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fc257d7737a127b59c511791d2b35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b603c9af12db222750198f88c129237191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5afd10d38da2d745c167a46679c948192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e3f2dcc7bd02407f7b05095d50151193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2758e3d0e9641d951ee983897e455a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862abb0a8d86bc60de7d23cbbba992a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf917abcdba775633f029502f3c666196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34870e0f9a99c3b00c13ffec7bb82621197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82651f2d056e9e0a63fe55622810f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73a70bf186f04b743a6804cb6d39a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4694be5d7e5a07a0bbff4ffd897012200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df95647acf67158ae9d14207ddbc6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266b64717ceba51e2a90b938f28ecea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6e97218e7f4f6224fbd2b85b0f595203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72b2a63f861713da5830675602e37b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadcaf5c3fbc1904861e520d85acf53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c1fed7d05cf5651cadce58cb06f85206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9b2a5f65237c22a846272fc850c57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099af6c728ac991d7eb894e78200b31b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e86d524edc5bbe194b28d3c90074bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4d941df3e6350429a05ce32ea1d8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f5627afcedd35f633d3bb0298a89e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3639d95a592eca40e4534c3620e421a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fd188408639305e866f6819ad3a05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1052793105020ff0062439b6b6d5203214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77866749c964f43b12696eb89e65d79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41b6e8fc8eedfb314037cd50c4600e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408fa9db9c281afdb86f28b933bdf95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1577c5d25584446131b5ee98c17fa57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58b1094a565957ce9713adb3900c54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c87565490c6a3766267bbb5334868220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5047286400c5a9bcdb4aa9d1f1928221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4007907ed5562fe414115a9b2f113222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2a6e86403a36e5be52152e8d1c8a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f3e2168589dbffd6f0643ed211348224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba26ba848d6112043eeebc8b714e314225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65cfceb3f237d2ec3186842f6ba2f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34890e2a54e83cb1b52b38b458af195227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bbe0d222d6b8c96e5ac66be4ce2ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5fe7c7b17952e59191d09f7c6225d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660afc37411106124ad397904e60721230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f743bc0b757cf5244eed8f79591c88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4418225ae65b501fee8047b9ac2bac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ee878c95318844ebc55ea02df6c88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6173377d6b5a4443ab6ccd4c87c9cdc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961d5a4cefa9d61bd3e6512fd6355cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23448b71afe2272651f25215aea07c5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7886ccdfd1fe26b59844782b94a27f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47097d0406c9635768ed89433e3a6ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec4da63bf7b09e27b68ee8c8314b17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd7f2e7110c057ab9fb1b13f0570e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f8fa8ff18307574b274abae2c5e83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313493e15e99baec8956aa9aebcdd97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805dd03903bc1841335d9482e4b0670243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c9236d213e4d33623c9eff5f299bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d0858812f698413789a4e610e3127245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899408cd7f95402f697c8bbff8206615246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f99b0b5c3276a37407735ddfae6b20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45446d6f746dc4d8c9f6a2e5f52851248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba808f5e0218ded255b2c0f3a117763249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e1e0f1fe0ed3d05e2cb4505b6807f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca963224dc01a2d84f4783ac63937ce1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451627f6ccb5b59859cfd09a8318999a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef4eb8395719ddec79f4eefe18b2f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11cd137b040489b7002a41354fdbc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0eb89baa02c1e4cea924144cbe2aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c838cce90494a3eb4a4fc857ad7ca8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e89fed592d665f28eed474ebd18f69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a639e89bb706bbf6f234510bb40b0eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af680e1b2d655fa516217e7f9e7137a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac0583bf95d7ba65a35f95003bcf1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b11ff490c37af768f5f912f4cb3e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161499fd422acffd87af101b29ccae7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bf9b7b8f8686ad19abaa572e9ce9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343541a4777705dc031af85afca2094264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01605879b6871e656d61942f5ccb6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf9c9e4ccea4a805ae51a36b3fc7ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faeaef0fe3810c36d60ab96b6159fa6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683aa37c5886d7dbb664c2b7655332a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146f65366f017af9189ebb6fc0a0844269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705c7b04ac8f9b27202ac02189c19a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86cc438ba451e293e34f58a5d349d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb2538175b5c2269010e3cc771b700272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ad73faa855a86d0f6825f8547904c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746980ad78587314a9893211c7e55ca4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f46f0275bf931bcd4c916d56c64f31275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c95f83d64f7ccea1292e3767cf4990276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94876b1d781836dc45ac3308add1656277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a51bea6624eaf3f327fa90b2e07f50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2171822d4ad2f2f80f4ff914e7fc008279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc45c5a719f10529d6e816cc01b997280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688144056f59789cc85c304f8896217281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f751588d772a089efb70a5f192ec7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff6e903088e069e5b14ea847ff1100283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82537b657f76ad918570fd65a174c9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bab2259e72d3d2981aa0041dc99bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ca9600d64fde608d72abbcffa974f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076a0939b334247131ec3496f46aa72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6af80d3de65e4195bb0a2a0f78e03e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a738928155b065aadc053c919619046289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8f7ad4ec5a78202363b8ea1b437c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f329a27d4c507084ff147b626b58685291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551b636e0fd7d81756cfe4c959a6895292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171cadc278dd844ec03359c9973b1a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f486d774ca103a147289c21054ac0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9a915bc86d0cfc5b9399c1c035673295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5be244ed3499440dabd221be7b9df8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6895b113d4ab56778a1ae617ba6f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30dd38bab9d9330db9059435ce52f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd21b0b6c6243428699d6792da891f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b20f9b75f140143cf21eb39a8e810300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c43f67e8fead8a3b86d856691fbb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2fcc2e2fff01cdf1f2934bacda946302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c2122f7ff1bad59f1906657f18616303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a457b0186116caf8c5964b76e37f4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a244ce228bf6f744ff37640a305f31a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92e9fccefee39a034ed349967a6d96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8326b8eeeaf7e44134ad4e70318cbb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7e1f9cb73a903505067fdbae9cc4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c30f4174a69bada511b11c93e10e6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b0c6c1656663a9c8f5166ba2bc8df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab69607081ea26ab1f974e7c0b71810311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ecf46ef151c8349059d0274ac56f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837379900a52d0c7a20b2968dbee92b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021b81fe9eb32fab030fbc0b1822ba0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfd3d7fa8108db2cc5a74d70e66f96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7048c185f71d7213ed6f3c2a0570bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e33c2b939083ae3f79479e17cac508317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210b59c0d4668007d330ae09abaa967318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7139ad0a47d2e15c6680902f95235b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd2d2cfaaf62712f04edaba8519ea2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f0e2227b897811e76e40067dac0b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bc08caee332f680e4ddccdcdf6d37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fb6aad78ae4c58794a9b97f8eaee0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce35ffe66de0a232d97c46bb396e2de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a588c1b65aa58eadec68bef415b63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7af626cacd4b947d5cd4f118e7177a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2bf6a93c2312bae6a77eb1672615e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a49de2acd237e0d14521a65ffcb3de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a0561c3c0896bb49c640bfd127f9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc18b4a61cfa0c993dc76875cfec02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d531fb1066f71f19b83a71442fc5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f40604bd41d2be6491dd9e34bfbd4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30e207570f9681b93979533ce7869f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9799368a78638c346880375eb7266334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b80484beb7f312c425a25bc5b9a01335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228076391f0c44971b62fa7b945fa1dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ed21a340dca3dbbef487188d21b24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcf120b83b2518b2c486f01c149c21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835825d2a07ddc291617fdd80073df0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08aa18231603085a4f76c482d5b78a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39a7e5eca5418d512bcfdb438f6c47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26503e91010754abad8e63773daaf1e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab7ba65b54b5e9f3196aace43f937d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356dbe3681e712cbf0897582c101812344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8a78fc1572d496db87055dc61d140345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7be845e77ecf56fc083b7c3a7ae81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1209ce6328d6a0327e559c09772b617347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97212a4fff035a2b3f54e239612e995348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad281897c79250e9ac6bdca784c8c8b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7401f5a5c2c1b1a65103cd708c62c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a569b19709a4c5bc2e05fd17e43482351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca42d3cb33e26ee8dd1bb633e594446352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b293e01d5980a6b239a35836d2e16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ba582475cc61a6724bc68489961f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab76a4d4cc2a9d6fa89fe8a8361315355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3e3055b423e7d5bc04bf01f00eda2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb62ef2851f34e72f8d3b024870f70e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed391f8b2c6a466b5f7c6247f69948c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea30af3d78a6d595b97b71271dd666359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecc17c1c85134e10f8359fc544b805360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ee0cd92afadde5ac1fe8da245f223361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be9fa125e0b826404cdc726cf42769362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fdff3772a1f1a97711a9250afadd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e008eb6007b098dcf28dcce6835e8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cede3d14d75ce6566bb3950cb084aec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d4d5d9e425bcbf13c58ad02be0c24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5daa5e634b33ba4f4ab1fc035b83b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597c1bd43dc7070a81bb39b11be6977368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe712b0acd956a5382e8f155e32e7d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fcdc004f2b2bedc8f2da7c299aac2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34b83640b9e0611c9a5625d070c866371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcd9295b4f70b08e454b105be8ec5c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a3ab7ab48a301f09aba5971da5e89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d00456d6d8c77141dc69811ae7ea6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9230cb579f2c54bc36b2bed3f3775375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd644f0bc491a1655628efcf52afa8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cb68d4704df1e1958b66a16836c3d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ccfd280904ae83c509e084514d156378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eb091ed701809aaad6ca915f0b7f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c968af58009c1f1dcf59340dc6979380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2f9cb643263fa39bc92996f0557fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054f2ffb0e992f0a8462c257d138e53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cbae2894d3716e2066e54bfcd17c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc066316e9e545403fa66b5b7af6bff7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d80288b541405c3a6a27bdf246f07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911b5c7b3a687c39bcf2e51bbceaf27386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14ba4cf6452842d3cc38d10841c077387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe0888dc38390d2c7ebb0960462953388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ecb746d1c4f7957222f14dafd71b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befed394ac724314e35adb35bfefdf37390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4821a41d998ecb3032a307e47b09f04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091b8d40feecd9a78d90aabb8ccddf0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff30d12ddcbd2c70c0b65fe89d9bd6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb19aad9444c0f8a58d8193205f7f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6920d60120fa2a6844be305fc1b9569395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899e143e3efe156eafe6fdd24aebf46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d519199b74d1f7cf638fcf7325834397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1770103946c07273a04a8fb5f3e3f0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef21f696b6dfc2c4daecd96ae82c7b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf453849ce2551c027701323f997880400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56626e3772c78dc6b3b019b09fa6b7c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03018f66e5f7ff78db42dd4535ee9457402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3135cb41c9b7ffd9f38178c4816b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae9d6710e34e4da2641d8853d6d745404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85036293d75dcfb743396ab31129984b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5fd486addf8540e2aa715d218302b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84798317e767681b45d97f5022038165407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152081dd722c33457d98a067ae420ec7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f062cfff6bdca2168c59b5506ae891409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aef0a351fc6a831b9ae467726ecedf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd5271943d1e283c0e657dbb3b7d27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4030eb5dffbe814c03d30b0e139ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f407e04022db71b81a33498e8706d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9d94386bd9f13a03b821bfae380ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0041f65de56facf2eeaed23c7a19c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059f7ad907ba59db24e8dcf2ab9a54b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f0d37e3284235c7598d937f3662fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea615a2be9f4981ec80fdf43dec49d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ec567b5f72192ff00b04e1247768a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523a8bf2a86891ecb266a34cd3a6bf6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff686eb7a37eaafccebf9e2f653c30a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c8d7e5bb177df94cc1465bacf6e93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9681d2f835b32a930af6e36a82081423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d7656af9028cc7c36e35ddb217bac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d86eb14649eeaba3d88023b03ea0ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04f34790acb371a32f262ba15f6381426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f950d3ba09862d33fab2aab31bb0de3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c30d3ef2efd6ef7ab5cdd1be5034c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa1428e29370eb0eaa9bd429514715429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fee76fd359d89001923c1092cec659430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527887090e15451b4ace591c697797c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41e9bbc19e315ce68c696e69781a2b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc6519b5c908fc8d8deb1d29e58728433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ad5b6fbb294b25bdc069756d61c31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26007bab72e2d2d9a6f0465d4c32121a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b262733bda1fce69fb1d17ce6122875436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148193cd292a4bb885499739be1bbb8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39245f9f38f78f27edc7456a467ec681438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf36e43ef02d01dc73550f235661371439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569a36833fc6a733f79034e78140e07440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843491138c0fa46b62d7f0c4ae8c91de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca06420b06b96ef88765e805d2e0f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebfc7cacbf4e24d99681bed42709f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4caea4fc4c34653281b7ac2e50304444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3005af53e70658f78d34c8dffc152445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241202526e82d7443d833801e207a34446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb2acbdcef9b8f6e565bc60f66fa6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e8276eb6bcb01055c745993b04e35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ddcbecd9f32fbb9674ddfd0728026449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a606adf01b0d5417647cace9574253450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a39e9fc93eb0cbf329454eac40c9ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e44ff8df9c327b3df96d5ad4aa9d3d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b4f5fd4c7d87ba3c630dc17d7de25453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de044ee42896b06af7e2b14cba7815454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f9bf9141518134b184b581491a3bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e78d93e6b708fab32e9bfb43eb51d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c62ce18d77c8aaa24a8d74a9eaf3c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70eb380b35e39a5932a7138e8cc88fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd422118a0d9c61dfc6c96d0157830459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970add19aca3de02f378e1d0df2c8c7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e588b2aad2f7f9aad5bf0e78e284c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3d7ae027ce2bf5d1e5eb0302db8d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24037de295ab60f1415ef6adee712eb4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b2977200ada7e7d4bd321f1671a94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac932ea335b4930c9743a8671c61a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac2a95c9ab48a3cd9939fb587f6f99466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b16fa204ba13f74d8f6ed7fe997c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15ae09be3bd484340b10cc3aca9a8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f149d40870f6b9af4907120470fb504469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005123a86633087dbb9532778ed0c6a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a3bfb4e6815c8a20b202a5bae95c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab84b493f580f8354cbaa2ea85dbe74472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048bc415c481e2f45b5bd7f633e998b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21681eebd24d728836cce6d2fbb267ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7883553b0ac3b76cbcedd5ca66c0df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77d2943baa86487c6cbd8aedb128f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839809a8e28026c856acefa7cf73e22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3a118d46415d10a05bf7a533bc78f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe86769b27ed32cb26cd623a08f89de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff1d4fca26d1aa0a1dabd9545058b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a0ff1c22b9ecb60a2920421771eb3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bbd36a52f53e5af5089346007a1cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a3845bd54520626befab8c15505b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a781f913a3a547f5ea10df748a27c1d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982a8afe6c6de0625c142a8a3d05443485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eee919c8e948fe630f97fd4af36fe5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb849e7952a9edff358aa12d531f8a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376314f0cafb1c76eaf5197b32dcf32d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4043c04064d4aae3c27845d3ff34a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603b4e1049a3424d6484e8854e5783e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529486b8a09fa5ae42c756f9b406556491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199745583d91beb74efb8077149b647d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d0e5a0a9591009df1830537102ba4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691feb1535eaf531f2d070a86a3cc29494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fcfa6c9ef8f805c4d52dd25f170f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8540f0c913cb3e0b2cc5084a95f4286496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d908f977739244b2db17e108855bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cff694672a856d65a18f09b242481498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348720848739e23079d8b8ddffc91a81499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bb1370ffd6c4dcbfbfc800e5c8d3d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc7a091b6f12bc7e43968ff23dac82501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd8447169e60dfa1b8f0345fc1b3ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815176fe620b5ccffb0dbf5d6bf37d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70f11422783aac7397e65f02c1206b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416824c59552d74baa862ac5ea19e07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87515f1f892a5b10171ecf9ec5348df9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c6d6239344f59a8b066fd8929d3e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b410909457e8042831053819b5541eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60db131bf1b1f9840dc2d06c8ef47d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995300d13c9af170a40aea3f0102c2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a42ac2557c831afdf6abd4296bb52511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc63db4e08352524f155cd426082da3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414b7ed7daddb8d311fab68ec70c508513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a6c82519b68c7e462ad208a8d91a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9502cc07dc04096fc0a48ff1e408ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c2858b3d94682c41e35c7c276fc55516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa440ad323e1567c1faf34017125d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63136ba29685085760d19986a92ef540518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baeeb6d1b46eaecaa18477aaa70321519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19048d2943651a3c755fd6f88dce10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44dc72130aa17a61413893336045cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673662da81b795bca741ec3637959c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bca2160bfe01c8591bae03bb88bac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81cb5b0ee676364bfe5a6fb2655788524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab074eb9536ecc452f9596b1e43e846525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597db1e6d7c8059f4c9321c2d644e0a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44ce32239e029e24f5311fca7a2267527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ea5144318444c5be66e3b43625569528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a71bdad42e1b48d32c8de23b70bfb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795de10d788acefd5515d12c3c861d04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5a2f043765dadb3e571927cfcef71531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c67cf2b038f4dcb14d93020463007f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee2df2a4f41bd4b29276b8b3448338533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2448c96c2086f3f4dc39cb98d3fde21534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58362b945ded080d0180005deff8e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea850599f15a813feed7d85391f64d5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073102781ff8c13b4a9f798394f87cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0d67669d5da2990c8a409880e9436538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2d83030741bd91a7804d05ab810a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed92f03f9364d751d4b5cd81cd7910a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb81ecae27f8295f6aa6009ce506a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7c333fbad00295c233a99b49c4173542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bd4a5300d8db1fde96031738da37c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69830b4ee1144ab0c9a50dd616a7c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd6c8892c635443878c43462d7bc2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991222c8526133275775dc20928ac11546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1a4d66a854780d4c00e472ec4fa87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0a676b7ef92434ebfca0175e87dff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f5dd1067be5a669d312fa8d362d35549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f8ec684d0abe6ef46d370a90cefcd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4272160406308dbc2f38f167a1bb12551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805812d30ef153a205ee2d1639cff77e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed521d6d17032ed9a67f68f30b49b4c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cb9afe9feb7cf14ae861119f6035a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d32b1c3188cbc7e1a5cf9ce358392555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223692ffe922505658897e0eb59b031556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0e4e8325bb62c47dee9a33e56a09a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e20384214a460ecd41ffd0d96b4e77558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cf0de5aeeb3a9573f7ad2ce7765cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c11c5dce66429a9694db72db390f5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758ef09ab7e51bbe6a27d32bed235e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c24bccb42ee482ba37e085e5019d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e145509dd07c23e174174177a95e74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65a1310c4da608def3e7db656e119b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec461c7ea67aa36417e7ab7e3ca342c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8632473a7f2298419a9ce9b6aa9f46c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13fa747c1f5d93a0b8627a01e13f8c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948635256415518e55c12487725dc3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375604bf61c2bda0a7a68ca6a3bf08fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2445eb5815ecda422cfdaf73bc759c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933cb59547f3a6ca08ada1d97d27457571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206411f814598349e1a61bc946a364d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1afb4fc3ebe97fba377992f2914ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dae00703a7575f645ed96ae5a167ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65a2febcfb9960d342ca6dc9e31926575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc49721b27ad875cec4d69bfd7d07b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0ea94fd276c7a7156c0953e7e5605577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46c0061a4f88aee6118e2e3b615210578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dc9edeb95b4650e1398c0203ed0c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23de85aa79a91b2b35676cdfe38ec80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff20275fbc79da5fcd9c61c7d9d5a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a587a1b6a602eb1e25d66fc2f6ca5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18e217e4d2ae25f3b720a56f04f814583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74fd0b99ab541449a9e369e4350254584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87968e134fd6061808c6add655b61573585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4f38d72cadab6b4c6ab5c01d87694586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61e1fddaa2d9672b14fac8b2e720d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16de23f679d882c5bc3d1ede32ae55588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038efb797fd27baafc0e4173012b56a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce620f8e36d152d13b26a4bff88f600590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a905d075fddf4d3e9751175e4c919591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cda3436cdfcec4d44c8c5fb1491a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5aa724be2f12169a26969d32fd998593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5458aac3a3024607c4aac12abe1c87594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7be73a63a04e3eb10a4a77b0e1253595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09093ede208690b6c4f8a92ec7aae94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa45a06a579a3f5a68fd314b1aed96d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36edf0bbf99d8704b00f3dad5054fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad681353661b014aee38b986279501599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3f3d52569a49d67c8cf7f740d4998600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15bd53221a56e82f5251cceb0d4997601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed1e60d763ba0f45df37fba1fd3266602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126b4c0499ca29ebc79e6c45d50dd35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167cd1256a57cfa37b79923df578b53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b09bc812edcbb2e0fd765fc5dd2ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9aaffded52c90cb3f47e440c94d20606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c575ef3128b69d60c1a1da31f5a5c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56f5a557ed2826a40f4de1695a3063608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab26829a3242ac7021f8c214f1e624c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9ceda9120390aff15e8bca10b9824610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d263905922c5ef2cb8564a3a34e267611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c6531fd285b4a471a013f7e28a345612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14d513fee54f9ea580052079aaf705613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105265a47bd002c3eda4554e3e84af0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbace741d011e7752b63ff6b0aad7b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4077a22897a2e2ff3398d45ffcec81616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd2e334251d5bd004c818446851657617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32124a9f99b1ebc75964e852e937a16b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3a398eebf853a0f15885a62ca9a87619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e4941921cfb902940eb70a32a756b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9685ffdac3c3fdbbab9da7aa1398c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35998eb95d13a31a18f061f06b3de11d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c202175d7d508b09a4fa57f3e1d53623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc6d8b0f43b55c3791e24463c26d1d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5d4e7b9d72e64fb64a4f4a64b8c5f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7292bcccfbe55c1efb9dafc4c7ea04e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36d736ec26ad3491380267118c6996627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc770be8b902c587f6b04483622504628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b79904a90b265b64d073dd9ac2becd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee7f520ac56b3d6e6ff7d7abb3c1d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac8c6eb954539b6c55e8b56d94031b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db615714849ec42d19295620b31138632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262a4782514c1ffe213c3f98ca0d1f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e6714e04db5e61883ce3b75b6cffd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04922a77672436df23f3f7e8afc616635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707473274fb85d9c0513815608828f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7381091215b1bf5d190c5374e565bf8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cf74246a46adc418c68f38486e73b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86b7aaf20301f476f3f80e7d21c0db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766735cd68cf07e0888b774b0325696e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4f5c6ac0ae26cadec4620a5264ed5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88684529b02d66c94d39d93c6bb23256642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d798a7d38b568c137aea4936b5476643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b735f23d7c4e1bd1e434b7452871d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327b6bfff1d40991e593fcda762007a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53516899411e8a606752a852b3af093646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719519d46b1deb95b4dd91608b6e1ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bc6162c6987567894ff1e91cca1ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52f2ad7727a69fe9bdef83b4301b28649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf726569f7d39c0229287fc35bff4a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fed7b56be1aa67a9c981ec6530908651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a55c649219df967cd32877b210253652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fde67e2614a203e58216a5b52fe21e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64f400209090a6f1c34ccf12b31e5c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64ddff8ca6c58461c7c7bfd652e48e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025cd644821e59f36a7f808b18ea67c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f9e4a5dc25ed57dbde7ca0a81c443657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3561e054859d90ee46efd11ca29f44658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5106e2466205e74dc53b4755c31a65659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d6a7135ad60fb3bae98e570366f34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299401e477fc5aafa977858bc928cd38661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab650d29698406c3229774bb5050c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cc5c4cf872ebba39a3bef286e58f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd78b2ee94c14460f88ff909a14dfe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c1ffb73556cbeb9078b57c6347145665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a1ca762cc9f7e437a055b459c5669666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542c1bdcd65f728e342c444ecbc49ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99929afd203097067392c8b44b96278d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974cf1750a1eec21280cb58dc129b9f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c2587a2767dda92775fc514b3c897670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fe727436bea309408cf1e395fe9a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e787f35f3ddaacab436fa025d3266672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ac0320541c05360aead94cec7da1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8362ba8c87f7c87b4f385ed5851a2cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97080eb6f01e0e5d1b0f63183d210e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eb065a9209ec196967d91b83275b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef77be49bb871f9613e4454d8d48ed3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7d11a9b1012a7a37ee4a8c8502b17678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>