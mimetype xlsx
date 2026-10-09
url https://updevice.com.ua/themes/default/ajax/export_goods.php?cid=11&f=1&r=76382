--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e3cab9b10b17dbb8022a4fa0898ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9f72f38e903521d9896e59b15a30f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7f677e77f1fa1ec6cf561b6d106fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f895c5bd98a2eb4492b90b4371e614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92ec181e0f5a25da0a24529e9df1b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a56e78abfbe9bb8739b93b70a5e8ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9051b6273eee52c6a5e004d3a6af147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108d3fe51b1374062ac24d22c196a948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729a0074ff8d15516f66ce41b76fffa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f108087e9414d7f63b18286967cc2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3e13afba31d7730502dd1454033ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd82281d21759db441765457baeeee212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6686ff7866534c6ea859106f9f028913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547bc9cf444667fb91e6d6ce7fac8fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a01cd48dbef97fbd1e4ca0bbb46fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32321c0e2129f87d78d16f84e89a6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98229a603778bc65abb703d3ac7cdfc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7ef42482d7fc9ec5b079e8d6472df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c3897c40f40296dcdec61d5382aed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138426fa54a27cf6441979df803c54f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563e3317103752631f3765622bc49a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf962af9167896c3cd673ad7ffbab5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baedcdc47b766a0ecb80d6ec13d935323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc18c8b987ff0a1eda5b270bed0a5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a38a732b4588731ad348611d1e177725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a81a77c572ece535fc0d79b5cf57b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf0ea7746ddc91b68a362cef25369727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67842067d41e15e4cd3e293bd6fd9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c588c506489c1397486f395939358329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7d68989f4e19328fc15e2aa4b8dc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d032bb2817f780d1f1a43a0a552b94931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783223ce6a30cfe359131465e30188b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0927dd67ce2a691811c3bdef6236c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b11d7cc69731ee2030018196aeae4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced71fe9b9cf8dca9a13aaf10bda53335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfe0acdad68a021ffe0cb4299751f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46d25a49de7eda9a5ffe10a67a743437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b46e44610f7798a7ef7680eb101ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fb80a5ffcaa8dfc2e98e04f37f32e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303f30b37f45e9c7c2c90447b288e7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab71974b9711b273f841a417fea2ef141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ba1be82ed8b9ed1fd1c59fb0b8df042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187d46694af2514636da910fffd608143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2b50af1888744305a607482437d0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad322ec1ea7383b70e4e484b8c9ea245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc53218aa4bef6282d1fdf463e651ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f2d07712de8ea4338f31a30caab8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0716b013fc9ed34c8324673d4e970348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98122622a4973c95672adb5961673fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8321fe4f45a1f3d7c08b6277331f6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646c41d5b64a20f5c7da1110d991c1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bdd8892e024bcac758e7df2800d0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962fd98316d944eab06afcaaa28d28353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48674bc7aa4ea061206bf2fe5e53d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6385243e61d216063146cd47f03ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74414cd3fbf08f2d98e232b062c6925356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f1ce3cde7e9b72d74baa7c66c40cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ae8e81716d9cc29b86936177bb54d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083fb395c38b8e295113df83459571759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa94db7525ff8b3a50aa756ab4bb76c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713c474c0d3140a9ad72e9f41ab13a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f083396fbbf73a6b87dd7a708bf17c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33780bd6fccc45ab3b99da6b652d743a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4e8eec12dfc22a43526663292469464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bc1b74aaddb148fa08846b7281ebf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba46f630b1f03cad19060a3e8e0658066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1ddfa88b2b163f2f769efa34201f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373ad06c16eedfe380cae65cbcaa44968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad354726d81895dc0612b390750adaf069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa804b1fc5734f2ef6ddcb3ce216fd970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc6be4edfcb5425b2364dec58974b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b19df094f4181f85801a5e6709866272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416829e469495dd78f0aa30a4de330d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016ff77f67fe066bb70a05eb6cc4d7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348b86e8c89e398a54b99d737c9649475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5faabc97fd224e8a9bb2cdba270a4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1261c3182410e879408b50033c66f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cbc10028fa499a7e7338a111d0f4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1e93b6609a1737384b6fef91580bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f553300b37f26dbf50c6780763c8f1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3488bc8a26a498b7ce5ad96524adcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d472f02b574a3b73aee86ae4c68adc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714750eab515825f0affbb2356b5a0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd56b3e7cfc1e197f52b782380033e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f92e85044a13846204585fa258c91285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae4b3a3234b60e6afeb82e795e514186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f2673e9df4b627e0e6f2a10b5631c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c762250a234d9870b78c9472f40fe6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4ac40490611e5b6de3cda1589252089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e290e9d233768407ee3bb79625b1bd090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd1ff9766c8dbae0a11c4c2febe04e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce44a7fb1325aec6bb346f828933f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da455a46f89527d744d408984ff522293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd3071c077333929321f0b25b6ca9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfb113d61ac0ec615747ded258f1a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeec25c9d05d6d62004f7686d08d95596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0260408ff4727c7e2587698632752c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec400641b890bfcb8e9f851c7179d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461db9e8b1ea2512560c9cf0e181c41f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020c68a75ec26aa3220ac24ad7dccb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a88983e8ee7973ea7f422cdaba5c7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5e4fd8e5ec2220bebd1b044fd621a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a21b8a3c9fec34de083902a812049103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906384ad0c1768c8030287444c8ce93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c81fae376f830479585179beb40f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b66991e6c40e62d03869145a66c68e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4408154c526dd2f573987f7baf6e97107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2aaccfe8aaa95e17a716b28d0330a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303befd84560bf2c06dd7892ff921112109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08219eaeedb4c1f2bdbe048fe84e954110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cb74ca4c1075532168aee6923d4c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c69092290dfa583084db5dca9a0c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a2af64d12546e2b98c9094ff1cfd0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a9cf5b53efd36295014191d058a3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70717e71e5fa4c43ce00f518186b948b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9a2a199dfbbc8a525dd434aaf7d13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cc673943839b6cd4612e4c68425b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf99012c1b6ac66949a47a85c636b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78d192a37f71440da124635a83235f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab6031c025196f9bf0f147f0db2ca4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a0850117b82673637350dc3ba6aa1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d522a58187e8d528880f608f6b0d67b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb2ab4ac554041b9fe6a5559672088123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69360266ff16355804b6bf30e379c53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c791b2d60a8272a0d220ea8e326bfa1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012fe1ef58bcdbbab8f0ae60e112b3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31403de2ca1444f6236581e23a9761bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60793ae2bd7c2fdba9f314536ba3e64c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbfc2a7709ca50cc262edfc8eae6f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bb8f42beaafa81305942027a92692130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829e3c32240eacb47cb639b1b8647a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29abe2de58d82ed99c88ffadf7d827132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ae2ea1027c2201e1c45c6ef2d2d5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6471fbe13e4cde809a869d358fdf4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5106d0383640aef81cd9856eb2a8e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533568b8ee03a4476dff56ca55213593136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfb95bbbcd268bf798934e13aced6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e2eb3d90422ba6bf897bd11a64750138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeefa28e4f12c3ce8d397aa21c54a6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5338523af2745c9f72404feee9913d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd0c7411e1311175584b250d8d28fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328b9bf200d55c7d26f3d6c8798332a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb3ae5a18e19f9f2840b313465be8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3ae90e589c952163534adc9122848144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb65c699e2d03d4e6c609955fbdf03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e002846c14243b394cd05bf969d1073146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da110d91a3b1a7a11dcabf34a8e8b1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ded24f6d3c73da6a34ff6c0dc4eba8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95876bc5b616f5a335668e7a59b127149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3598a4e4690ef2923c82820f1b042c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be619bfb43b4d9600cf5f977929f06f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b497efedd2a37c544b652bf1a9230152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9688f2d9d0e7572924f9a1627b5e007153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c45b4b2260470961ec27dddbb1f40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a85d4df874e97c6389d1dc7aafc8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1543e29e03e22fe4b5acac1fee702eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e56320d0aa565e3d85b6bc55fe167157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443fe3c18efb4ff81401dcf69fbdf63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896308a7e28c50e4688fca3c8109677f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65508ae4e8738ca18d91a696dede1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ddfbaabb4475ba3afbceac775b828161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aee02f1653753c6149b403821ae954162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ba613df2348c2c21275e0c2167d80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83fde1056eb7591e72e2814ce485dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351e3c046800a49c6e7c981cc5e3721165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9799d14a7993f8d3619d76614217f3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907b1b9192f107c00e021297829b3d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb623d2c9a599bdf4aa8a710dac453168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b8cd70fe4121af96ab1559ad5e2d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d6ca9d1e527c3d26412c8c85b70d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285621869076c0f35789f40a7bbe745171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f6fa596500aa9d6bccd907c84368c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38badfda6912cb651d18959cc2549a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51af6d14ec8075c384675f7f78350f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a5e8d0c6001a65af478d92284820a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d21e61d5724a90eea103fc52c33e44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f24d90a9ab5060835ce4db5df57120177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c56cae92d86d55549e513763862472178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a21b26df4a5907c0860a122375c93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf11abdc63f1dccc411e328a1f9da0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43763afe61638beafd0e8bef91036d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8379a3fb09eb9d45ef6b21dabfd2236182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1cd2ef817162f56ccb934846228ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f791a0d88a00c4b772690289f82b56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9573ddd7dc43c49e1a63429ff2eb8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c0eafa756335918f8db9a25dc1292186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd5a6c12ef3437f71ff277b3bdd53d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e10d3d1be148cced29290f2d5401c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c590bf14f14c1bdf711d462c30d3a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415c74d415d326b46c43d626d1f62d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ee32a0ec923ede296b9f42e30431e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4444522703b585c9582a9a4e64b8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6156c840b5b3f67f7bd3e13654d8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b2c0143081e92414625253d307858194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26fea560eb589d2974377dd051de6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49975d6b695a23aa5e7384bd2a121461196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abaf3fe71ea70555b0b00b29cfee57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b358faafda4f4305d9a4adbe9eff9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdb70d486bb4ababcc97d79a242da5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6081614e47c31f149b431e1f8eccb5e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715111f857cf9405a5555376d343becd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b459cd7b136088be477a09c1c96be8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019a69b439a2bcab5fd3e5a5d21e5af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd4572268f678bf8cfaff280a118b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de795c813d4fa5f922a9acb2d11f1d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92207a157024c528da45c24f5adb6f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329008532ea1e6749c3a089435fbe86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f3100b01769f1bb69ff64cbc9d02c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de07da5c195ceefe3161941dce64bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867649778477d76cdc94f52796ecfb37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c4d643653804d72007cd2f7c27d49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39327f1e8643f43af4e7195cdec2da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29322d45236939827a7a0fc08b747698213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0b6853d6c306bc8c66c3420bbfd51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74cf36b5dc9ced86c1a75e1a9f9845215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe72d81ed0f7df399bb0e047efaef90216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46173de1a6096f8447f119215c1fe7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435344f181545555ff72c525c1adddc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de476299d56db73e4c9d7b057cb9cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4392e0d2ff7abdaf8bd1d45ef626d6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f7067743abb5e44e2c243e7f4fc09221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ca60f867cfdda2a42f838014ac7ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f915f52327b7c4daa5d234931585345223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95ae511278ed1d7a36f056039c0b59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c407141bf54eb809f3148c2626d235225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d67e836eda87e9f09739623f5a3741226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0bc0d86c0b0e1e847095bdc5c04aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f222d87fc211f36ca80f68f94885105228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191e326469f0fa6b576723a96543ef9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bec335fb706416894f6e852a77674230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9755a6623583c03cfe7b2d9f09c0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0850784280482a286cefc9b5e7b5a1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3019ef7621217ff4cf5adcf087abe70233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4cd5761cbcbb469012ec7dcd4dcdf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3f49859789eaf63545ab7cd49b430235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e55a74dc0b6a1a3eeb7a5ef6af6c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849d30622f903a186a09431683897b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6771f873a4e0cb9afc727925ed34d87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc97d3587bf441fe666cab5e2169ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4d5af03dfdaa21f235c79666e0491240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a84639a5e042bdb1f6807a9bb6e94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b3c67a2e8568831e6893fc0811ef6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16495dd7c802ba915d67bc9177b6e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b55206cc2948dd60d228c1f14c9a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa618a302318b339d6ff160b3a2cb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd3af2a103ba274c2abb26b02b4152246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c25570df061212a01f78adeaccb5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05893c35cc86799818638463e0f70bec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd62e2650db48b7c1f1ffee97ab845d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a73e3536ef49479e3a045a3145ef2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77553efb6daab76e697333a67560bc30251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec99fa399f603a817d3729e52e2f41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b5964187ef40407d6d19ff3030d72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09305bb9a9743c66684b6556d543ba19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8cc1918fc4cffe88bec55c05f2445255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbac4e2dbb7ce4398ceb9ae6cad8c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a79aeaa0cf40686b02f2a26822b558257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c3ef20e2d306bcee0ec9923a3b096258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f85430e0599f10d7e7576cee902b6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bdcf4fd3ec46239e49a550a331576260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26941fce5e4b2c0473866f8c77dae6b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5112c21f492104b2895f1ed8e40f5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214fa0708f07cf557bc0b3c508d63ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30437c426451606c7d4e3b48d85427f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980137fa59a349c953fa3a473544255a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b90a9c647c5fbefd838c69d1e8d1e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63187911df623e316b5f450b42d6d58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31810cc0a62d70c921a95a703957b54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba146da3a75a8e8d976e10de8fe3ffa7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e032fdf3c56a2cee117a7dfc12510270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba6f3f1fd5ab4981925481cd4f1cc4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8afe59571f185d5eff2ddbba5b374f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f26d0c2136f311a03316691fe4470d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2582b536ab1597562f9daae5dd15735274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a50b74f0ed0fceefa4f9964a86b76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3d5fda2b199308c9493dc26837035276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc8155d0a3b81b66414f8a499aae09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1954b8f6eb5fd7145366125ef3d76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518264de9f0ee88950359ee95999a06d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43c708491b1cf3976ffa2667965dad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134959a9de2740ab26537d3cfe7f1f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea49cec91556d2c6c98bbaba92b967282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d1aa60133e902e188654e2e6467aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4e5c78c4efa70c812647ae11ff0cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d8399cbc16e0622e9228dedbf0f56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1f0f95e44a5b6cbc79f275252599a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08070523b55b82a899a628a3542ba91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f3ac6e8d3e42ec27df53e2a88dbdd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552bd968041bb971af6c04d0a071fda289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028697586b9eb7c1a080d3308c221a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f551a754776d62bbf556c49fb049fe7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00418d1a44fc21f077bb3ff1b4b9caad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25635307f35e81e51b459d7b9acb1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18caa6938b2f5b31ea85aeff72ba86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f925302ed87de55bb1f69f8c22ab4f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a4dbcec6a942fdd7c455552d5bc6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335c5d90d432aeef8afb2c650f7c8ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d1b0ed53bf45bdff8d60265f10f33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8038d668d7f521e8d87e05ef5b185d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfbcc297ab74f19d1bf7598e67f1c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7c635db400478293e5a149c7f10f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4469e9269ba8af09d04f8530d65d59f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf301518e05939d20b8f2f48a17c31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f68b287435d71921ef039b03e379b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4a4089c996a31d5ba6bfd9902d7b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c4ab46c03b45971028b989618599c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d6f06e61000d563646d8436a660c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4f7cbebf7b8d7e177f18099271220308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad6ed9a2d322b0f316ff9cb24127bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dd628c1b38461c1febe57af4a99b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe150e94944e168cbe1480b342bf98b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adeeab2e8788fb6bc7e510211c8d28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c60d8114a4d925943d31282f6b6350313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14451c493d7ebb12101abbd503ed32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3dd0211c308cfd8ce41dd9ff3c57e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7fdfab2d818bc2d75328747698232316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659399739aac1f1d2b1651ee4dc9c98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8313ce09b91bc3a00cf0751ef6723318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8f7001780fb43d7bde5fd6f604f31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a24e2b84271c89f13f76c6b56c906320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab06b84169a2f9404eef5d4c7522c9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4ed4680bc7da5bceb3a47177b14e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc66b65edbb3cdc29f288b42a47faa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463643a2e0ced04053d9fb83d807ff8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce4fb3c2c5151320566cc7b7345110325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df46d3d7c062593af899dc80279e11e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c173906770d0997e92336d52a07f972327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e44c7bcc9b27cc7d96627b6ed3017328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176f90b60ed5d6ba44dfd472a255887329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149718cb9fb8e6b411dff96b223d409b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d0bfa1e3d281127e3e8308e5b6748331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f9c399d3c25fecb6140ef3ec239a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbbe0e9f21701a3711ec77b1e4f9d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569475c0f756c9c7f96511f5fe82dd7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32194ee5a7864048356c7dd1f526ddb4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4125679c8631ecb4f33d5d84b71ae34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd624ff3c7ca95a1e001d0bc6dcc05337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92abde0b39869ffbcda9e32a2141b55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d112b0851f50a6f6a40e1f7b6fd9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc9ecc507cf4300cd977952b0eea38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7b1bb290f1ec591e23b0e1e984698341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f982b231917a327672c8b342c0b7816342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46473c5313e6d74536b1c8bfa2d0d4f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e87d0bb2dafb8ecdeef698ecf5b51344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874208e4b68b35b25695ef439c59b406345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d514b106247389d516d0362b041f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d338dff3e27f039f7800f3fa25208c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f312685cb3aed8c5d21a58c46966b53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae8957395131ed0e26e5d6a135eedc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97806b6d1a5b92800e9a3643b80341350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62657ba12095ef3ce0218e336e5829351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e51d47d227e6e290fde7d32d9d87f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3edc2c25746da7ab7fc7d6267dfd8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561aefe3b045797ef1a0a9b0c65c8a6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd41a733a13aae22b306b27414c2ac1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3efa4d03c636869ef60b14be21c6d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b37feb6b15dd1c750a570e2323dec7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b5678d44a6d81f5808515537a8580358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745a67ea7b22571d35b993ec1bb8795359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3fdb960b64911b26f4f0507839137360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5874dae8c17e17ef46d3b652196124361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086340d54639dcfdee67cee7efe2b9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4f535788febedc77c278d8a8c73ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535181eaebc5b782b816db41f81b82cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1233af95de69723624898904612a6a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318f69fda49a17b75485dd93d228488366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c0c77c09d4f16d275ccf8bdc9bab4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22a921f3f8fd8cfc9b602958efca5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc32e7b04e6a8489295e1174c0c33f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656d36d9b2934aa93322dd6052a9049370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980d7b0f03405170ca6aede0e448552371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6a71c181df1d47ad76ad741bb224c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0db50d534066a6c2f17e14c36cb0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6741b7ce66c7e0a0fb97516c400cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179112a95e0566426135fd84b34ab52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caccc53d9787b0284f1ce8f20c094f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aa4c386bdecc8ab6e30e5f0313023377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0820c7583f7202d370bf4d4c9277c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a7d306b6cda3433761f086c1cdc6d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea4c4b3ecbe77c2228ef4b29a5d30e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6e6d55b81e4b967d89b85e6ccb7ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2fd7191eabe82c2da724941548b45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fa933ed06ecc73cbb42b3c89bcab6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49c372f62c2d0b4b02b0b329e98bf1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20503082303fc43530aae1931b1e2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf25731fc74c47baa45a7a489281c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcafaa39b79c405e4207beaa2dc0db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd6681ae83d9fe291b1290fd6f494d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced623c7737d5b8c71f68a394da6c311389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9f13319b1604a0cde1bbb84d5629e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f972151c5acdfd35ec7f424141f6f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66417afdbe6bb9cc4b02928b18280317392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303691fb4a6f090dbae18de870c16db0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91604fe81afc7d29fc2bf6b2fbdeafdd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8eb87bb1fa58c6d28e0d000fa8120395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b333918704030a005802e68a27b863396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c164f0feb3fc7c4e9976cc8e2dd80397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029dbfa40b32afa86859f4c93d17b51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30647851d1aadab62f314fac64fb12399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a20159407ed01c4b5548ed6890c4bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ed17a4ee58a14d9150c8fac6d8416401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5e5326ba5b676c51fc918c50e4090402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a324a17a92c2dc090d1161f530768403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1b2db3b99be4f8dcf51c9a7d268a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667c34ed6a0e6e7d7b152c1e3c0bee0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca9a4673986c95857f20f8314c0d01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b534f8b3da8102aebe6735df4dea24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15bdffb6ada9aa615f9d3dbfefa9c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76013d85bcdcf12c3d68bf085d8a5fd6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcf5e996a9d2e97e8a9ac960885cc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fb5c66ab1060acf5a585b0455420a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e29fcd3685cf3f58f8153ad6c0e385412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334da59eb118e876ac74ba48601fb5f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934b89ad644bd5e1a594b012850086a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1735db2b774fb19a20f40aa8157e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02b0fc1882add509b3ada2fb8c5554416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323b850e129d74154099a22a075eb64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7287e28e6530076b29bf59eb8163f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74fed0a753f27ccee311dde00a0299419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e1ba2306582b1dc46030bf8c7c00a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c781a754c2fbba57acd5e1324cc070421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56bbb182164e9e879ac8dbd8944d28422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54436909acc82aac34afb1aced8bc5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46db03a52f1e22dde2f5c6b55bbed7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5929c68b4a5f245281721c2cacc46c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb10c778f24dd789971a0d75677c8de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a07d38310943f999be2068acce89c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fa29a905c8b7003351e36490ede71428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609bc3adea47a48a0f1f34587d99fdb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552e4ce122463d700515078b1d26fc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc280acad06a57b99e69b321794562431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd85f470d7fe3b1ec814273ac5aeecf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1c2b60a4c18650b9d646218e675a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f32d145c2d8fb682b0f4ccf64d302434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2d5b89c5279e74b19033c8934f66d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc13e3545e37f9575090b61ef33f84c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a69a04fdfcfe6627eb21a8a56022d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423db8db56fb554ddccb0ba51e665e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ac0a1202bb96270bfd5a016a1e2f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6f1b7f2972340e21ac1e39a1a3840440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2527519761af3b988269149dc30b6ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244c3ba547c1cfb66e6488e3a6bc175442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905efb8517d8d0a9c895d93e1e3f552443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1512fe4d33be98e290723388c5722444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8635199e62779a310aae31676748f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bef01154738630ef472661e121e08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed09781160b94fd4efab345e1576970447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cb04a40395a1b917ddf8c901ef6e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7316eb384ba8957f7c44e2e47baa9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69c21d1c6a55ec153389a0c83f1d39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93eb1066b41e39e61bbb28a9696524451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c07e4c63c0d6c55c5d9446e6d660e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf07ba9f630d4399659c5a2fbad22f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dca12594f31b8ef66fc05e69092e43454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35874b8bead338e9236d6b96748b41b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373429b7a6534e79cee8f2fa7c8d4ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22650304698c9a1bfbd064f5b95e78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f811241236978de41a13b96487cdd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781124be19c7b153a8b37c6be707cb36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd79bd6009757ab5632172feabe091460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a0013f1aa7f9d5936ae25e7cb4047461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651b382043d5b2a0761c3d825a681c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69b1cb091cd4195eaf7c22ecc4e3e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298882645ebb1ed722b4b3af27887f0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa971fd16ef6c1b4c3d453e77bbfffec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496799a1e15200af677e432e5752d2e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be72b82663db48ea8007cdcbded016467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d68390df99fd1f8469e68346192e81468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f802107984750972d2a4712e4b2ec9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c92c75eeeec1cba991ef0d7c81b62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3b5e86df0db9ec5f37318ac8aceff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2749b7a4a64c3e90007d4cbf47e8cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961631197c11e69dbe5b46deb57313c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4482c63135c6ae446a038b1432154474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1291c71786458c066863f04c2e6611e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf546facbcf67193f1b0c629a6cc31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62845181cddbbbb887007c2616698133477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ca15c16f73f04ac760785f481d1d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dd27b17af612546d6b0b81576c61f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e42a636d12bc5060fa22d5bda170c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9168b011417c556fd17963a8b64c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30dc8cc3183520fb680e0c66897b92482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3298cab6e7c6531012297678e26058483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc65ddfaecad52874114199922c4f94484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942e141d3b44d854dfeb9b6b2a37dc5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadc22e37906d8268ea71da3e582595486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db43f0eeb90f541c553cc987b2d5ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37d0db82a9ce37a1dfb8540bd2c1f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae690463135eebfc91b9d47455e0ed3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d12ce0852f91167ce89e1575a6522a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e789ec34a82e1378408dc28da1aece491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012a3d512e1ec93ae47d9a5d41d17a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca996fcc00b55968ba62879530843cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1513d446a76100b66e395e991d1c78494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8929f41091a2d0ab232d17f17fafe01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a431b33d02f1d83ddbccdcb0950f262496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd354020761587f1d255df4535be9a11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c75819a67371e2ac2309ab67ac884498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25b83fab377b366ff5a2b602111aff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680cc0877c796344156314e3e5b941e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aeb0a73f673ee83d17264da0548c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633cdb4b24b5608ba161436e6f07dc4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911872d7ab04c89046e941b50907487503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786d4663abb42c2b683b97863c6f825504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696996160030d856d53a4d44b3f5d0f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef79240564148f6b3c4f9080c435ab9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5e39412712b347cef9ffd8f963213507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5bcebcf3ca40b9220fce008cf72f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a13149ea36d3dcd431093070f34a98509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816d8f0d6c4ff6f5c9d5efb0d9402e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100e3bc431d36793fc42b526896cbd0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590afa27f44247173492a04430bac2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b82e26c179cd6afbc024a265b4776513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573aa39cb17e45d76e30967422f0016d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562db91a9baf836e10c867c3122be820515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c8f5dba054b9834c932e492fa32b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88388f6cefdd238c3d1513c830604d48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b25845da9bfaac548e437bb57efc80518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea40361be9966a646aa8214f5b2528519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f91c4badcea1c218cfce04385e053520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d9eaaf907fd13497abb032f7dff49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1e11d231d13df8b0bba9293e59a9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e62061b81d02b324a48bbefffa299d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ac45d15cb5371a5379e54ad13882d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb107369942b7580d801c82259152c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078ef8d80b4c5257d60e7a517f03e83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95dcecc03d29047ae223eb262a93f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d58ddd2004051a3fc7da2063dd5a1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53afd2bce0f54d5402fda06d5b25b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c595cb1305ffb47fbd94dca4c88655530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17f8afc7a5d4dec7f7073c8f2676b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e617228f8db434e1e02128570e3aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57808afcf84e8ddca6cba7fdeb08f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbca731546da465b38d43e610112a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853200dd0e57a9cd18a0f3fb08b078e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a87eb6c7c026aa325cd40ebb7a337d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7450578c94823b3b9b49b93e6291ded537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442d948000783b402a55bef9d847bbd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d231926e80aa639f1e7ed0ac16e26a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305a59bfc94d9fe4ed0acf3f22d96f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2b7ae05807cc91b2c22bfb44ff0d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e02b9161d7da30473021faa0358fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bebfb7cd58da50a18b83812dee59d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12057fefc85d7d078a8427a5582e811544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fc6bc249e2b262aa252a657d4c711545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb3887031b9dae0112980013171c24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bdc2bc91e127cf6b4af1d8e5e596b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412be83b9f5ff0c3fa334279f254a11548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3fbb484451191f603cc3a16b3a520549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fca00e339cde33077a2fcfdfe03fb2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0159186b96eeef26f29958abe08ab1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11771367edb9769e8a332ad91e4ea570552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188a725eef9494d91cdd179f5bd8168553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a949541052ad3d09ad139faebdb5834554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec2678cab0b1de77621be28d2d40d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7011d202535b865454c5081d175e20556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99da9129d9ebd088625b9d2c7e56f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2bbe032494368c90d646a5f627efa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acce35429f96bcd50071db1410d37b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53ed78613e100699d7457ae4f1d760560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd36c19df63024b4f11b3efe8b2cd27561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8e372301492acd6d4f55d74c5e6e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c05d2e707b68f252fa6a3b58bfb624563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6c80e12a0c65bb2b30736314e7dea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700e51f97d070d00eb8dfbae4c10b88565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b469da85a6d4219eb1539d6a62440566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14336b9d9d96a20791c7e9548d944c92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbdead69a9268974f8515b5d395fe4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8adc7b51056a4560c9917a7d44fdf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57194395f47bb0035a236f84985ca4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dad658ae28ecfd66644fd3c5fe9b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bb841cfb48157216999f04195b5a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031b568b9c0179c3eae4362fef4e76e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee3ffd579d081283663d4ca43d6fd8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76aa20c1f73b497773ac4d872f17019575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc3c90122275e805e6b3b694eb593d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378870e126a5f9663f0355dcee55bda577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cfc7e7a52303848b1d880465a4a6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1880885f0b40235e3431f2e96223e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c22f1aaf59be99131d8627f6041708580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2c2acf94a7cd985e9bd8d5cb2a522581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5a14834c090ff59b05a6301be2c17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c52ed18dd31edb900efe0a1d52ed6a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d596a71e9c78edfea86a2ae312c58fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a39028dc98195e0f38f17ed761e79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6deadc77dc2d1c43803b355a81faa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ad4be15fbfd93fc773525bff7529a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72d628574239561c62b0dff0b5ff39588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a7194f9802f6d3b33fddd69e44695589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ef761e8862039db22328c3d2ed206590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdbc9bcb9b70e4c0ce2c488fc78500591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec14b9cf0ecf55e3bc0577abb80979592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7b08dff477b19b117246a32f4b0dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2210fd63290e82ccc18e804419f5f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40299cc6202d475aea368891c2a6f47e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f1aa74271669c93e5a33539f9a4fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6e118ffe4e6b00a8dd3d14edcc432597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20f125b4f345b5e3f9e780f9c12559598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d883dc52f0db18382340049b5ede4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82961fc60a6e5b567e8ad48d84d5393600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69720a645dca1f4f6f92b45d815fa305601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656d28f4d70d3b3f2eb87b1d39ec37f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ea5a454655e6ab0cc59421163a3c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e7a55f17926fb98422fb9d8962a29604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b6d88082fd4a9f1b07ddc92cd2031605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb33263a4b5c8c37db63b27dd3cc07d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d254c4e43eeb0ebd7f35e72d096b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0038ecdf848cd8ab911b23d2fd2d1c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854e5f35a918d72960a65608e3cb44b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9281dfc2983a59ad52c55467498806f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d65d2fd47bbec7b67e7aa9f0f28d94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb97835430b99ccfe86b211d88457f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a068a2b42d13a6c68f4d6cc91ae0e63613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0441cf929ea04d904546be890f204614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a496779c43d23806177eac7bfc4740c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dce4f94096806fa4563578b15b9c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd00552508234a8d2aad797fa03f9f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fe974407640ff72a43a00d61d506c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9aa07951b76d58591709e3e355937619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec9254dee97f79558ea7b08f0c1ec9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5210184dd0408dabff16bf4484bb1dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fcfbad588df84ed0c5091744ac9e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5a6fc248446575673040869472922623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87e3ba250b4cfb06fdcded325f87bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80457f9812f1e2156e4b4ab42a8b5a63625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07ceb2fe3d2dd5f3e28c0792a3bde9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8e9a24345c477e7f446d106a4fb7d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae03f8b037c9213349e401f7d85315628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a265b7b0daf27770012a258115a040629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dd6c1ad1361c804a7bc3328c556d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd385eb884896e3a7459f036f991d12631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243eb36350cc771c9282e4c513db27a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4723aeb7c1f5baa0551960293a8c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336c0fe7ba92ab8130c9476a91fdba0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fb08aac29499de20f47a3aca3b9df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dccb8d98f8b2395c1f03116b5cdd1c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b310b94891f6cb8a32e15b4c2aafd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd8824e8ffa545540cd3fa3cd49a7a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b54295a1a74a4a8df819d8c09c5e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f6bcf2d2eb1eb78b38c59d642a7ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf6fb8f1ddd70281e2b77994eafb35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1439e5feb08bc7ffcad34f8b6d643ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024bbacc41a6664e36e5e4b4c5962a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285db6ad1fd9a5fc23916790271c876b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6b23ac17d0510651a7b70f7cb92fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8ab339314964f046260c2b41a0ff8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435383b66d97619dcd70ee1c911bd6e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17d4057bb56b30f0e55960784c6422648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163507279667921d21edfa2bbbfb2da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7c1172055670916f964308fe813d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c35ce72e8dc6de66263f0cdf946c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dc8a2a8701709ddba46f4ad5c5fa6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6db0631b8642acf8da7c6c66bb7aca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f11719d479f4c9ea104fc54baf07e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6342271145ec4c6175f274549d8392655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f82112e5021e114be946d9688fbf50656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fee2ff450a633fd1fcdd94100b92c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31451ed692e3be78acdf09d2686a3e7d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4f4f065e6729293bf1c0eefa2de27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665926c73b28cd6bd7ed6a8c3b6f4cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b9f0519d562abf63debd3f187c54b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935aac946289a95ab7b6589b53e80304662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be8ab0d9369e7b841c76905d59d05c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6de0962aec92accc4fb952b356ec7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206c68dc19f7237ce378a03bb233032665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86278894cc0ff9bbc1ccfb49824830d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c2be0b9c89f4fe5b44d6f9fabc5d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b931d4f5804764dbffef2bc711de09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73f5e70c80386f650a6314b9843f40669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c9190519b3800d4d7d6dabd58eebc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19542901a04c332a7333d4077eb64ba8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e861445de842cb4254f9aa12339fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82665fb3907a5a59d45805151e8954d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a33d8004e07854453b7e09ec48fadb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbe731f1822640896cbba48d0f7062675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4af921ebd67b20e5d7ecd47e8f3bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dedbedaa990ca1d03dd7712de3db70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcd708c1e2052a0d3e582abc7d990e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff7c844ea0f1c834f4d3872444e851679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e9d0bc11ec728ce2f2294e78f8fd5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc4c4d9c18063a4f0d7e36676f8c8a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a836012a31fc4debd6ad6b1eead79a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9afb86dc49774142e6f73e6d58ef10683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a966ffed6fecb58524ebf16de0d97684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474972b6d2f568f15df0a473ad2ddf4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74deaaa0917a3330cce5632a40f539686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd5dd441d7b1e4d5542188c4ff3088687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d095f809c7787d54ffe43589d874817688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b183cc3d432312b64efd94b1c5629689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800e4f94d2121bfeb2e00321a79193a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276368f3e0b3cd91cdace5e80ded1872691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09c0a6aa8d3333dded7fb7e24201a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaac582fb4e8dfaefa867db5f50305693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2068b7170286c6c7bf98b5285c8c7f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2979b3a785aac6b48ec2a9bd620c04695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8bfa5ce6737df7739360e8744504c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fe574851d928ece32e7b68e33f3ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596fa5402e7ed376a629fe4904cd78c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89003c12bf9a7bc89a901e7b611a714c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083183b18f645bd548ad579f4a94c30a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9bc755ead756052c817d5823d6d05701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada10a462a53c54c3a5d04f71c833000702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26623fcfd1b071ce93bbec23ce0e9fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0ef3b9d913eb88aab892749bb43d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1e5a7781b92a6ae8be4f8f3c0f02c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98680f85a256dc530e29035d0c3b4c2c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef0750849b3830a6dec0f55323dbdd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a56eaf4dc611b8b378c3ee08b47e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08334640dfafe13b0f3bea100b3a8b51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84373b864ac94ab4451de71510631a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eae47107eebdc46b8abb2daededc13711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7551f9d138812838a0af46836ec03d712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b2dbd7d47bee7c4fa0df649d5bbe31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7666c81e40908b9013c2259c0da90a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302a29761d47e6f5aacd6535dcaedae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e9b95f8d94f3d105c09a504280ad34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66b2921448259cb5fd09fb168015a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac564ccbd37dd9cb81a003c1746ed2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40390258fde8ec3e5b05b34624b9f92b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896f0a8827605a512b2dc366d1ccb3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ccb88e57e5515e865a38c0875a44b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce60ec949e9b6d12c8865f9924cc5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cf3674e93d2d7900af750f8a27e8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa278200f4ae514551a9b736a34892912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df952fe77645b1b64c10a1fd510a842913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928b10d65082dc912414aeb0f57d6c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90117a41d27ee65c14ba6e4e2bdb96dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ad4b90afcb0b9c28a339c25cbea7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af189c2d7db9cf66fa17f2f04b4f0f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b021cc93a85cb507279c9d01dc04cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71386812b89ce220d837f597bae186619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3235365ba6614c5ac85d18de2e16720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cae98622a12ffefea067c0fc38fc3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dced5afee6f040b6205d1c882fe5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a20ba529ae0409f8ba5d508193e27623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7e5713625a4290973a6b84614613424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a40e71fcfd74900e8f3a1454a8a14425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf443e4e3f2e9343c7ad1457181ada26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559cf2529d797390c6c34778624648527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8683ce8df5af22950efa0646a95ccae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b11a116e78ed78d31ac72f9900414129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed137326abeccc215c8e1caa9e5f2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2e5c6c359210c5a0522a6dfd5940a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdf18e009e68c5740b0757f16351cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a088dba0fc3093ecb37e87ac49ec533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002064efadcc9c4a6f424aa89de7473a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d1727ab68ea5573bcb5a89db98ee935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6009d2ce93ddb6ec3b9d4992e4dd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8841f2089ef05e01a6ce932fd405137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f6e477178216b868e144d584edb9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5774c5951852cacf374dae240eaf0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a398b0401d2fdb3ebbb882d6f8dfb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1776f7f59e3d3f5b2372acb55fbe5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff46cca044a875d8b122835ed9433e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d8b7aa487880e7fb5f1b048c15efd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b8585c03deb94f00ae1727508d01244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ef5839fa8eeaf168bfd9228d62bc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1152f3b4ddd7546728005d89b0038846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7079f039475b54890cf588e61c42d9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e1a530f5042767b665dce34c021f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a670a6d007426b235e9879c8d947b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cd8d2f2787fe410e3cf8e339c4f2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b2260cf9d268c3b6f45612798c03e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b37bb21e21a9be9f5168ba26a0454052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c8605ede07a14e125d0e78286914553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90734ffca15ae310bafd20a94f1c9f4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9960f8321cd4ad7af44f030fa466755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3678467c0e00758d550061588b85656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257950ddca8a16bb3cd5eea6bf704c6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c17a353731df08e715eb7b74a3c4d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e006bea96be59419adc82ffc061b70859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84acf8e109177bda052b39096cbe7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b62ccfa5467b60caf605989544c4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530a60c25fa85fbd8bd00c7321cf0fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc74f40962db0d1fa4113ccb62aab163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48441b89e1b6ccac55344e3aeca4758164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4c48a56047be6217bf812f996b3bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6dc70091ce9de1edc71f62bf26d21d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5346b07cfd30e85842c91ded84cea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64315e97f326163835a6d35fcd1534f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56820ebdfe21a994a1d003374bef4b8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f0193bb5bbc382ba506f7963d710d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4a3e142ebd44d425df2ee1b43aa0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba39ff5d5bb3b3f79d27ab6a48556f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c86144e796bd35e69966e6895eea273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c997963fa1d385a099b2226c03ca074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe977d97854f9b2186ff93c38e4429c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e3fef82b14b2a232c219caba9fd6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e52c2fe1b5de50e5d08b844d700a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea3c869affa05bd6ef9cc11594324d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaba618e82286034c61c68736eb73c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b5c7000f3884b6f409dbc0811066c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e532f63aa6f1aeb174b6ddd487e0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05965b3fe48f4fa72c5f81e2c31cab6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602dbddc31f1706fc7df76e943737f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bff16cce4c701bcbac48bd690448884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73389529b52359dc7ada8e8528a18985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6faf49032263c46dbe937129e871e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59b3e9013af116143d20cc464f7db687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e64d4e41601fdc51158d55546472488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a25367ba02597280ce3b49888534a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f72d9a04138e358ac182852d2a30fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704852c20b88aee0af563c81936b7a4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a3824e13cdeab9c22b5388a09cab592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a76420303b444ed3f9580e01f758393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4137c73ea718c6bbcf4d5356bb8d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb2efe51f175033fbb9655a67efd2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e83c0c685aa08fa060fb1ee6dd8c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414215f7319f37d7fb88251deacfa2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0c7dd05e01340531e0c1a53da086998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d944f54f1351a7dc7455cad1d30b6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c32694af35c34b44c8c7d3f49e654100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c51436c6499be49198ca5a78c673e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7ee32f77f9f346f10eb9fa9a435e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0434cfa9c7136da2e29bed81edc2dfe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f17d09b86e6fa2fe8def2b438262e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2477c29a0a6bf026e620eb65aaccf78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca22dcab7135cabfc6b5dd302e3f2a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3621a5b8a9f3f70e10fd08d5c6ef0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f95fb9b5dfecec5407ef5da803eafe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ff44ba9a30cc86485369259936beb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a899ce571574cd3d05e4eb3f804ea9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ba7673c693537f0ae71793d806bf9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb7be401398c006adae3620f056a9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53722c8932e5dceba39485f44a81dfc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea5dbfe726e4e3862764819826c9c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50685397086f619ed69328083a1ac0d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b31c9e1e8e893ba714df7ba8cb9c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b539e0f9cc983300c3056c1fe857cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338c849fe1390bc904cc585d58d1097118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5be8787bf5ceb8d4135f5fa550767119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15990b5a66e0a8a188bf19bdf05ea0b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7d5a753713a8ca68c7ea706b3653e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db5f9cf8ccc614f538497e812db1fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0711e52804230c64fae3f6d3e3d8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cd81eaef752aab2771174b3628d83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aaf6f759a1309a9af280f16fbe950125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d065500c877e93b3db1c99b4805751126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92154b96f53de501f29513a2e089f382127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a20d8e09071b8375958b89a14b31e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d957283921bbff4ea91dd1b35f5f9bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e0129fa3ecddd7e0eb6b71b787d26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebd6d16ae2b5cafed7788db04e6c85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce555dbeacff71f6c706e95cc86d20a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60af15fdd24c28dadef5441bde4b174133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2e2f08e5e434b894ca1674984989a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ce1041ebb5b624e9222fd7ae99d5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e978406d5f8ce175efa8d36d351d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5697a5a0284254507e32e21d0d7ebba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21974e531985db8be3d479151faf6a38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317ea974f0e38598c3a59fba974ae97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f71cf6bbbfb9b9452c76d1ac00e0c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3fbefbc08a39914a83c40cbd34b1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495327fd0635f529a5e97e34dae86172142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c40a371353dad68587546eede2932143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aef1d2a2258514bf089a7b2ab37098144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacb30b768db6e12a3cde7fee2fa01b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fdce4e9b667f14d092684a7640d13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef44bfeafa678c06555520e83a17dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9645c498bfbd78c2b3871a127385c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135ce5cc8b200c2109ccccb16028193149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd944035abecac4e34fbca9ebdc2c13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729de51407d943b53a71f83889d30090151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d04fba88ee61b3c6bdba2c883aedc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66086c16b21484dfab7fdf7cebd8c802153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ba0a23ee502ba54c777db31abbd32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb089131d8f2fe11c2b58e1c652494e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252e1b61d56d4cae374a59b72ffd082156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b914298a495a8cc7019a94a59c9f606157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80ba95a037568f8f2b9fbde185f393158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec69d263bf074f3f8b011c6bed60fae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e111f1c508928d27b07c2cf46a9940c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a031985c54ec9f08de5c9455537d99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24540c65759890c1bc3f790a5734c1de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541367287665fff3788157618510bc2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bbbb9ba6c45f737dce41a922f80ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16868c6183f62b25b902252d10f7973a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d05e5c200da8ccf6123641ebd59c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee3a89453b9b2a6722d254094e1e34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65872280139068c630db9b3145fa0e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2b0f9bd1ae699afec9b7906a1f2da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963d23118324dd2a721f1dd95219957170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299e107fc1ce0bf43238ffd6df9e8f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a84055ff89ad42c329fbc36fc8b6f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37914f381eb0d0bca8d0d62de91ea4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df2af5b244470365d73a919f30fd43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120f8af9648964eda94be11b2ba13e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbb6515097b7f704fb723f0ac6a5e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346e051ca45b6e1e76601f7714ea4f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc83f42f74dbfcaf6deda3dcec8645178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4165dace5b565a867bad14e73143ccf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16556c8d8117eab9bad7354fe2c6793b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302d912a5c1b628d2dd56e4a08cac73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f053f70e2ae82fdc739c3c6b2bbf894182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0f868c6f1730109ee0113e2c33464183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5a66276e6f8efe0eb1bf655a99494184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615c12362a1eb48ef2246831ab29285185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65219867c7dceeb66566e52b2e118694186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4e2a23e2fe19cba299efcb836c2fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23e6b9db75c5e79ccd8d2744233101188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a0d68c5d0c26ba5d5bbf3e420dd85189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f365fb084dace1dea60a2b8ad46ad13190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39833ea3b1ae227a7dd10f67fd7df9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c48b7ea91410f6faa87b268051e1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e695372206f83964e0158e7779e1e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e17886c8c6edc35fedbd97faa57a34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ff14462598a568eea90fa04fca94f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c126f75ac6ff56ad89fd80b308555f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b469cc51742ed507b038923f1e6768b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601d2318cc8e349dacb371c6c0d0a0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38349cff5b68f49692a1c45f94087246199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaec3496b149d1e420751ba3070df6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff683a413fa2b6eccb7817b8a2e58155201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c37f434d4ecce91c5fb12df5c78793202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174ee7c616a948fc6eecc4799c03f25203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d556cf8af9d725879995422fac7361a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e454c0d4493edc4ed90b08edf01491e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219d77de7e31d5a12b651cd4c396b46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026531a1617cfc8537b0f8f6cc51e8bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bc22fe9c62cf25d04e8c38a90ba8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5588966cec8e1974ac64ca63bcd46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30315025eb74b8f390d4e524e8104b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0aa633fc5f4c0b40aef24773d76dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41440dc64f49fc61fefb48d76e0ce9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a0e005162f0de8c7ad29e87352f5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6b449f050637f2e5ebad25cd33cc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17e01db3263ce2754b351721947998215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cf087c6127bdbd977fc173e3c63fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb83f726dffa5b275f921618ac0ecf5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3c6dca4722b9122669f70a6c94a72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832c69439214ab8a4901ae798b2754a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8df3df7670ef8b489881440ed43dd6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7bb50a7433f5f13a6d54175c29b0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244b066e7753a3d2b09b62f47e20dbe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e4ab46bafd2abb7c4bf41b1c6791d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c657e4792b615172c2c28ec57c52561224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091eae531bc731d2df61630044d851f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a54563d7ad08e6879c4f8a03bc5a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fafe1de10d69f551bec916de66201227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74372ebf21ac53ee2bc74b7065fa83e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb828cdc04a5f87f808e43af0e44d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfded5acb8db7610a10e73cf26ca05c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda00882200a602e528658845eefb55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2f0c708d3034ef6359c51ccc4a967232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276eebfb82d19389acba4db63ce8f2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad202f92dcc059947dc223eec89699d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b444861b53b1d957ca6ee87bf3da9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f9263723d73f8fc0ce853a9891712236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785194820f14344e7dfbe5220e06deb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547b7cebaab43884dbb241fb25e39ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2143205fd97af540e1edaf8751633239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081d963b4a89c848494291cf58594fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4edd65e82f4e7af98a3c1d08bfdb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7370d01f798dbc8c44fe363d5eec07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df85071da9ba7e2e27f1e87e9d1412243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084af0ec62d8d1a925ff3de3cd320b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802fa73db212c12673b62183cfb40e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1655b13250d15081328f661709f694246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ee855dd78fa9a7378f80adfab385e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202d2e46702e64be1c7097458cc2b6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14aac17a24f1e7eb4cbfb7fc62b8417249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746ee855e8c686d973f5e9c26bdcf40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3099a06fef1fe7a4e78808ae39bfe8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb42d456c75418437db11396a5b19f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93749b4372cb8c4384db9e6c3670c781253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d26f656e9d974e60e8726c8d99aadc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56914ce057d276872721c900894ba99a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fac1941afe45def657538780d908f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9186c6431d13cd441b4616781e3d9a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f652a3f50630bd3add59177e5425b00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c4bfd91a94d2f2226e48ff8b88868259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64218644a9a4853c84213e7f883aff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2d3e6f20a669aa640f91e8268598b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd417c06992c37f2efc6a5c48440ece0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38bb138280ca130d6e0cd67f8dc06b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4542bc37e2e4b06f9c9cbf05dc553264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8540e63bac332a29612e9800a2870a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb85277a5c2e0f13fa1271bfe1aaaa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b74b0bd2fb84774ee97c4348f8847267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fba6bf76567fbb5fe259907c66d45268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bee31b435046fbe3a04118b06fe4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0d03eddbe2dc6c8755167f46831b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69628de3bd2c00dbc97305853d82c067271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096373a909f1d7b95ae32993eb55a62b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc920fee3c0872c28373cfd6074b7e6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec1c748305980959757d25f31798af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c20486d6dfd55c06fec14aac91602275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97a75b333e60c8208efcffb2de1786276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c11eaf817ac25da43b00db442f660d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b46eecbb669521e65439ecfb8fb4ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468e66b0650d169f7bbadbb42ca03e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14732ebecae92d425b0b3bd980b67ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351e0723f35d9e52bc9b7dd1607b57f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43fe22fe1c8d3bcb2b289f3b9df649282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479663668c9b9331db9d702e9e4d457283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18a1c622a1d78ac7284496f903122e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748525c65f27c2fe3a442ca18aec3388285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585d8cfef85555d5747bcd47eb00079286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fb94d1bfa107c8717b0312613469c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9eb62c7f5b5a687be94a524d8205a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4ced6a1f1f4645a60a6af842180bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523732b50bd04c5ea8b94996b999488d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02592fa037cf998321d0e31f927324a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e460fa8bd2f7979b11b5da6744ce8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d278d9ff740d3c3f568f5220152367293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07927529a1da5ee3dba5bd4966ac08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c34d7cb36937b96c7d1f133e6cf1a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347d69a30bb52705b172d6a1653d2f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa19110cd8da82c3164b4cfcca2ea5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e5efeca4db3f50257197a7dc18156298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c53cb7134a299a3e45a157976523a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce3e8e563fbd494d7e610ae1dde450300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc83fc19f90fb96a0d2be2f4b3be4a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382ebad42e6aa19ca249a3c48940edd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0b3054c016880053607814184d1e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158e23fdb6ea3605244607f219e8e82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c85e32b5a7390b63ab06701dd50ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a031153c274d26179954f62e9270a06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e403cb4db179ee99c005b6be81095a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155965921eb1db216c16c1a64d41201c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ece706abe64496936db5ac4bb7e1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c392830246c0278e2340f19e20837e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675bc0dfe226f657c8d124163714a05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdb1bbf1028671ab25d0fa6460ddff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d762a7802eeaece7b8ddee8e61b39d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0620389382d0a4942da80eaf920e1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778eaceec199529d9fbee10f3e8d6e6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21185c5c67f1058e2a4b20e01dacea74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42028ff58eec22905d9413d99b4630317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7b651ccbd97197d0b0531c642950b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab3cfd0a97fe3a74ad1582782383dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e00b660e5065ac146c76202696c7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069d024ff5506a262be51a162abf518321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e270c5ba3a02e0cf2b807fe1a09554322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19281a49b237e0c7d090f505a2b64e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b017256d707738af253e2601470dd81324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509af8b413cb276092cc2544a772c72325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817305e53421033693d28b770e62950e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0efde22b6d1f10c38b60c0ccc8a802327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ec60157679d0874e641551c5d3b1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5e2ca1a3df8f7d08b5f299a2c28ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053b4f7a187ecf65a56452dd434cb72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96e8fe06bc06f5b784d4c38181d10c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dd2efb1e334ccf5f905004973069c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a672b516ab49d88c25e32f92043100d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ff22820ef0ab9a595d22f7199ac25334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621679f7d5e77618f4b9065fa84f187335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af921d44b2b5c715d27fd27a1d56e6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d281fc2970fd3485460787acd23835337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989542c8ae28702fe1ea7447c59befe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83319493483355d64283ba80d158d2fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d7fb38cf6472e4c2f0e75fa786834340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ce012a1b74718084cc5bce93120a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0596b97d5be9f14c3d56b6a8857b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b33e06acc3dea0a5f663c9dea612c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e12b7072d3d0a7197822e119b0be5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f37be6bda7936d7bad8b40e680271a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97c410b6f626e96d33d0f0392a95ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7977ee8f8346644b4677ab8e5247f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d5144a8da20c75a71701d067bd6c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28d48dbd343e31375593a1c1c87aaf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1b0c21100107defed42efc6131d95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624dddfeaec3e9e9698f4a460863b1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427310fa5fd5ff336160b59983ab72ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71290a4a690bac163e84118ed0630a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8e247e3447c84469d41fb64b92191354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08062c12ed3259ac7f4679b7cf3a53e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d42f3cf6a50746234bbe9887229ddb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974be5d32b183c8c05adfc3e6bde261b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f49ce7101fea33f8c9b3d28fd87ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029b51e026fe258dbe3308362df2aa2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39d36be2e20b53f58ca38b744cece5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdcc6cef50aba3e27df05a8b1aabb3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac496cc2c98a3133a5ee89b9323c1506362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09b99449c76f4fab007b1d65693095363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b8c485b418a2974646be05866108f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64972e9892c6af72dede41f55561031365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de055813f45fbeb63363e36d9952d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680ad423e97ae090fa6e620d22be36e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed701591482a476a92abd3f82a41a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a85d1086ce15db40070dd4e4403674369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81035a84c3591b47325330d93c42a0c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2841ac14506dd4bcb35c99fb37d310b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46226eb83350b27ea5c8387550e6ee64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c859ffec08aca50e695aff5f0bc78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f25a560827112e00387e84670eb73374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743911a5b81071cf35e448ba2706e75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1986fda257a80b73a6da778dca0f7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301904a00fd2e65d11e840ee25d64f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4d3e5beef3e63a1dce6684b5284f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54957157ba07d8c3455b71ea5a026e50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46334e4569074432eee8e995405a20af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570be15885fe6452736dcf4d87ec077381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ff081ab78c3139fe3dd1a595e483b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56593476e25b994fbde47e338f44aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43e45eb64afb9915396677d95bbdf8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32970d376203edc00b59dd65cbf99795385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed62c471ae91e30aa51cb45ba8df8b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72e7d6cc8ed68e5d0c3b539a592d0b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c4974a5731d597d4a9c0f884a30e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7634c929f1256f45470a5bb0b14151f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d335f08fa7628dd41d7d47bd135a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddfbf44cfc086fa3549ec6aa442e60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ced56ecebb388aae762f89e2319888392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f75b86a38b4591f98ed6c48e41253393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72acb400e1d56952cec4e8b8d4d6cdd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd023564e67b2d27b66a2c186e8bb4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd13c1639857524f57cfa85eee1e46e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3bd6282fe46735066b5d8d5e5de8a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc617edd059005e65fac9337fa2602b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37487ee73985e0dd6cb993a423d9d42e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a988ded8472bfd8f17e620289af6f2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684a8a53e2b063e84ad8ca4efdbbb00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66389aa058b80207b84116253bd22f84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42e4269e9b5e0152a7f31b67274cbf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa515466ef2a90732642e6e1058034eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9074eee310fc8db72b6edc91edc34e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cf7c6e64e0a747cc12c92c3f31799406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcc175a224dba7545c0438d4dcc102407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823be1f35c6cfa0c26e1d0beba6aa93c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b65a6ea96e21b8e39c8a6e3e2e6435409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717d338ab119ff019a623d366ed872c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a979e393fdbb9d73dd84cf8611a49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2226c00016857171f1fa9e82abf89f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fafe8b729adfc2ff681effd35be95413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8811c15730bad1775c4e1778c2a5b07414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a88d0624c924902ed865af2cc1a614415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f696e300f5414498fed339d78441cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7896ac456a70583c5057b4c0e2c709e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd055607291127b746b858f289517f68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bd1f73cdaab9060bc24c48b8c495a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8ea34c71ead615c3b01d5e7406c31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5b10310f5835a9c53ba8a8bd38dea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00868077c02ffc3fb125140e3d5faba3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fd6b41c38efb3c5dcda298d0e886b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0a361ab02a68f542217c7bd0cff47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8600896ce85707de5d608a4ec53bc4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd232ca0244e96c35bdabe43b9c2cd77426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526fad719c6ee66d5fbab0167a7d5bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2377fd4c68bbb61fe7d0d14ae542ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323073d4094640b2d6c2a1ddaebd7883429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14b9ea40fe7018092554b5636d1cac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a29aacfa1ce1ceca03dc0897b03625431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157343f36733f12ce348a70debd2f56432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1d577d9600f140f88c375804661fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdf271a98da6c3fbf0081937f6bd34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfbe0cba8e562820ccf8e9e6b4b6ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da85d1ce8151522b4c9170417177c11436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec97f5aaec4966198babebf90070950437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c90f39af0be35a73a09d5702f6865438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323a193c635b95665e6496f4707e866439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ebc92d51be3e2272b02471ee2c178440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdba1b6290272048af03027d806505441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d7ff8c2d9ee55caf2d7aba14ff9ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173091f1f61925f181baf764b30b6e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9e305d6ba023710ddcdbd64593e81444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912cf06f0421b00b2033e7091dadd68445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89469a393e84f98acb3e1917b3314a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fffdde58ebfee7d66bb8ccf622f65447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298b38152440ebe8ae04a56b89cd0ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738466113d7c947de5afb99531417371449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159af3920b30843715ef9d14c9a78b49450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4f3e0d12e2cfc158405b53ca84c16451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3e490d50d34a70f9bce829178801a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56552133c7813d68df066a76773fbb7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717491207dac3e2cbf15764a76c5173b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9be1c5b3733746b7ca3cbc2fe44e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c7e4eae4829869c53615e9e50939d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427f1ae3bdad7acbfa6d941537c851d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f96bd60f371339f1960bedfd91593a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739b5edfd3ff0dbe64234c0555eb698459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fa0fc0ad2c285378e2f2b6ebdf170460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf75a0d41057b770a555781226205c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3785d47eaaebe8ba43e162507d469d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580088f970ffaa86e267792dbacc804f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f7ad874de53cd4e081e5763ea8f27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b94d3f75235ddc0d5b9de376df7ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656db146c9c0e2c6ffd4347ef888e29b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025484aaa1754b7b295669ff5390185e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651682792af520c0338ec6b29efe3030468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3affe7ad854b55a03a12713826153469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfbc5ca910953a0a4f6a3317cb7823470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2016d913ef2ec854a1142690011453471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbdcd4a5b522da157de1950b62c5ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577884ffa5c80997384698011153616f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae600aa151354d677224799fe7e90b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a1d96965dffbc1f10667861bdad64475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7471759afb029391157436dad5268476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52720548655aac11bdef4dc58c6d33a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83ac2ec8aec52b78e26305dc8f005b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298f54a807e57f5ce840229a2949a6e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d3e1eb3c6c50a1022b1db9f0af26a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32119839ae206736d52e0a5f2f4ab7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256aded3a5aea1d23e0efa710a43d5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38f941bfe562efb5c2d79fb843c49d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce2dcccbf273deef668b7abd67b86d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bad9585ecce6537ce7239790145596485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e48e6e646d58f6b88d949fba3c972486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb274780806158b7d29238e42be7b01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c636bf97e8b284c24d8d0dea677dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43047d1369f14617b367eedff695c700489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d9f58b4e053eded545007ecc56c08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba942c81d9465b841fc951a1e1dc2b15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0464bf0ec72e38e85842495d70f48e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ec9009398352f1e135c90cf64c14a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce1803a0570fbbf59ed7670835de96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ead79291f2b6e7869d10d88eb7b93495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f238eb75fc6d41597e4406843c9fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbb4e26c11b3eec78f1014c7d17ded497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0780558a218df20244eaa1560d556e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8196cd9076fca25a6810087ae83ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdbdf238eac66112854843cfd842c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a954b1632a1f8e96ea5e5188464fca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece14ed52ddaf150502f98b0183fa492502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd6354bcc1a1d68cefc38ee681cc42503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631a285b8b7da509e67e4605b61f9af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b66b8067e558fe46b69322ca61bc0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6206c47845f527c4d773a7c86e96810506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e99e241562fc3b74303d70d18b0866507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fab23446b7fd943c36952601060de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504a4cee83026a83009a7428404cb14509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a316844503b9e56c9a05aa38ed3de6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a920b91db68d87fc6d661767d1dac7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361c2ac67b93ed6e9e327f07ccd7e3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2267e3a260fa234f1d45626cedc167513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb40b0bfcbf70158a685456c6bb9061514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dc70517a9b62cfe2bf8197ba4543e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d2df4e14af6cfeae375e17f69a34c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3ecdd62015201118b77a13df787e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d258f1a6a6215fc461414d3fdd30aaf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad90508ff044171220bf1881994d878519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc05b603e8770126608e9f17adbd419520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114926f55bb59a79921afb5b3a45b4dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93979d5dba06b743624e7db2f9f199d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3122936332601cedfde43895e188b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82243121237841995fafff6860ffb69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31d28a399935feae6b16463d4e2aff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a14fdb5fec92c86ab80b5bad2df66b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a6936a2321d218f547375a770cd06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726143f37ff62f6812ccf28425cc62f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a69c33c860c5e7d1e012bc4ba29aa0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657d6823b1d569c1db56b9d9719bf37530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d626529558454820917e379f9801f8a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfc1709eb1fa6fa06548a40f7f7256532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3dc956a8534d99967a33581f28262533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f078d0d44c4549d8ebab6a5ffd656534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb722527f22875a67ef3a266af2eba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce6f3ea318d55bb8ce3cdf25ca5a4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295a60d9f8964dd2e38bf2afbf4e5e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f06bf38b32e2b82762aa17b097768538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6360aa802d792706839303f95f797e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53278d8ad019fbbe6a61b9f2c0d82f1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e139ec8ccff74815545794f873b63b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0954974e9d99d212c29db079aa970542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db9dcd886e49ba88413eca3e643686543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ebfe2a74fd0f3468127112245212d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62c31921202639219cfb4d16fa5da4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477161045e808362b1e6902d656908e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ef208cefc0fc01e900fc60fb58e92547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e680c5f7cedc1954ab5080768a3bfcc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fd82153018d4883071801382f3fcb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf8e518463e729732cd7bca9693f06550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720cade2efdd4eeceb64d0a1ae1d2a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373d6f98138974e857c6971f544cc48552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbacf0688e13bc09ffea0e2baa8128553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4b845729d58e233e08f5a38d4f116554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351be8984742daa344468829fb6ebfa7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a17249580e2884977ba8b6185a8415556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0da2b7c1a8926794b55a52b12edcc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded53d6f7e7ab68e33721dcef110b962558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314d92c9f5717fef89a5a1b0805aec8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca9e1cae78455b172acf0f797ad66c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c046f8f94af4c3998fbe29339fd5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ec7f8c3177d785ecc5564808d68bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c455b829468c1e9e150d2e4f25d43d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a55104091d8b086b22b80c76487fd0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48386b272ab680a1c94ac5a2a63d4d45565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e8295c71ac68f13fb6c7a312f617a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc17b1060cc4ebcda65046a2cd93a3f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e712e231d5ba3215cb439d01bbbd47e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0b402e6acd52f494a6b2941ca2ca0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb876f0bead46594ff427b517cc2febf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803c52d4b04c641bf9d470566628d5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9ea3c54794a1a5685125553317929572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed4ee13b32b910d3f435944c97820c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339eb854b8cbc186ff4f18e5736f637574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17c11ee51aa964963c4aa049e5985f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79bdb37e8c3b412e7e832799b26d92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7b5bf5466f98f5534d462f51fda92577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1f6fa87891db96e06506db9d61b19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081d4d0e80b8c45b80e59870ed370f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82548bc890238470aee332be0180af03580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4251e097621efa023b1d1772dd3104e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f424b808e7a8c1d31c4815bdc83b504582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b04b61c768b49d439b2195ccdd1c72583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff40b213bed74d286ad5c0764d3b79f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc630998c624d1156f58758f33f6ba72585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb9fc4a0282e7ee49717c96791f9f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e929a61f7c473d3f0f2856296f11ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bb631dadd70d1911762044436259f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e238793ef4d54b5b10e673766eebec5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a9695be93b3f73c8629e5ea1aef4d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96324799f854768126aa3b57b4a1f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceb3e9fc44b1e702da925a37209b92592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996bbf8cf1abafec593db315038740b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71405a5f972465fdd7d58fb2e21ff70594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142e9d5d4632aba05386d76184215c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda939818e7a672a364606734fae032d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbdbbd58b8cbb92dc8a5371483ecb4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60990b805f3c576b98d79b22bd1fd3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29799c53998fdcad4c073ab1ef4dcbdc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5732742632ceaec3735d5cc713526c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599dc62b9a7ae837d3d0e327da8daeb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfe09e0591a15de14368f4824b31ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a14f0b8be6a377c99339b4b2bb1a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adb536c8e57fa3208ef97b5b92ae51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f7dd4365488ee94ec3e0def5571f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82345da1bdf83bc9e4e6011390cbc74d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4adade79c0e922b399b262e08cad29607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71724e23d4256a5c19dcce53c255340b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab3277632d2555d89b12b03e228688609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdafbed40814fa846709651ed27e358610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc648a5df35e258118540a9a67dead611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510114a93d80016a89c7233c7ecf964612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fd21b34fb5f47baabdd31141d97e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80114c8e8fed7748eaee307443cb91c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f38ecdb711466a4b58c496bacf1692615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb65ca4d0a9779606894c2c36d3f39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547dfad7543eeb43225e67c9da00db4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a7ad94a6e15bdfc527e96dd865393618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabab8348abfbc9ec890e359cac7323619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff412d05845d334149c44961fcf081620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0785fd342c82929b3e1495d07cbe9ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b42a33581bcad9cdb4da99d717434a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e7f6d94c964dea3e8d4954c221d3f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f723dbdd3bb1536bd6210759b1a5cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7a256460d61161254ed5de1030487625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e49ce627528eaac1bf5ac31183908626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83a98b254fda146db2ee9f30b0c87b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddbd407b6e2098ff210e4aaa9008b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910e70ebdcae985ede37cfd9ed55b0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9860e9780b60b08997631203c180e37630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715bc5e8e45d4f0fdff24b6597778ca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba540d9e4567139a14081a8c8196d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8483ddee4ac11ee10384c7a4b4969b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6610e9c1eac9bce075d0ad533bc3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5062b0e231e2b1b3a9008d0d71c942635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c9a387e77f745b8e01e9ec9494b40636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae2a8502cac070689522514b02bd37637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a726a9fc4cb2f44647dd5ffff3c791638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3ec8f3b63a49fbcd332a5b57f02ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7193719044fbb64b1d3d683c23242640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a06f2ed3b46d69a572d860c34c89f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714e1587a6ce5c1cda55ac9ecc2fbe8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6d249179146d95b0e484133022421643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e9b51bab47c63ea2bf112707fba0a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb8d95ff4c8aee79888a4f79d66d53645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903c7879cc7d5dec4d6223309aa90c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be929ef74433cbc7e8af64374f65f4c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d595a3f0c6e69060d9d611fe97bf24648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f63dbaae132f4b1be468cd26606af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b053add65b2808ae4310519eafc1b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e2560326f0e873f949d41841d0213651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d52ed7b8fd0c856ce7370a64a1016652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672c32ec10c3b405e23c9f1566d1c2d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317cfa6142e94e27e803a2064326761654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c54819a115ba3adc30da20f7f1248655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5053166c6f1aab4e79048f8d6522b9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb40cabbb046a91b26699ce427d33a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7458a70043d89bf6d70cad8e169cab6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450297e4ad468ae2ce8b0df0f5961c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd9dd3601749e91f096e5ff96ba2ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a3445338cdddd623e25912d3720fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff86e62e54e5d9a3f4854742ba124e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96383d54e5633e01f88aa8512b8081663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cd65e1b81fcf35a7597dc53393486664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e9e9b533733dabc2c2dddda331fc3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eab6537040144d980e5307548888f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12aa5eaff952b7da172e0c20ed5d4dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c86bc3052fe9e17c8ec0ff659dbf0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fdcd7b337964ca2f1f65f2af2f779669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c33494bfa65a7223ae2c24ae10190f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c690749999aaad4d6db6b57554b10c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ac1778238f0ee9c17e5ad4207ecba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12f8bc2f16d006d5919328c0fed4ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e329ae6184456bf605f4cda534456674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaf9ed6ed1b1e2f34165e26b4d5356675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071ade87e090af19cea9147722b1b55676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1af5bf7a6a3ceb11e6480125afc0b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6201789fad2ebb6df37871050aa0cf6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde66f7ff4110c1642ac2c6ccde7b85679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a9e776ddb9093c0c40d3bbaca545b680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>