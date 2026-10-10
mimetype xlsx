--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e708425d555e1637c5742989c2d13971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06bd2c92bd426f3c686381cc61b9bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5153b33ff9d920e8da85c453bc3c9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25abe1a33a2cacf5b97bb0fd6ba079e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa285caef8335cf4fc2907b20b7aa55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c513236370dfb14d6693ce83fc180c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e261dae2b7bdfa7d6baa849e98397d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe408a02808ec5d2053bfd649fa1bc158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51647c5463447a8aae0b540d591b14d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc0400b4dabda408a92f397ec0ba9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaf736540ae533a3b7532d17e2735011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e363031aeb87df4ed9ebac025d1410e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df91c92a0e09e4793961f22a2341cfd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a72d5783f9597066002aeecb02190214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec762c307067cffdaa819aa4137fbe115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb869b65372bfcc11985554a2f518a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f609d7463407eb01d69383d9b8ab4e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446e719750603e76da896c18892583a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f427d5562f095378f3122845c4510d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9a526f40dc56c0c4105508e0b3f5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0b652c1c86641dfcce10cc8af912721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50015aef48c81386317450cbc636133a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585bb72f898b6ad1cba0469a05a8aff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078c59d0183ed2c7d27dafc0c88f51d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e017fb1a53579e99829f63bc905bc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f393325600698860298e12941b422026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cfb0340a0c3ffb699449d58392af727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e562537a0a6c9b69ac617d05b309f3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2a31c20de7875121aa736b1673bd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1111407382eeb1c78305eb1c9a7204830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bd5d4e29b3909f0b36ac298add10b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399e2390143e5dfdf39a8fdaed522a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c94195db875eb5fa10f8449a97f0ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e04c6bd80d6886cff16ecc7b5f74934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4de6592a5b68a4c8f9d499c7e3ca735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dca561039d90bdef5e62ccd15b3dcc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad0efdc4f74a8d4768ab670bbdc54437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdab60b4792e50a742fa0df77e65fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c359699aa09bc21ee5857722c66f81139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7606abafb6183e041dee91399a870ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3532d580d013d08fe0a44b9f5231b3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0622e80d09b29e60b21a60b8c94dc2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3d500bf3c6fdbe05f1befd94377c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe415eadf96faf0379eb2285318975b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310301bd11e61f066220084cfa0711945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077bfea877e722f8a59af7392c4ea1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a83aa5becbc594cf3078767676daf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15efe55e83ba54fb814ca2a4ffc739e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d144b8ae2aa1e3fba5b0b8850eb059a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe31e8c1a7cc04b7e0c5fd72ee70d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e4b7bce864c76b827e3f90c9ca52951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07519f3e9679933bf101ea13e554c4b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ac6b73481a302099778e8b55c8f1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e5ccb576f7cda9e0db8b12efe198e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af53f3ff71907a08474f60e29a4741b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de05c4909832da82e032a540a3c81756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9881f70d7e018bfe8539329489effc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc27bb789e0923d93f0e3a34cb740358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8b2e5f0c1c2e9dd8c099695b9e7ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdb264da742305eb05f7db597c20e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511339fd3d11a04b255d6f48d68c378a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c061e35b062299f83ed8fdfa288b4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e23b72a4855bcd9e2db8333e99cdd963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c0dccedbffbc7e1448678cad7659e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d39777e3a4515d374299adcc76023665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b68bfc671d5ebc86429905495e3e6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed544fb9e8778b472fbddc8987a5bb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e951c2a4b66ef264ff8f1023f24c3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6ccfb4780bf992b94c84278128f4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a38c23b1e074187ce10cff5618c6e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edbdf89a2e7fb69f6a274d28adeea071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59139b0afc888006992a0199ee0f73e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fe98452cfe6a01cdd1287f27f4edc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c8abf400f4c106a2150fab142921174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910431cfd46aa0362bb93b9b7956566475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d29e321d98e51f7e5883cca18fd27f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0cb6699f56c1f3abcd7f18196fd4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219a89699299fe8fa782e97665be7f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e806a385de10dbad95d686e4977b3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c752dc1c93ded04cf4a6b693e4876da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9a1a84aa93fcb1314610a0c7bf32481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06804f1b1979da3409a868f881a8c4a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3b39d436338fa8047f240b982f81183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba95019ed6940ab0f3d4591bffd69084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccb8cb83e3a83e6c0094bf8dbc2e5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d891dcca4779ddaac7a017507a4ae386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ebdfdd9593f2ba1521f93317d252987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da75f2cd678aaba47f5c14a8259b6c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0943e3b0270f9895fc71341f875ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c98879e4e01ea0f2fdfa38afb645390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cd060dcd5773277b06856fe3560c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4fab058347d57eec2cea4181af90292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d774239f3153b7107327f44c86d0db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a98b3a53e7f3080db348eb27b145ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3bca41bdb97aac78ad3d26c0bb53795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d5cb5b3fde58edbd3d756421033d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe09f392f18cb6cf527e6d32c11e5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078dcedd2f2cc8ae236d5da7a9cce9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644723ca7f5448d987906b40521501a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3dc7d65dc3c4f1ec1fbeb433a20c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a76dfb65fe39287ce6c789913359a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce14a68d6273ef62c39b404b6861f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2937a646e30b8d2c1409da611826e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c0883664c240474c12a5f3417cf9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8630f53252e2ad8f9ca5caac0a491b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dbc38cc774af1bf0211a2f96d403d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac752427329e2d0301dcf5e4edef78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d41ebd5fa405a238f9ffc1bc4948e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38c71d294633667731d96ce0a92d55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93aedb5aac8cf9c87a046a603bef1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e2546aa728a919730fdf732d3d010111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c1a9ff79dfd26b2ae6ca79a5f2a4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f48766145349cf2c7097a59e170020113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b8e66fb2afd6056f96e4ca2895e7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e52668e25cb5978123fff816d3a6a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd469092a7654cf2b4d6a37cc539588116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2340afc08d2297dbac6cad3a96b3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed102a92deeb72213d6e23d7d09f6fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23403f89046c4b5d0947d258908774119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b1337790ec8aed4a243b97f607573120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426ff19c46d67249642a75af395bdaf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f711792cc5b0f830d4bba4c51a3eb16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e45f72e7359fd9b2286dfc0861d37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43989ae765d87fb1a2f313b2b8107a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6d5bfa41d41d098b58829116feabc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be4807eab45aa9ecae7ca8b2a6bbab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bfe7d33dbbda5e13a9613c4ce6b4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328c990bfe55c6e7091b6a6b6207bff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d38e3f10f629f083261688133a273129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5726a6bdfab51c272c82a406fe698130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5147c72dabd00ce58d20e0edb309297131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dee960b38642d5655655c97305b42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abbc84f9777bde15ff77e2480210ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50973ea52b0484ff1816b510bc0e2ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62647c86e3d198e0dccbede03cea9a87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71e73becc9a57488110866b1304766136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969ea080ce3418779086b8363057fff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d170c20c28bd75bfaddaa3817d673d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c134184c4291e69b4326522fcc22d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673cdfaab627778fe14c3b2942f6207140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5762460a46a554e13abd6fbf93680c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6d905e106ae63bcdedac0ea765c13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989b15e529f47ba55234369387b2034143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a741ceb8ca4b1a1e1a14f5ae0bdf44c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b324d9acb52bd554adc0ab7553e0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9eba5adc88da2614bbbec7b5cdff58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d132267829f7973cc154a1f4fe582ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536d5da34a95100b5b5fba3590b6a0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537e5a0e87ee6658a6039a92722e212149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c7a78768265e2fefed243fdc27731150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14372b8144765fab9c2d9feee151470a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce632a765c9f2c37d6f33b81afe0ca8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667e16f793a2f1f60e9ab3272870741153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2746d2a92b9509df2fb1e1cad25b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a75630e5dc4b567d542a5df6b1df5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb302d68de44fda6fee8d6babaf7a7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130180fb7bdc78ca2eef104e20c252d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37c5d4e79582db0c914435d1341855158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9e9b01c00a5acf7f8553f3283c908159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5e26c32f28b5feb3b4214ddaced60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8df2ef18524eaabcebd96710a7a44b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750be126f1688c2e3e0179e4ae14f39162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf055b8dc3006407728c34cf2c51200163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c64a1410989e62d9db468ae6d3c13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2627a4093f0d8cf2a67b6d96eee29f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfc8c4e886f9ce136cde36780ca9a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38f1e1fd5939d12e28cbe2178c424a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decff9b923ab7fd8b0a3c19d7e1dfc8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e4e3083d82161e59ecacd64b64e99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694eba2f75493535c56c7f7f351184a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eafb2efa5374c1999bba893a7d3e0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6952b8288afb5fa92c50a6f8dff91d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804a05cdc9b925447a24502453c20f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b03a9540d97d35d2839bc63b59d29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9b61614e65752eb0242a181cc3802175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e16e878f0f1437e887da3dd09b41bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef23344c94c6e3fd1fc135f99fb364177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b1aeb3912cc4a07d4fc89837bc2c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ddddc07b349f238b7374b711cef74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fb9173c0d277febb5acf693a08fef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82317bd5efe012562af51a0179de633181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acc3e33949f7784e0ea6ed03568b46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b97adb6ddd39a8ff90b63973bec6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc599097b7ec41ff58bfe7a85335c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd29a701d4cf1aaf3b111f33122de7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9afc4ceecd312a09370da3f890ca3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf967311d560459e38b5ab5686c979187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755cecce05605da65b925fcc8de5008188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff16d55e9269bebbe3181497a3f59b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b5f879997da861e884ead7e8f1429190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87aba1a242ee64abe91162760e4b291191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a112160dbcfdcb04c8986d6cdd19140192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb347343851105d03fd648cee6a07673193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc0536c0c530c0c7797b7535781dae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c969ddbb4b4fdc0a635204afa33e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad9bcec639e36e94f5dc15adaecf29196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf70e4423bf556cf0ff731a499151c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a9b8d886b1475b5fd86210f64796d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8949245c8d5dae51723ba03001aa41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cf88daaa57248b566b665428654ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f2b7bed8de0e59c0fe8a426f445d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a74b5928cbc451954aefe52c0119c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15462ea979f674972bf9e8e132c9b685203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204adc940e99d257b07d240eb4b3409a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f354c0b65b60614cfae9ba18a5334b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d53a9eaac21d4be5dfea0f6517824206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f951b993095859f0e41176742a6df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cee06deaa1707ed8bd7d45a098ed92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fce5400c9ed852a9fdedd3f6f497d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e378542adbdce832e4392eaad1db5ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc0acf78df4792e4022a292e8090e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbb85f372d7c920b0a7bf091302cb4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c59d964ceed80db98fe67c67d4714e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1dabf39a19682c96193e2801f1d55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b87987357963d03ec7cbf2e06917da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f23ee878b674956b4c955583e54948216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bab320a510bb6afdd6e6b8a544912217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033ee3ef559ecf9aee8436832fc83b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590a50811a776120385c457fa8ac82e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d275ed0faa05292e6fc7149dd651a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a565813a964e69c6ff5fb60d382a60a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cb725e59e0a056dde3129d2f515f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f48f860d56fe9ac76c44f25b3565d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd39217f439c5d08e5144f4bf48dcb9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd74cea119af1fcdf94b07dd18dd180225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3117b47b62c4f631a4c21478f926ca6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbf2b3a1858220aecc241f72d159b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab27be5f5af1ee4732a1fb143708c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e0dfd8d5ca2572c05f0ce45d0a0dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398965d4e1ce6786c4351fcd8132512e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14794a665a8ef12560e37148b8fe7c60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cc5e75e9864177d62b572a77a72c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d6349ced2731be1613183acf2104f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbbf986ab82cb869225c6c328e088b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f86f69e360847833df88e2d2d5a69e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19fe15caca4fb345369f8b999c6f87236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499db9fd6d9977d7119164a9917fb4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd8626185a896997f1cb81e918c8ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea3ba629984fbf3fc76a8af12412c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e061dc769b7279484596e687a4d20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2767da7810d7196b8fc6417b0c8bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35c11c74fb075710dbcd2fbb115813242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e825a071f301c7cd518ec61ff378b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217872811388cc975fc2ec4dab323037244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05876d716a1f0b965bd64b930c6895245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a48bba9a58b9eb9fb0f5cdba8a8a33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7032176a632d54a89cf7a98e0749f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f0d8bcda8de4e4f197fe78bc2ae5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccb50db001000398a4cb174556a86f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1663b2de2b2fca000d58e7b94435a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684c9682634c72f2a17ce03249c2aae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b71d3074bbe9c90110c61becaea03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2c1f024fc10adc9c8f60ffecfe141253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d44f3064d57cfa47c9a149fdce447254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ee1763010f6a0caeb090c27730c7b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c55ed18bf147b9b8b6f2385bee12f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a933eef38210cc539b4b20dd9e730dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ba370d295421787c217a89cdbf81e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad90f83ff5943544465ee45691f9f9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25571f1e3f4d03550b21c3d2af52f7e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270171b66a32f514748d2efeaf45885261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8177da61ac4f42b79c061c5a547161262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba2e7e8a6476a8428f145313ac7736263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82c843ee7f5ad208d3ad87114183d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eda0250f335236deb502b7f83d8115265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3f29b73e163a0de1904c5c54321f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf22a91f3f79d5b689703aafb20b66f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e85ecd19cb2f1443cf61161f16c4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314418d6573bff16741fc7ce4efb59a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6b669c1b7d5a72b7dfaeb9586164f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc91e2a59f5ceae4666c9d7f9283885271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddd4a44188897f9a288b03deabe396272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378c1e3358904b599c5d7fc9691d17e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7c605bdda89b54face82f28e5d7bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b0b9cfbc6bace58214b250a1a0391275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba4efb1548b62302668015a2309d7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df15a20bae821deaa41747951bcf3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb1d03f7887a08081f2fe50f485068278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33f51634f3a26cd135cae71561018f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c2704a45a9c1293ec9384df16f377280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b476943070f7571e65ed6af5850f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829bfd22aca080d6e75561c46003104282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ee7929cf6a5b4ba8dfe5ca2ae6778283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3aeae64ac935773e7a81df8812279f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6d7110609bb24051e8d0aeca9da59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f98a0a49fe139b7524759be2819ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27731278f204e9c64bbb7e31956b6cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda900b7c8b442e0bff35b79eb24f5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ea536a17aa5a51c17ca84fe8fdb5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc54849f0ce0b443297eac446d9e1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fc64a8625ad6bfac675a97cb7f853291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934cab2feb803818b962ce980596fd1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8d2c207347fb17b2d9be831100231293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e1f033139ea011af45e1e09a9052c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057540584c54805037574f9d206a86aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d74c36d62a6f07dcf34d3e51ca07d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005482749fc52894482426a9c8854dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c00e1426a58eed10e3877dd6e8bfa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49063c7b34d1d224d35939c3c7071d22299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288a48e095fe991ce5bcab34bfe11e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b611fb1fbe07e2d998a9f80e9cdfc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7784fd842b98b479936f261dcb0f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a46c8c51ddf0915373c00da34c2df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a257aeec508d3503ccd798518994f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bab1f9d2f51189f9050f943b5cc5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce04fbc4e08c93091e9e59c7be562c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e286ff48e001ffe773a8bdd07f16059307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fee538c3e53fa620becaefe7bbb474308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e9c8af4bebc741398efd4a0de3c2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3727def6613c51c5c39b34c669a5ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe9cb0bdc88fcc678b38c15ebea068311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef14ae540bcd450ed9286bbee82ddc6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cb73685a9d87bde31e88ce1431389313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c04914866b9313182d9b6a05d67f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654d9df7be320859156506481efb909315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d16d4ef0811a5001f3acd85cf6a4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362181cd4a1867942d5c18ba784ed21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f65f74221c736f2f6ae1ffb6662424318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec056eb82a1519e8954afb0d08e66f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f81a2cdcbde662a66101d1f7c889a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366d4489a89ed9bee32e146ba1a9a7e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb9e2ffb09f369bd0d2625ad7f0d19322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56d6a3d1e8f0bda22d5ae5c3b040d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd12765f1145b63b30d9dac412e929324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815345e671fb8ce1ddc3905db959bc1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba17fb8e4159f950b07d98d56da5603326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c824807c6869ba294773ae1f096cb02327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb4b72b214c65caa1dc03908b7eb46328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce80657bdeae708d4aac528dd3f0216329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ca86e896b9363b56ad280d59c03e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111447c8aaee042f2e24d8bd13fd963331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be9121666e75ce7b741437cee13eb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec6fb21e3cfb57f81830e793ceba25333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622d6bf8844673832f86a4a416f057e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb9a60e050ac5a07ff7c5d5056ad37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ec09be2c6772abab55ac2e49c5536336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfb8550326d61d7d528b160ac9febb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fd28b2b4baaa8c2bf29997bec36cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d665daf57070d48ca6504a3568c45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99293cc6d5c2e97f9d269000a8686202340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bf1dfd95e36293a0025917691f001341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e7f9a09d0fd5674a4a00eea9f38df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5f29846393fb7127eeb126748c612343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aad4dba9402b25a31d1cdd6eeb2c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe93b23bd666f2fb3160c855710a8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af08664f209aee795186d5ff910406346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2061f5bd58ed0dc4600074d6fbb27347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673a6fe46166c6e22c9d5e1b458ac84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ba03af6befa6169b380a58df0c207349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189282eb98267befcb8c888d2ed69f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1bb9c462f015544691fc0b340dce0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc50f924aca29361017abd5671851b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded03781462c00c906d281a2ec55b08353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68bc2014c562a7addddf8cbe34df23354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6af5b087274adb4710500e7b6eb97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a4861ce4ba1cd56373b4244265b59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88aae581cc01aa29f5981d5857843d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6c5b3bb1a12c94cd6d1d57a428084358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d9785b35b0ac5b5ca640901778f8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928d73daef8fc98737af2a5e8a54c22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025888288bdeea52a3f7763a200b98b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c9d0e8d33bef003b9feee622e2717362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610adaf241a6eb80077115ee803d6e75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac092e07b4fdf43d3b7d0aa2cbe8ec1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a28271faaa99b90db4e1c5ac76b214365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84364e5fefaf3a527ca9ff9b0690b91c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f311b358a60265f60fc8863ea94fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43caf219aa29c0723ca733d8596f1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61fe71bb6aa6c2b4031b2fa5ead638369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503c5a858624100348d8bc20ea0197e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e253108e06c3c1b8c83a2e8abb86e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24383b0805ff68e1abdc2d9cbdf40f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af03c24ad2922b10af3089c2501031373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883624181024c5b770a385e9b6849fe6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33057d5f4c03bd84d9bdcfb5d7cecd2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16a7d2711b17e32987e7fc6afeee42376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ab78d27463bb927246fc103dd4682377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19221caae04ee0a50f88302027bbcd9e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a589273b5f8e27dbc91473d414a900d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2adbe8ff8003a7e1e19059bc49926380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93215d10e00a6bc0c9d736094e5274381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe67290ebc0c290638bcb42947eb565382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbb28cd46d30419a5c2c8e24a2c5ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317b3b88da333175a93e5dd057aa248384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c6124332e03edcbc7b68aaa968d86385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6073c965243387df9e8ad82f430f10386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05040940c2212ad86ffc60f80d12ad08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771861a8904f761b813c48ac797b3df9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea49d38d9fc2f5ae393c0cdebd1bfb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd8ced4b8c750e00b230ba71e1c23b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aabe828a3c81541bec601661aece0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62612697f2ab7149553fa86d9872b6a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567ec0ef611feb85d32d64f2c7ba408393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2e22bc030767e5e00ef066da2c2a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b00238e1b6036a94e2eeffdfb12d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534f13db95d0728e60fe79fefe66eb2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a1ee289f10bf77af00e187b6fb1cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2025b457dda50d14d31fd1fb60a70c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acaef81837c48a84550c9ac84c8c55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed59e9cba6a80fb28d298f5805f8bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2572409476da513ce126c9576edcedf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ce99e56aa4ef9d9c290af5b1d992d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793416a9683c9032afa13db1916aaf9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f38a49fb1256d02bcb5fce1c91f2a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0dbd79a6c080430a913adaee2cf33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d503cb7e6902c7112851416662f9533406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbdf0671f9804909fb83334be2242e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c136e70ea15113727ddacf750246eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52420c551621c73c3135b6159ec7d5f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bda6f962e274b0ec67e6fc91ecbd3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d5c067161715d517bbde51dde9969411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355aa6e9d950f55d3abecb7c492dc5f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e679d63a266353ea1b0b6b2696d5c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cf12597e3965f44e18be695c84a9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e196c056ff18ca804e3746b8e8cfec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c044e57e9cda5492e9dae736f708d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343a6827b02bb9a45cac9070979cef2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fde95c9e04c0acbd514026244cf94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527a3226ca483ac629fa5a0c28cb092419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b62c0b1c0cd997c41430da3bb3bca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd9bbb0cffaba5a17709676cd89536421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f90c5ef2fbf473b29436646ea98bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4a7e3c66c99185cef8bcc3622b132423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cc18184c69bacf128050f37670f43424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaa399eb37ae2e8e70f0f99083eb25425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51441bbe729efd734965db5c58652fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da55893fb7737326564bb5be7e865fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd725ce86a1f184392bf4be2b9f030428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f02a01cd2736829229683c008f204429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108fa22da71439e1c22869ec027bd48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6854d3784a01f62cd711cad3ab1ed7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d9815e8960e06a4036f0acc47ec1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cc0cafaecc7cbcafd117eb41675bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d469d22a4c44a3123485d826289b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049ecd38924f15c692ee7be2097ffb9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b0583786a82b33b1289a6fa3366cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f84a567f2606b3416f7d6fd77475f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b750037b681fd5e8478806d839b067438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38b3cf369f0eec7537e3ecef262717439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84b8318182a8d3231a9304a515b07c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f8fe7fb7d417f792cf8fd6cfafb79441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56bb4e7ee3b97c474ea34c5ae5545d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463eb6d3dab9a6c227c3adc067cd9bec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f1ce59806b5206cfc96d678557e76444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75adcbcaa991d04e3c8be5add08adee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c750729e22fbe4365c80153d0b159b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015b6af919c86bff96d2c4ea51bde82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb14ed9969049eea7b316fc441132c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a207e80666cfae47693355cc35ee3c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750a18e3c9df91a4da8c97f90e21667450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c62c7f42b6ed759dd5514e3f705fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d0e5c67ad122ab381038e22c38409452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f6ec329b289f80ee93de0450fa2da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3fe8f874ed90302db0ece98940ba4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7ee902a512ba6dc6a27323ede6249455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a573d551facac03e9baabc48e5cac3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6aaf413234bd7c493e58a68237ea5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4043bd24220c593f6bbf824b6c4352458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1758c1741110530839cc40545e47b4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4851237ebfc6829b8ea73af142c32b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267a4860eed7b21e305b0b5170c5c16461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd61bb69e77764e864670eedf21066462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9db201a021c61b5f27ebbf00d654e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996d57bb62e7b75b371b8bb0a1b80d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4abbb35758103cad848281098445e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99bd461f23e3aeeefa57882324ef2e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c927dae0f2fa0a15b8fae0bb3995ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308cca1117c060c00aabfdc060dfea9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f967c1f8f3f74ca46f49ccceb2b58c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39212802bbe3250b2e23f60acec15b04470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65991e96fc69076f2bc71f0d7290ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f582b040fcf8b72839ba8dc52f20ea8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128bc7fa0e207380a51cf3569d943d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1343a6709171f0ff5ec4277a7e625d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf53bbe56cf772af935101eb00ee81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b77729e61952f7b3b9fd4fe5f220e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa60632ac3fd660698cc2facf65599477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf635711864c3e4924467f070abc0ebd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fb9bfb89c82bed23bbdd05a484558479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243170527754784e08af26e6f7c80c1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911164f405a097837347a9ed76e4bce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1e2eb0470ec5e226031d9277f189c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241d66bb44b9195f7edcfdecc3c4bb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d71beabbabebe720ee921dac3ffc6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88a681fb68c3d3ec1eae0de6786537485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f991f19e4f0aa7efe84e8dd7ce7fb0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc33e4ea3717e2c10de7a0f88696d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c753b35e7d3bc3e18fd2d2d2254d330488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98b5dc300849181a0dbb3d21acc9f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dde1593aeb419c85b48f8132c3645490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22577c6ebb266a319a568a4cc0ebc713491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45eb12943783847a21ffef48e90b2e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecaa629a37d1e9714c869e7502f1eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe28e7d9980fa309ab3a0945b03ce6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1dedd26d89ef956108e6036eca5f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658f4a903b6d4234621bdd25009bc39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55991280fd6e5ef6e83f030eb38aa9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721a7355daff08bca27b8395611713b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0fd6eb952f30c37781201686e7983499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94e87f8ed5a00afcd65735a1121287500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86314497b5fc091bdb9540c9835f1f5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80a7817b377b5b2390d37f680aaaf0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7302e65395ffd971f5bb7980a4727503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bac7b3b79f99b88deb108895475914504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4290115bee1d2a695fc8c453ef7a2d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca47b2f06285b31f040c34152ccff50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b503dc20125c4f362f3ff6982ce45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6857c94fa6f9acff56acd8dab4cb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bb242b978ea43047f981f53dfd28e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff29951662b2302846fcef8aa5dd390510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9789e230f826c81bb73c9a58433a6ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8e9366337d8048476f812c65c4d0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d592950789b0d80d55d0d074154ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d240bed8fa598373e9f69dd8fa18535514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec563f761243eb7b80d72457b8d9d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433bb237e25acd84edfed95ab5c8cd0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c1e95a12be269fc1a5460bd52f686517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee28f179fe4f877f217fa651ffb16d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1edb6a1cc1c2854589c953435a359a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817040ad6721bf6f7224cad461866cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdb1fef9d8fb5aa690e77979dde6bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a6f4626d7510f097f9bef17b3b9bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2ce1b90ba955ba4ec40c05dcc1ccc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17813ab90bfd1da15a59c094c1f63a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504b2c3111491acc91aed1acce4806b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e8603d990402608fff3d7a9eb9a8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9122c87cddf0d84b6409781f98f7b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb7eb67308d18af49a156305c4f873528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668508dc42ea7d87d3393769bf94b4f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe31b3db514b89a4296f130ca9c65e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e46e1fca37d1e2369d0666cb454c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde795d94c13142ffd3ec946340eab6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7517f3319ae6367b816cbb9b96bc9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562e8940b0079390b37ce97b7ce62bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1dddbdacee38f1719c1f8d59f88ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9b5ca9f7c235ebcff7bb3e4fadd7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c990c2e80833a9ae58c80f01c4913c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b93947879668959e799f454641d53538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acfa5055f81bc7d67e827874e748d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c360d21c5070bef27c089aca70b2da6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671dff520e0cd4d05dfdd2cff9e5976541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474becd6219631f586c70bb8c973409542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4979622d7845decf48509c762edac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9081aafa619f5305dd65178935cc30a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89685c69a247455eca9efc29b9a1a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885254e64440adcbc44debeed448891546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49a6f15cc9f5c1342298d44099b483547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5fdd3c859af175f69a52147a33cff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8ce98228510084fd2a30e88b77b6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7b16f3d0e989a3dd0de112e927fe3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d93afe5023689dc7f6a72a69d5d88c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91703414343d1cc47dc9d75aefa4783c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbdebca096f4162edf70433faf01bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e51311ec36a9fdddda72704ab63173554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4904cc99e39bda1ca399434ac0072555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0f23e23bba70a73db3755dc253bac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b80fd85427c7cef7101af50d17ad66557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ff0273c7fcf0457394e7d8d894951558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f13497caf4f48b40e6f31c4e04c15559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1db4cb5e3c2f24a43209e063d304f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412995f5cbc1d09bcd29e8f7881d845561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eb48439407deef1ff7c23370d6a2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba3776011300bf6c8bf3b0c797318f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc0b83d8cb0f21a82538624294dd48564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1eb06503d365f5814663deb6227a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13249bb2326d3d2874d4163544d79c6e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf83dc081c6c7127e8f0f6e53ca6a19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095c3bf23025d85f04550a581eef5be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a0cd4b205120ae7ac0ce5934f6334569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff938278f6d71e98433b73c130a0228d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43b7bef62177c753dd17f345330df5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137db754a0b36f3546aa0636bb5d315b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f168a1bcf677bca1afe33034617922a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6a6308f67cb51063021fecc350a99574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c983a441fc79561f9fa868677ce7b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681db3416792e7a03344661f8d2175a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12662584917740ba75ec38ca9d833698577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8ec920c2e41e1efa3c2a1e32ab3e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba8b54538f669afc18fb9316e38dc3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9b3cfe0c1a40f122f9f185e84c489580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142f817ed575b6cf7e72c380d9e51da581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826c2771b9464fd8f2ba5c1e0310a72582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4ed61af56a00f0dc9fb3c48409e7b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03963def91ae4e82c89f25b7ba06f12584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8900dae9890bd7ee941f8b5c496293585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cdceaabd92f239ee557c575d019bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07249ebfd2ea540c1efdfa652cb34700587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b913d905d66df2ce80e3e1daaec3ef4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4971569431871f6520178e28610c72589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1883762cb47297ed9f084fe0efa8043590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6972b185ac69d4502a7657914610b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291d97ec392caf70749ae33e450783d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ba406ff5688f23320603839c8e7b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4917992b3e4e1853d1e2977ca69474e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e852e360f79892ce58ad00371cf99595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0720bd09f8c02240af8e2aeb4252383596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9547ce8cd7b95adb2455b3a42bea4bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c352b15278128b4003c2fb7473a5a8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c35cab735564eb5628e13980c8c6bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac024dacc6d0625bc8d8e6706e05de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19a85bcfc7e443c3ae306c87503b50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe443bb2a81bb30d1f799ecc6ff54e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af833f198a4a6ca0b089fbb8737e91ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f0c55609ec3fba05c6825cd558799604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8df63ba4c61936b9f6108de4a6907f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fba585d5d59af894d5bc3e60b4f75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb420808e49b6022096067bc40bcd816607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabedac8318943bb3457693b6ad68fec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87e5c4020d84b9593af8675533559d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2eacd192319618486e0475484c1d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21818330ce4a36e92900426c25fdde6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bf452f0faa2a746fcc67dd02ec799612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafcd2b69fc917448105cc59f282572613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb2c7f882e9fa6ee8d409f7c065fdc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687fb2b31453b83ec504c8eb6131586615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc7af643a72774d97d98c1a0064f43616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0668a1885f5c0b3a78abe9e140db3c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c3fb7632a2201907ded38ed70105f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfe8e56ae65be012557606b9980c8c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd700746055b1bb0e8dfb0747bc39201620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dc2ab1a48a46c43dc02f33740361b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b81c2d59da5bef99b9cb33b6940cb7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607939a5df66f6c1fa138abd5e2657d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6db859a624c336b20c016a18d149c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0779f79d09eb0276279044ea69439625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1565589882d8b1e056028f5e3620b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cad525c5ef77f910190c291b24afb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df93a020c58795110983701cf3dd307628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899dc971015c28f09de9b0b7db75229629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c01151ed88f0471d3f3d756b0823a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726131a561e7f77a36780d1d62d3b1f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6d60f06099ff074b1c4db52f503bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e586dd9ef3afbdb90606f053736a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b2ef3877597e95a1c9e6f5e505d3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6146d5ab31960658e0f51fee08436635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bccab021426304c84dfa80f6d7c24636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8a95ef991a459e5e7834624f39346637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c867937523692b4a65a157c636c84d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ec7e5218d62fd5c761ba8151aa124639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d640b99b0974ca248c7ee7fe7296c40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503499bcc92fa335450301b262434896641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ed799be3b5bf7dd14fe1ad8be194b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49b9245617589547da43f0cbf1afe4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853ae58b3de2cc70c0875b7655c7fa9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da52eb1baea17340677236c749adb30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce15df4657f152153598c3f113ff0f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1c16c855714fc290ee9d98c1fda5a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3763f58dab79a0d347bf063e6203c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa13a35de150f747a9bb3c3953f330649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17895dc71e5867bdc5713273dcbd09a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439a87d6f7602372679b2c40c4c6832651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebb234f7eeee2effedadbd2a11ab5a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d859dbb71be2a0648b1dbb56a7ed66653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3ee267401a21ffb1b3e796842008d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265108bab510b0851c1a460e6835e63655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f7970dfa5f6e5a22286257167aafa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9676bf5972d8b3190c77f70b694259657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4934ed6992ecb5e9977563d1e74764b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc8666da6e4b334061f86c29ecd986659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f441235df436f127c627ef38c24adc8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5da3b87355e863133bf7a131c0a7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbe4b46cccaaef40ed5fc8608d5b17662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936b7607b105d6a7e7f70057db821c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f1654fc22c8438785898182f0d069664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0028de02bdcf9283beef03340e487665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46878d0dbe77fb9cbdea5de71b7abc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f55f72d0833c46ccb4b9833dbff5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675104ef2e4dcf272575b0f93d1d7100668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecf1fd24d90332106a775c58937d47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730595ad988fb10e5026d2f4597ac42d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b569b8eff295d06f6246e6308dede1e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b292e59ef9510e3246c8cc2f32b506c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e7b1d76a5bea040758f3b12b89150673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7180312b308ea2cbcf12ba2d5d28e63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80e11a1c4df959b156e06d734412f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64fbf63c33aaa622c8a2b1bc4e3b6c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e423572cf87a19cdb00ab03ba0ec49677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e784b4718e4f415464324299c0313678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f058472922faac5520ba376713da2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620dc08cecdef5c9271c998bcd13e3f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c896e290ab6b28031d99ea0eb4270e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e0bf6234982f4fdfc0b12fbcf2703682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b7c8adbc4e280242fcd9814ddc294683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f777b57b0b5220518cec531deb392684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde88488c3f04da8457e0c4f5a0bc97685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1fe966c9f13891d0449d8cf899ae6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab32b4c971b9961e16d4c55ed434448687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d06d387c49dc858f98ffd270dc9b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18ae9825c351fb065c17c951c424b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbf9cc9fd1188be1bca009d3c441aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b18352a9514744cbf2cc1420d6a87691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bab1cac9a85190af04250cea284b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297aa40eff4f4066ba88aa361a03599693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a1610221371f716126bab954f35f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43404ef2a4c52c3bbdfdb7d3b6fef7a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc507fef2b444be5cc983880bd558c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a495e227c5dfb883cdf21546ccbe5d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72698214adb0fccf02fd7b8c0dd5e0d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47369d8f69b59ed69a7d0b011bfae2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249def85638ac16be4da7552f377f1d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f2d80eee3f23f91d7a7dbdc4ab0af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a16196525b8508b52a6ebe7baa2d1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c80d3c280ffcf15be6c70cf0f3d1bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f61479f8306f04267f3c5ca163462704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f737d2eaa88824a77f973b60a8a7e3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e0c5b4821bcadf446173a52186748706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7056ce3185d1c4bad0cf13a472f1bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cb4b15275948b01e83bc5cbfd9783708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3102aa384a9236eedc6d2407dd144c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94538bb7e085e5168725d3320dd34da2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33e52ba8b6720b2d32dfcd24a417a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93d4dd9e2f3d134bd7435b5bf69bf2712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c8c4b4cecdff55f56329ce13142811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a537967b3de3cd6ae9081a467ad962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61222ffa7e09025382f5de12caa371c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbd913651b838746d01beb4e5742b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b6da5db6fcb21b010b924560989185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601129d85c3027f394f5d5e9c05166786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178e21a4588e589aafa4c7174397def7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d273f74a8479b98ef94ef3ba9abd39e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94421320fda0561c1554fc9134382439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e0d51dc1cbdb36bade7629da0a5bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1e92df5d642b732eb981a2597bed111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e821be46a3e77a471d76f1a3009fca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5f3a314476a4b9ddbf87ee3aadbd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d48675285451829e0e31c303bfded114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1777a06096100f5a23199feb2e1230a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107aaae7aa4ca32e4cf16718a57bf7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3029b4ad3c0115d13732099fcf4f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1c4d4cdade0af0cae11a42dcd3ab818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e9426cbaff00767a3d38352ce443319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043acdd099871fbf2645232edaf228b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fef115506492aae17397db05baa33c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf183f74579567794df8cf57fa9335722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b3c2bacf2b531cd58030b78d757d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99584d08a6579aa0050e967bd061bfe024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79468f25ada237e3c83e02389d266cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114750072c16d5665a3a989138c3a55b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d099969e4bada85e31f34e3c86123627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f228b3e846a94429cb7fcc421319f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141cb24812798fee84496094643828629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591ceb537aed98e2b6d40c1ee416bb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbe3e7b863d16c3eaf3735f2d8de8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deec3a19a49421dcc3e4b4d3da85fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b8419fd2ee5222de4ad38c8ddbe4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c35c68a70f8a6c871b91959461b9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41db03bb1973cf2bd46ec0c978e3bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2e0b720020ad63f0f74b53d2bf25b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede00963fd007a4692d632aef8c1d3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c87d92eae569d344ba3b52212670938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f4ca07f2e1b4ce96642ab0763d24a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e3af82b5ea1a5e27d9bf7620de93440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143ee9969a43cfcea990e491c6e4a2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0ebdbbcafda1be0b51dc7240bcf3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2101e83da29e7f1995fd713a184c6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ae8da06308650be4a9effd22eb11444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c12eb46076c79ed46f72f97b69f0ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59e1caeca93b72e86f23da2b9c6cf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b18ea671519cf6161a918be72755cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f28fcf52a410d5f48b8d1e485afa4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504385c0ac95985b8662592807a2d1f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf18e4d01711d70685b3bf9341b845750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ef8a7401ecbe26d8d4b446ccbbc8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f5992b68f71912a24d4f50f26c72752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377d9a3c727075ac4f8f370c21f7e5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f71dc39ba2e77ac1427a922944292a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb026140968002b13b0632d9c447f9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818f8757ba00a8ae0772fe03653d77656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561f873461ed3016a063b91088771b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a411a47bc883ab31b6d69e07bac9de458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6823f66bd38df44a2588651f5d9ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56771be46bf63bf6c6f4d5e9579fcb6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0052243759ce450528d5acc022ba561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd2eba5c292c7d0721c5c7632f79a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2378816faf07bce034f932dc0856fb663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375e964653b984e476e37d1f8f3295864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f3611c28241dec80490cabf6ceb2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed761bb25e83a1078ddc16e01e98194766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49273a8c78db823ebf045fc6e2bfcfa967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1971e666d3a6217b20d0509763ba8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b528adf0e4603f8cc3dfa4b7d95d04969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac200a7cf7e91cbb4b3b3f8999683970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192f3cc916ce7e924d540e4e2f8e66e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49092509fb7a62e77099ebc91a20f3e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6da176e3b282cf054df20401bfe8ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc559513a129309f8cedb64192b9b0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2beecb8df2fd04c723a2be938abbb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cb8c6fb755c9eb17fa289e3eb360b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbca0f1da8e474222a827c3c15be9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdc73a54cf56cef7d296262df4975978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d5af0905f5ee4543f35c4b2e25a5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142cf096e9cef7fee9a1f24e5d75bcf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b333fb3679b28893fbcef2750f7956981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912efcbc669c1df791d900530b1d42882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcd55dbad740814fce931e3cda993783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e03541a5a5fd4c8cf70c094935212184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4a99815ec7f5af4403a792e2260bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898503c2a6c955a7e523039257c736c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb2791006cc96f19d91885f761696687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2df1169432e28b222150661cddb0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4164b5406432b85360d41119ad80489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bf2f80ad894946cd6a29a5c9712b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0f69167de8273d1210fe81acaff7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d19cc628fe7e841e1be712dd39b66592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fba8b5dbef3894aec02da23cc6752b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de0a64208a46bc9f4336f7ab46c88b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4feec2e1efaefa9827a42ae6d38c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b8c71ecedbd39b480963d9778cc9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba142020a604abfb76a505887357f7cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1d6b3cf026150fdc82ba38a8fda9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b9b39e429d6a7dc342109f0ba599999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abf8820f1026d922098896be02b8a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20bc38419f2b96348089617e05f830101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7d14bf69fb714a7538d0891954c13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494326d70d0b9fdd02a9b28300936f14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4da517c1978b4e1659568057dd0eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104f5dd5c089d99f49b0e72f2d204f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69540a09cf089c9c96a75faab601082d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e629a24beec981e501e92edcdb181107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b47066f42308562aede3c351efde5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227806a9000b238ba479b905a602b065109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628c56eed7a966962630fa76b632a9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683f1668f0826e2a41ce867acf83861111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef396f79bfb752073674a37425b4cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb9c9801b68fd6b9e881ba73c356d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895607bdac714269bcc7edfc92ad078114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9b8751b4372cf4580b48251917b9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ade6cf4ab1538fffded0caa719b03f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4aa5fdb3d61c62470b617e2ac23b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07149265554922e19ff78784d31c9935118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236abad817911130184b3276370b7d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198a3f24c15d3568ea97afa476255c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576d6039f01e4239a654f41e5646f65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219f477a4df025df7b0d445026fbed0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1e848d8c9102cae346e421d5784d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1b091a04b071b0055e2c358bb5a5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dc04bbc36bc0637ae4c73e2ba4823125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171acc852ac9bae1077432903724b6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a006c067a41fc4cc2909ac2e2a4b73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47960fcced48263b65e33aefa282c53b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95fc69115fcda0f7ac4ef76a269915129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58716da1d77e3503b58c3fd10b4d0e6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3dedb542ed15ca77f828a6df5dea2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a2c72eb463c6e0f82f7fd60dc522d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06c62b8cf9b12c6e04637b74f01e9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a02682b2ccc497abe3c427ecaa3ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c688ccb1917720746b717ccdcdb29c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84e9b98456a2b284d8e3ee9e93a7dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c02f487121be408f82125f547817f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6637491f760c0cb05f1b538ff260954138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a65796aae164d389f929d8163220a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947ce0f972834801bd9df53988f2b3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa326e82311e525247eeb1a2694543141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee934a9ca76c5f256c41f557698dee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce66ba9adc4acb8dfc4f2d02f6e932c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ab07acdb0cfa59fdf5ec84d5c7919144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308c6f74e4f6cefb7ce642ff3784aac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87096a90dcfeae1cc63bbcfcf186c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0b663997ccdccdb620825261f69b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6bd9982828505db92499d9effc082148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9eb587b6943589983fe664d24d547149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc635191495f10ddbee4463b3f3f3e04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb93988d266fec353ea7e055b21256151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2049e0d5cefefe7272b8bc834a21b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea319c5a3630537f478767ee128356f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4d318a8b7cf64034a3bfe0d30c739154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282af19bc3ca2ff117a6a2c9b8bf51c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688170e2fd879c92d24e0c39631adf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220673f37b512ccdaab72bc3b7ef6204157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2af0e646056086a3d47907bb6936a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38a77482c647160aa8f872ee95cf43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03daba2548e5198f79e65e1a03a38b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ae457ea3599049b591e2dc067705e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bb98a439fd4e810e087266e2ffdeb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f314287f37154fac9c6f9c009fc9e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c23cd80fe620411ebac37d5bd3f495164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e1054f13732beee45cc3dba284374165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38da833b5da0c2dc3bf405375b648d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58412c380787dc21f3f27284775f895167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2b5395de75607af39f5fece9cde6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24122e0c5f178fe8341ce8535338f015169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5951cdcab6f0c13c5f1f12755ac86a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86df1814fb73f15aa854a188826a71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd25e4f5c52c917ac2adc78b31c375b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6cd737e7c121b02ca396481df8fc9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89eaf76acc2a9cecca778ef01f5165174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad04e7fd3e6d831a79c177d45aff8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f851af5bb8e575fbe5adb119eb85cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b8c1ddefd8a19c02ec7919a757c89177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816ec1c7fa224751ea655f222c6a94c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15f3efd34b8013b5255b64645d40cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60ff6fb54992639fc45ff80af5f501180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf60671a6501313f738b20ba07a425181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47bf4bc582d9ac8a27194a1ac3d01f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a8350e4d0b4f953aa48c1ff37eb03183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ceb0f47b1da6439234341933ed2c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989edd642f79e0df3e74c99ebcadd60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bf14658ddf1558c076d3e10a4b12c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35620db74448c32f3e286c7a1f3cae57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1af0faa7f122ee953479c0b4343196188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bd3a9bb65809352ad886006770bc6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd719e159698269a5cc696724131b3fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2592382727d19065ba6160543b32379191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb9f5f560f2c25effc0f23e91effde192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35054f4be410ab9695dffc57a41b6b31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8c04f72070ec68d032769f08c7b67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24289281699b081853dd7c6c767fe2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8739c23a7ba21c95221cbde9020b753196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa56fc5e670f225711f9dc6d83d0bdb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcd96e5c81c6cef0c505a550728f17198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed30f9e298bcfface744b0ee250b7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b3decb1a7e24231e19379ca9dbf78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f5809e7a1abed20f8ea5eabb27866201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449140bc0bf04ef79c7e965809d21a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f58b4322ae376a919265b58ac181f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a218bd07d83f9362707a1fda4e122204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6248a7091d61d80b56a49c22cbb963205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adafdb1dbb5b471664d10c3b2518ed2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ac01a3e59c46fbd953967ea6a04e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf72cd38230472b976155d7364d3dff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5c94c0e9335995c6bcb62bfcfa2f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82afa00f84e96f5c20b46e397a71d15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cf27a64639128c2ed9b3f6ac5aea8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c06bcaf93a9dcec775d1f57b720a75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481312f96c1ecdbe9bc36845f6c1f7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fb67ae70ac109a7471814acfe8abb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9cd48019758a5c9ca04c1f2a9f417215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd2663a17bb5609b81c094097c8766216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62a47e08f1e100f3e71a20ca2fe5f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cdfb1de5f280804ec6dcbdfaa8630218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948a16032735952f58da4635ea60a7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad5b6c251cb511595053aa9613b487220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d47c6960fa6d17b17de51c43fe5513221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7587f7dd00a83cf53755f89d325f392222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c6d95a5a6ceb18b0ec845a53863b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f1856ac1b9a401dc0f8d3e6ec7829224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96867dfd63fefad48368a375b1f46b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e33a30b05d84dfd5133f75ac0c891226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b593d4e4714511cf310f7e811fe67c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf31cdb0b0382c1ae04c54e46b050c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1a45f8b8f32163ddb770fe8a39a21229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db5ea726e482076922f24b203b7d07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0c352aa0cf3e578dde7fa185da968231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e620c7459e37d7e9faeae7d7719c61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d650396e209d7e63da5196b4e71176233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2d73cb4d738c9f2c37b9dce6b5b1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baca1df4195c4264916f7d65bbda143235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f6025b11423185011aad70f63698f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f99ec222004fe6685bc974aacdd9bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f1bc400d58a053845748d9fd74021238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8e9392918e761676cdc0b7bb24b6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737c2cfb1dbbe1eabd261749962a05c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e1040ed71f6a5b098f415eefdbcc2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb94d9e151c7856e99b81e6acf6c31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da104ec9813b0688b306ae493f82a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267205ee0156ba2968690903f6285b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb32c38f25cc535efe32f682298a10d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df116531d7522ee2d7958857da76af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a2b4f623b7275ff084f9a157be8ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d881bbb4f4a7279462879d4a8a3420c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a35570918d1df355d7d893e1c973e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46768eda93e4b3523ac377e6d20939250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ce1b2ade7a1b11d5813c619627d37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359dbc1ece3afdb6231f1824c6fed7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e55a86fecd508acf17e7eed9e42764253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c7c1279784079ebb57fc9b92eabea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1d2be989fce10611eb11fcf708060255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959da8d7ad23e604e7a475a5cb571120256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503907718b152663e8e19302ef9178c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e75fd3179ac879dd55b8486f57fe7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a4270f7be2ae65847a22f03f767d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0806455c71c0d291c3eab5c8fc204260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de1fea0ec6635d963871d2aa37dcb3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74ae0a25970b8c890256599fd302d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560f45e4fdd979100654c3f532dbf97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85a0e7d8b3245cb2af05968500451b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e58311dfb57d2ccc32d047ee317dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdeb4d7506c5d16d589fe868b88199266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85aae1d8d46371e3f40ec0928ef7b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ab4ba97349639e0a6a6189842b9ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47f933a55324122a9c411918122a09269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca71c151cb0f214e974b7dc423e6799270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e08083a3a1eaad9ec8743a4b5863bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68733cd9ad27ca832db1b558262cc03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86758f4a69738bfc2018cedf6ef96a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9d78982dce119dd6ac65fb4df43ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8bf5a8c8ba2f6a7c1cccd7576f3fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac428761d3a79c5e95dfd0a24046bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76332aaf8f068350c41f89bc5bed5998277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f767b5714c8a44a8c7ee538b6b32f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fecc23018239c5e6fff02ff4b38e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ad77b48627ae247af67b4b9218018280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420a407306b8ab63f1b35b7e03cbbb9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a70ccf8fb8ec2a910377f4a47432f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaa0fbddfd8d80597ee5efe83a1176283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290d2a6cc4baa6361395c56f87ac4f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd235582fd46fde6b4abee43a8535ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bfb822a94d456dfac53925bda8219286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c3d38551c3e9cc11939f10e5f472b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b14d0ce2bd368108d7cd8f332e9db5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58332e38edac22cd3f734de2d3c8a78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2a51e8d7fa08b9ca47428f7bd5b6c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757233c41ee2c1f94f9f10a6bb8f1dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f682602e9249e45a658fda2213b99a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f828452157b49b3ca992257e4358fd3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4527c4d94affbdb2a5a3d0732a11723294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9761cbaa06a1545ca96d71725db21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d41aad1aca45f77929c17b2404b9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b15bd84e159ee8e3672a73664fcfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b825e892ceb0648da4c7b8ec99fc2b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feceb9c4ecab7499c16cb7a5723e38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae18cef868309695d4297606a991cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f23ceab2dc4e408e01598041bd3fa0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0d15bcf5318305818a875c049c0ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8630ebeed9f385a203acebe5f79a3c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f69bcbb10c986ca0105bfa1cfd06f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369a16920480973b96018c544a05b99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d9f99e7e7744f77a3187b27cf3ca4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0f6c9f948b2291898806a25bfeafd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6d461a1d7b72d4b305b62005e71bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ede8295a018d10bfd0e062d5ad6a3c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951ce9ba50666b508124375130afae7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863554915ac58fec3f15873c4e0c413c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6ee28b7fdb3928f4f7bd0412f2b85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a360a95043a4c6a09e91e6d44838ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baff9a0f6e55ebea35a6ade7e418e8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe850050a9d0164f6f7569ea4e50b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ab8823448d117c0b06cc1742c1ccd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da76fe5555012b0ef63601820d63204317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4ba5d33f87d23661a8511f57983d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec8b7b418c03cb93d82ee826ad3b28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5252db81d6eb7ab739e344394367ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b5779444286727c454496b17596fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48857a7c99dcdd2fa4599ef38b63dd83322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c851cef8ef54a5a0a51363048d0171c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9035c05be37d0789a63a28f15a14de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75da3e6e0412535b2c5a19bb714b5f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97d7c8d3d154373c262bc2f86693b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdc0c55efbbf3205f8125c33412675327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363675d112984eaf4e9c4153cc097d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598c2a02e5545d2a4f3264dcff116d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf040ce95b5ed6f67c9f35eaf343491330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f4c9002174a66160b4c59eb34e745331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5889ef500a881af3d52201b5f692d21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac07d94bed8421fe306df1f69665cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2060e26671ca2b04d8f6d7df78be9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d64508a0a5789aa0f435b8f397b69a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840768bfec8164e562d914ddfca66660336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e669ca1d40d4ea441af116e6d462ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceaba453d4260ee88375c529ab710d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42bcb6399bf6eff082ca9c00da9e82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8475330d734e4d333533c299d7215b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b37849e43a21bfbd0a27e0214becd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee52ba9c511ccd98ebb2b6243f94431342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84d09b8e2d93a4d75f02d1c3f50de1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80267a9a73b2345394bb80fa193f66f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e238db580c90c0cd7c878699b89e1a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e141f426131a3ed8f648055ebb3c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272149de1d8668655c5c20a5bbc48b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa91d258158f4200d1d8a17c87900d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c442da57f3a38db4158eb78cb52dfd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8db980c18745265a537adccce7948350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974ef78351fcf3dc27ed8b9afdfde32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d9afe4fa4d08a9362c52a7716bd2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee09cf6240b26ae7985a70ba0660ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636bbcc5d507ff2ead7f11b87efbe70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471d530054364043031116994ada46b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d575e3ad864221e43616ef00727fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966b16de1958a4f5f4db6cde76ae78a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d312794ec55855527f07ee6f289b20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26516f769679243341ab77ac8e677f5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a41dae193a9f74604d40e7ca54475360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64faffe0aacfab9da69a3251b548ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd8e8694f715b6447185e2d878322d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf33d525bd07f6b94d85e56cb3b5dbb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2355a123e3ffd6a853836fbc2057e14364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47501dd64fd66bae4ed820b39f62bc4d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e3d8455e34204dacd0f329f1cb0fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cabe6c680c856b97724dfddc1515aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f98d56a4dadbac79f27fcaea41acd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2da3a62f0695b0dd2ef973df7f7897369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894395b979233092ecdcb0babe940e6e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16ac41db996af60a4e3b05c67f7e82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3ec307c8d35cdaef27d13cfec35f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce66d6f6045c8b07aa918990455e0bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcfd1a2e8d46dd0fb4cf5ccc699e22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673e61b7f5bb7dff0a1f6e70893ba77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a4fbdadf672a0d8b0df04991cac31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3f1b30f47ddb1781f1041090d6359377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126bee8027a57acc1d57cb316789a2b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2467c338316f49dea5e542b8548b3ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9492d02ccaf811d31e8493af4cadc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2aa7b06434580c52b3394a79299315381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d9b450cd9af7eed15a6e9ffabb2c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a675fd0df976a2f5fd39d798356c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b12c644a3912f656287862017b84f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4ba10950d7167bcbaacf3bb3e0f9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79070052a93af37774e642b2a4bc3aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2ed29c6526967c5b80c1d62d737c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803c5c95cb8bdeefa87a818587d08e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436c573491891796a6ff323298ae2d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79092401951b9e561a4d73cb589efe00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfb8923dc037b8486975255f647507391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cda6e6965fa4c62b4bdb13ffbebb75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cafe411a99dd7d34be44f73de33c04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209aff0590c2acae9a68226acada0fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64039e6a94f985a5b72b559a122a1f62395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434819c8098d8772238764c7e236d254396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bd2dc473aeb01bb69f4d03cc43c44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043caa48df62a865c0f29751bc54665398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1020373027fd5c55e0104c17bb667399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4703993f62cea763b1ead059621bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6f8cc2121990e1534b3b136480edd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3616dcab2291211dc204a875738703a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8fac94329da73bf28b675632d06c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366c8e5f3c899d0bcd084419404a8df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b2c2906c79a33dd46ed78a5701b1d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77050cb441a3a33cce928ee21ffd6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa86460fecc0ad419f7180f0c95eda407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9efe979fd6e9b6ae41e4f2ca7abfc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925747b08e6c4a5f93e835918b764830409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4db7b338b03209141b2b4e02de187e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335885f2433030e21e303c36621dc52411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a294b415e724005019330435651c46412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b66118d6f8a95d136854d50d43be2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de53dcbb2cf778c2e8a534ce92eb042414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf94569973feb693ebff7923931cb7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ae40a3d89ad4e733ab2d0f409020d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b1f3f306566aa7cd9cf253529dc89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314d6d54d1b4e6daae48bc8ce40cffa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95576ce26d0bec10ea88fc06e462ca50419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c28458cd843f4ce2b75a9a575926f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca16fd16132b3455b1793be625ece71421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465816f2f7340c07744e62191cdabc8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067d97d7b59b12a497e9f07b5df5e81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5399823888662f3cb2b10680981c332424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74267a4b32c81a2db330ac6ed63b48df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf479e3985fd784d93227fe8d65d061426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671337d2a882135dcb4d8b069fc9bd7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d178457467cb6b32b5872ccdac4868428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04525ab26902c0526da99889090576a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cb974ed95d3da7b4c9532fe632945430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e00a4ee447af8c65fd361f4e3e19a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e90b59ea3efa941f554aa8b4c9a326432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38c173f5b6c579b8cc0a5086c5a0c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ee4ee22d7e6dfbb416639b49d88da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f88eb68dae9d31a2318d221e67a70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70986f2393522d30d8bf1c251ad0396436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d9c5493973e9ef93ac52fb706e92f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934f4629ca65dd40a3a8e9a5804618b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf81c32f4b848647210376b7fbd3525439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067b673272608cfaa139c0207369a05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e43c890f7623bdfe0e2d1cf15882f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad20f085032203c67bcdb0d8d2e839442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61221e33d0b99b334fbca7b8006aa1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f03e9b174ed50b479c85f29b3b310444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59544574198732a5f5bead6e0d3073e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25d267b2d8837255078ecfe0578ddd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259163ff044295a0dcb75433239b0ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317535a4f310b97ace65abcd516d997448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e31998aa440ee5060fd2d211c9c5f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1459cf0a29a96110482359f94158f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696ebfbfd5f3450c01b1dbaa3697b58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d3c3ee8dc5446777125e5720501db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec78660da4adc62bfb55a2683f31383453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2411b821672ad81e1b43f1ddc6e61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9346ef40b42992dc1cf956b1117cebf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0ddf7a47c4ba8d8e73411e6dfa9f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d005308ea73b617b6e5fc82a6b6fba7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da9e047627c8196d8a307e59a911a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2872240363eb0ec6b6e095e741f175459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cbfcf19c587d932a9cfdddc63162a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62d604c6a6192c3fde6863b0c6273e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a99279f8d20822f77b3a1ccfab225462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0889cd00b18357ee4af376da337c2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bd1ad34b2433471c31cbd841d584c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8509d2ad3c8acefae8c5b3e574b010465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d53a8c871efb1dc3b4389472200032466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9b8f22854f608db7ce62424719058467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f91974ee7ea98890ed01b38d55854468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7c1c2299844c233f2bd0011fe4977469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402ff6074f37fc293a028a1b37159b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0eeab5a5e1b5a63cc5de46e6f8be7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88cfe9cb8688fdbd3f2af85d7bbe2f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c07ae878d4dbe75c4ba0dc55b5567a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f904f2d30bc0ea5732bb5a93076994474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757abc144adb55eb005de3b460b6f677475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8c717c2a68e2025eb6a2ea291258f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95af2ecefc8f949e692aa92989333e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec137bb819a812d6c5eb16c58d765ce1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabbea3cda37cc7d49072d21b19659e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7b1e20f08e39087dcd22e9af6effa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824330c5b8c95d2d5d831298483c5e2a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccff931d277622db99ab50616629111482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08771e79c620a672d99a511585ea1eac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a258b54023050028ea4439d8ca3b100484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8919736884d290e6110b7ab1a6ec3e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549663e31253e85eff758345858597b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b57ff9a395686a559686072a22355a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfb15c2019cb724d6df9e00eda73dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b226d36074be0a44912a3d08a2a1da4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841dc596ff1bdc75a01969a7533c5f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a66afbe5397c7b17e66ec6f55df671491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723eb1cc93a0d1599464b77236677d60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aef2644b2edb8ca364d44a85fc09d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc26007e74ec02126f5870fef8f65b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11200092271d8da7ec9985b6a2892e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25deacd175ff082cc354fcb90c4c1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d586fea5b3139da27f3d15e31155796497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1933b4d9542a61922bfe39c725e7ffb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1bec53af7b3ecfa854659920792f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa99ba6badf34ecf0bd9ec968505f7a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a39ae7e030435aee01354d69133bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9094a361fca20a155d2c7abe34019502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0abc29d1905d459dbf63977252b52503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba314c54ead47388900192ba33772a0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490826cf2310ab4577270690cf9d0bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f65656f944645d42ac2410e635c45f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a570f405a2b4d2cfa34b4d218ad53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af160522192fafc18fa04b5733de78508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538320c9f62dc33be7e149ebf51a2a89509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a3eb5757f0188da04e5bcec0fc1e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c43a8dc5c7cf4d860be25b74a0d839511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d99a2ee66d936c1800a404a41610a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d99fd938107d2169d32c44dc4bc405513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c70a8095d754d62641d8af4c4cf86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8511b134275a3ac39443bb4e8c9cdb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec978fdf8b978808c60f35141fe2e7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b1e0ba88275e8b6e038176b0b77bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e137d0bc3909f146cf58b20fb4905518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e92c93f05663c2926e8dc53b049640519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7557950afd1e44dace451881c52ee57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fce250fffb88e9c7ec99353112af3b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cbd38c55d2615941fc037f0ab6a98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba664629e42bc842986fa9d9202c4327523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa8c8b5359aa8de36a4b68d23001b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8b9f1b9bf78df0c455a0c233b1be4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccdd361ddf98e86a4ff041cd555d71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541ceb7c659d3017f4d1e479bac8f14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630567ce77ef28a8bac8a54e310ff93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0792d8c1dea6c1274d222e615a43d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fd149c7b499a1c20159c5f86f4636530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d521165f7a4e0b5fbd4554b5a15ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66483f7ca3d64755f500f597bd4b2e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317ba9d3efdaf6aaa325961dc75955f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15b4632eecd8503d4f1fe9bfaa1911534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e2fb4c8c03c800c86c37668cb76f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197fd8376fc84577741f79c61cf2e62536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673de91488bbdbaf97ea2a966b60ff1f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fcc034424ac47c467a6549bcc0f2a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed227cc53225208bb450cac6ce06839539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bfedf8bc4ad8f2bdab85f535a4fb8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c2a0b0d052855d39ee062c9054806541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda154fe5772d56c9b5ec393b99f5ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e57636540f4102c002c7e0fcb6ec7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d04f710ae010cad294b2409c26682544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a92859877e425746af6dcdbdb55a42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b58af85c3e944ac183e0db0e40fec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd70b4498fadddbc0acfd0a5f7c745547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec29f30fec1d82f29d0bfe7ec419be9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657d2ed3926d480af93f98209b97421549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4339ce2031e2225c083141aa05046f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea97d446007ca6674b85e86be12db1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc17b5ba404008b8297e9bc62ebf7dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e2e09c0b64e98eb3c2fef24b9bfaf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a0d0df1226a85b7c728ba7ae17627554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fece564681f87ed7a83d654e040fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1ac0c5c11f9ade4714ad3f2d1c616556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2b3466b666e6dccab54ddf8eb39fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a45ecef78403e090435ff13533685558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06789c4678ef4f39ea11c66f40043ff1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdd3701bf3a458a7c346978b99cb8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbb386b9acc0dac2e0c4f2ac4ec70e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a8863db05ff71c3330faf29a74e0b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b321e26a7babdf4f15ef1f553f9edb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61cf781f3d304f15ab2940ebde66e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593e0a87f2048e68c043feb82feee95565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcdae8c169b432ddcff12ea388586c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60d5f3c9d29a51f18d65a339ded766567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715330f0bfb2a69b70d16923669e5ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec8dc40d999fb6bc6d44e402f17797569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c16e2c32254d17f1bd9738abf3620570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa31677fa7dc5423a89ee9c76e3135c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d080e4b6dc040bbcbf1e1cef5921f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25cefcb7ed748e03e037e46438c702573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bcfb0b2a21bea142f3b2933b4eef2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b80840f48a23543d3e50b279f42e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e0a1886707e8ab6c84b09d14ec94c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1ac3c69c7a9cfe439e11329260a61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad628598fd28b2da60c8073c9cdf59c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee972d0456bf888750ef723765afded579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913604ce89bf5665aa3c12bbe10d21d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4272c1fbf030350ca5dfcc1143ee861581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835b7571c067afcdcac9e1d6dd5e65e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535bf35666fcb84c3d1504195b89220583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85c1c6f6e7232c35dad98e86bae52b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6bd8dc86d02360aa0f0540e69ad3d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6551781688f2a5a4b922438b179f901586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651c8571445fef5308d4af8f76d41ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a629ab49f35f1c3e73b36c08f1bbb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b2616a871dfabecba62358451cbe7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e43bbca6ad7d444cd8b9f5998a2cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f1dded8bb79d532ea2d466e7c1f2b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3402bc5ad134fc0e67d999ce3e6b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d50e3fb4394bbe3a7c1e4ab111547593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c205266ede62a48f1189d76fcf4a03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719b7f44595a161b7a35560b6f15e9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841f4702f3550c5fc9034d56464f2ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cbdbe4a114c41dbc70256caba3c72597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bbef82b719587b7a4f23968e472c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1933eb7ceef538455dd134643a54d07599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e872224e567287a93753903bf60a43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fb3348a3f7a9cf8588b01a07dc9fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d45b98c6666ed0bf7be63ddfe595d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cf9aaf7764e0cc5cf0a910147afb2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c1b06a7724e5940fdee77391f5069604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca4350a085eeaf909e9d72541a253f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498596ba263873d50d40b628895fb41606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02f53b675cbf8072fc3842f0d62c00607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b49c4955f021b5a933e7bf137d395608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233016b08ea6861d20d1268e2a7c666b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f200f1d3e8df554b88b80d6d950799e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14b883367071bc43b042e58926b6c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d265d2fed77552517d8c78c9787c35612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d0b57dcc8319f97adf7be149ea668613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277d0817bc98ab42f1def08539938b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492d59e0258eb87be609c15743ca687615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38980cae7d8540baa23b21889e7b5a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bf1247e94ec048590e5db91b18b4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290b3841756cd701208c6a1013b6031618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bfb1a94eefc416b0b36db4ba92b2d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd55eeecbf1177a4f33e54db45c8f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1f4a771bb4b8a9100b249d835188d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fad431f71bbb757448ed020629df6d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e887278a78a7b829ba2454348a86c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c86646518cf289936fdad9347b52f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb20aa4d6208e530f54c5f8076e9bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af74886ffaeea7da757a6aec848d9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4d7426224dc3eac03a772a1fdf7d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b4f521c82eae602776ebba6e55619628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097de994f25d0f192359ed44023c1474629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc87768bd2b43512656bf44e4204d20630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49287ca2b8a777cef4c60cc255458c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5ff4b6bf6d8e0619b8797e5fb4b68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e098e004216258e3663b30ec434f996633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7ffcc5b2a775c7d490ce178b6c082634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7ea40889a6b05830613ec496a6184635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6def44ddf12dba025edfcf8ed457d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da6ddd05efe4fb389dcf7a413f5766637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93763cfd9ca041cc66a86819ce4b0f35638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51bd79d037eadeaa0560fe18612c3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e6abfe5e34399110854f1f083c5ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14c9f2ef26852c3400e9e8751cd62a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3273aa799d9352377a61efb4dd1458642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3ad42e78ece7e7d97f54f6abd75e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf13d476f6821ee71fbbe62a2a3835644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658647097e251436abfceebbe37d1ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11434288ba7b2f6a0e6c43043c6d024b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e440878730d41cc987cf51b6dfb716d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6478863a29ef3fae16f836a3c863238648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b1a7c97ad1afccf493101e942c4fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a974b6d34fbaf0dffe4968f4bc944a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d45fa45d464b5c0932cc94d5edf3d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddade10288dc902e6362bdbf8a75f4a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c08b8e809426d4d8bb322ec4fb868653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb965193226db58b7e3e3e8d6f42b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426a3aa88c079f0da5687033f71cd02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f121c9b4ea6ba4f728a96e2dae9c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d883baed27c40069f042203ff1b175f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116a294e987448449493da837e14750658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3eb9c929890ff80fe21c07548a52f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5695a4c434199d2f6a9159100a2cd6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43fdc0eb9519e4102b8d647354505b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e4f93665f1c6560120dd9f86e0932662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cffebac73e47e242b76327d237038e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dfd47e896022a4cc2f4785f307502664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109b4f76db2ce9e7da5f1e33a065c91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6424531b08f78008ebfc74ad4c1a4d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1101e75a376f644a7f70a9ebfc25e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09d8b80d7826a32880c921efe15886668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9011fe57e29daaf7e60c4a371d1574669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3bc32e7b6ba98296655342b6b025b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a77000e9d2f39666c26663ac72517671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f1ed7801eadcfc472c45cb63ac8fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9b826ccc7b4ade5ee7b026222c022673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c51adc15bd52a07595aee39ae4d503674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51f5795108c5c0f93c78edafc60cd6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b230df1eae24b0a8ed337c76303b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3074918a619426cac71276d707808677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99240e42407d97efef49ca5c668ecfd6678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>