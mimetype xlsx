--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e35ed7e9804721d93adaf2559ccb741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f55cbbb3993ff7b94dbdce43620702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78807df3db94fb367eec5c6f4d40c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c63688120402f72955e00902116514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65405fb5d108f6435965bd9a48aad47f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cc04c0a9965060a4052a51cb1ac9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035105ac67e0ef2e6fc136f30436e3587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee684e1e5386788a72bd011b3d5d50d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da46029cb48e16fa0c8726f90270639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408e8944a9813b56ef2863da2e19d8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891a48881c9cfb95dab2b0e2c9396c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dc3d37cc99847038d950cc9cf99a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b855b9cf96f4e21a672c9e237442313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc78d1edf762e62382624cfe8042b2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2348bb6aab020652b0d950beaacef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fa8574877c4c108000014b0f08f7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38396a1c2d795fa5ce5226aa92447ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9ce2a344cd073c00b7aba7e27f70218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec44b364a2229fd9c456386716785d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154c9bf43bb3ca577565c304b6ae3d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61f3963fc06fc06b09baaf50f3d30b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a370edf12c4200dda814094f72e7ffc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7a94ae03cf1f039d31adaed28b4ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a6da00e72a01c72bc2e95676b6eb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e7960078874a043d5614c3b1ac77e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b149b8f888f947e64512c7f7b6ab69f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f2d20249b0a297336bb5f5289b62527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c435ed4b903594856d8fcbc77dc14e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82f297f37e53df421b4dbbe2ee53a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b832931b2b489f30720bb4c9e3b9f6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447a42450fa4c22ccd8ea997b065f6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c9e2616499b59c5de3b46e898654d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e442f2d82958084a30a0ae1c8d5cfc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b389a53aef2545b6bcfafe2ed060d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516528eb75ea56194244bbb8630204635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34aa341bee56e6112ffbdb12bdcbe036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed8823f2dd6dbfedab2809591796cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259044f5b31cc9124dc375d1162568538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ea5a6290d3367f5c7812964dba94639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f43fd4c9139f38101511c270f0ef340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b1d0e4320394e5043bf3deeab160941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a65b69c77e6ae86bcbe0dbcabfa7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b030ef376f902dd38f28fb5b9091143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40896f395f89cf13cef06ba1e2dd65a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e812015c30adbd7358bacb760338b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9243828d363e470caaa00e4cdb6327846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad14c349d3e11d28e089f34f63a088047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91439e3815f78ba91d356b3212480ca048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1eced3989348ae997d643341e656149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eddc371f6099a358dd2f393dbc63850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c2b1395b5b75d43abf02d3bca7fe551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164755967904b6df996d5fad335254d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604c3d34d1f6bfafbc5a1602d6da52453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74187bdb54c61be7e98c44839eaf9a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57e9900375a0e1e5bdf588e8190aa555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202602c95d59335a6f181b4eba0fc4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98f8ef071bdd0dba44e107b6caa65357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b99533a8f398c29969f6e63a7b29b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf9d76687e3081e95597d5a78a5c8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e73e5cf1735e655a4f609d1b672c2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e666fff9bf801c181d08eb8a1a202b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480f62c4e09b5f996d1df7ef82269c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66491ffb3d75b9b352f13fdc87e61263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c2b4ec937d6358e730758a42978b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed85a80c2fc1efdb268ae067ea656a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764dbbd09aae4aabf766924158c43bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efc21ab8a515d0db7a0c2a02e991f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0e362b2de70b19e21a91cba75cce768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685b31859a2849d626d3ae2e07d3d8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaf18c297dca4e570dacc6807163a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d3c2824169a235d06d7b5ef86b37971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb4fc8ab7ad3cc51704b4efb23bef972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb28b3c23c9fe82dac29678205df5ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc706852f2d2c9dc47032bab4c8b7d9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff2b7021495a493a29ff89f3af063075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec992bd632a898b1ebd32035fcc8165d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef1c6f6789d957f0246e570fcc8b7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e37cf7b9314e85c59a57dad25b7b0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85c147fe9b4d812e707b0a2fd455ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403400e068a88e628b323d35cf6105680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4929621a18d5df1d07705cf395818e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37b2c99b8f12246e6f13ba6e25315082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0059ef21b3556475294ab0033c5c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d531786ad15721fbe4d9eb9d9fe700184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40923cd50942581717b789e7933e762485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a03ef1d9a147dd1f80ebd8bc04cbdd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554f7ee7bacd0f4658d64a6ba54894187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e626576e503f7192acf9d4be9f9231888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22cd3a8b26183c1f184c254846359589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4f6ba9b15778f7bb9a652dee530e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2d7e8f607aee30cfdc697ea736aa991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fe85ef17829ac82ff177ee65486e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29036aaec8f5de9d15667980e46dc2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506d0cdc4d9af8cda6a42649e514f4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c336c5ef802c64fd8cbccb9ccbd1fa595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88f514bcae4354b4350387845cc34c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15847bd5f1661a18ebe32064d629d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25f32815c36b416562a7b30556cdb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a024df0ed1078ec26ac82ee0c29d3ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eded017ecc9061a52428436ad665c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7993b64e0d34d2d8f1afcd1cb7aae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db9f730770504c0db1a48963106ca4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc7600c1006f52aacc40eee31965fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcfcc5347e9fdd6439e4169022b7f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431712ef86d509e9d059d177f4478ff2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f74fe35e1d8a418a7ff25775c0250d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c82c620e65998a7a9f32c4615591e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024798ee1e9b7453aacf8bab2f77d4e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95182cde45f6a73c8506a8c9fbf6f84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738822146a90cac3075c6492cb98b259110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3b620c13d45f041d05f2ca996bfb4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48b53289d27e199d1f4b06cfda898d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de142ae3f71c067c8dfde15353e143113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d329db1b081cadfb7003138cb1786cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652873205ffe34caf98f512a3104ae5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb96c95ef2c7a2dff9a0991ced600ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01254cd888319a80da9a20e22a1e1e65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a29c28a1e0b630ad02853c9b41ab7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040fcb42bfd0cf3fda854e365f9f77c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633cfdd5dcd745016aa09be3a764002120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a43e049dc522c0b1c67f42b69a9f75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af98dbb35e76c936b14f3f1de4c413122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1968cee2bc1345f40506003a50a41a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60909d31d1d5a87d31baa46aab2c9f57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f734928d0adffac4f24ed3ca40f8c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f1f6bb618019351422992f0940bae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc98b8d1892c8ab3a8b57717798ac64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a80c78584ade1b29c36f865fc5e0ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7097805508e514e7913896094133848129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b875b9f551762a92cbe1cb7d9fc7b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f990a7619c39b8e26d24d6b8d06a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699a2c73a050afe4947516fbf401d88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379730b66cc9e13fc3cb664701f048e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1588791d8e3c353b5d8f583d853b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49665026d84cee5ec7bcf7ff2996ce3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298092bec03673bd91f080789335628136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531687aa6060eeb84d428e6a5aac9c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ae68687727ee63cd6c2c7aaf4aaaf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbcfbaec0323bedb360abe1b997ce1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544e0bfe42abe4d120cb19e69f82438140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700569d801bb5f94528e5a16069ae5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516708dfd6900755cafade21314d63b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b6332259fe79607bfd819bc6f85af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad3a334f4f0520b001d6c079d1182c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447d3564c5f99b697cb8f8958a436bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77b34e0d29372b7693c31028093f16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fbe8f840b0e4a983914441378a7bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe6cf0561a57c184c7d8dfe9e5f63d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7354f9eedf2266cc0f70f73ef9fa3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d662a77fbea1c41453dc3760fa3b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f234491cf9097f4d66c0c68adab6aed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d498758cfa338631ab5a4beb45492a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a6f415f604f409035e86a5b98a4f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d862d4038b365d328fcef92e56749154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e146bb5949549e3701689714af8c181155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe33ba23241ac39210ae235e9dfb92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049519cf9979959790bb52c3c15101f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ad7d710daf2c742545d2b6edeb7af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9143ab8c331a477b406747049df4eff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f540bb1a341d7388293de6e232778160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d3d1d010b8fad2c80918d37989c4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a579743f51893d55b5677f48d096862162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ff38c724d193f44752b63093f3e97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cc88cc8ed20be4a1fad2331a77a6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8e56eaf8885c485e70848dbed78cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5d9beb6d59316438bb3703e7b58e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7d12424b37191affbc6940c7b7da9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717c3ee2d0d3cbc4bfa1969fa23024d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ac665edd1be9f175e67da3f93af3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199c97109360263f84c1024e1f05e66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ad3d326e9535066d015eab62ac510171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb108f27dd716a95829bfef6a25728b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a23bba3064d872edc88b8ec0f5a978173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cea0c73a55e532f2e91b9c9481423174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f96d997ce0aec47b56e7044800686175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7acce719e065148682f990a396a803176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19d177607711f68f420b0c4dc2c7a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528f0d75be3dad15591f2ca02181f98178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115ebed2ddd96f1b504228f1b26ca36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cd776b65600c1b245024a6af6b328180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bd98b392542822bf88b1597bf85b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4cb7664d2d7f2408fa3a7c6a9337e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee0ac3cf978a2efd4eeefd048b3f60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494de7a7b6f4de18bb5746860eafdc49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39a4eb788a31d0cb53c5a3c19459fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2bdd7f2f8efd2e35ba2e183a0cb98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f13a482d9a1cdd63d649ad26ce477187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b1ea68e98f98919789bfc09cc1247188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880f1847f68b51c474adc5ad93d5028189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd021ad45047840d4eba59ae59717ad2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843e4e2bb2fa5b1fd41576bd93bf52c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb816fbeee04618f231565d1748519c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8b146fda87b537c3bc32896c01b00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067684ad6149a968c0fe2926981a1cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143a02697a5a4614637d66364ab9b33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d194b853fa67c7235fa97b557eea85b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6052a2ef61bfd2b79aa0ca3db9093ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afea755e2a61b97fce068839e8de159198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd94eaee81dc43d9b811b8b9b55adb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e057d6d2d8916952ba5a088d37b1587200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e1c20a8e6d1329b28f95da69339fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0c2d196a35e0f024532d9992c64ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fa163d82efcb2e1114a9c2c5b926f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d258f0898b338e131bc0d51aa7f7e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d6e6a44f7adc5f1818474cb4b9d02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9df6dcdeca57720540619bbe82983206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6954aea3b12f935732ee38f3c2836207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219d4cb8b239ba59808cd2a05d6a399208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58f6756b37bf8adbb740e6ec1ce463209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ada623069c93b5e013aded122c433210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85566c4d809b8aef6d70a5d02789f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d361dcebae3acf3ddde3d9dc388bb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018a96dcb8b71409ec113674a36e02b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae1049547e6bb603e741bc374642b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef454c60f56ecf2fce372742147ba1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b0e89b64c89dc52d107158ea539dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78a574c15c58612dcc2dfccbe71f4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bb9729643fc700e94197dd967f474218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdca8b6e4a73880dde524221b5d91da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff42204b0fa64976c90eb516ea79d52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692491efcd4e450ef22f9b25271dd48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2612172b576ee49b2e843d132320e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa10cfe9dd48b82dfc10e0a8e7c8fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae0e6f83d8f2963a715072c6198fad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b1c00ffa02a2e1f812b49925d5c3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f227b035372ef052134294bf82081d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7eb8cdb7bead78545eec86eb898fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bca70ac4c49cd054c999ff9fdf543228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdd6627fc03d212af4306944868797229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d35ef166dc83fb6caf76026b54489230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91490377efc7f7f0d3c6f961ef884d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725503a14749ecf19780396f9ea4471232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0018216a5b628250deff6687f568a41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59d422e39d7b0409c1260676a160a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062e10b961930262ee09d5d814a22e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fecc349b29071e40a6ce4430d9a9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f37ddd93ff0f342211f39932ddfa2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2ccd30058be4cc769339ba593ec31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ac1f4e95957cde7d7945338629290239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09178d60a0c2db97f32f00210f75fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6480cdf640c472475b46c4a3aa9571a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0400080c650328e44729c1c34b8ba37242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e77ad77d319e5ce2fca78e76e73fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae767cb0a0e791ca1455866fa4732a21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e2f9236d5897b26aea4ca19426034245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f094ac18d370338f06199e699ec7604246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f16d9690841fd6cc7f9c3f62efec3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0c0a9631e3c1753338f3c112273e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2641e8d01a614db91fd7298f93443249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df009daa6518ce9981526c7850f851ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e468cd1ac6f73cbb56e3a64bf3bea00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908d751d050264977dea155e7267465252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d889ecc8584b071bf52fe73fa104c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cf90ece335d18082405f32ba7622b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868243153ef4daeb3339261c58079189255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8271d18c22936928b5cac751921e44c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e600bc7bae481b211d92833c95940257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273836744da43e8c49f483b36d5d6dc2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d74cbcf1c6eb20a81b4dfd6c5d726259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52866cfb0f04d66ea4a4fb80da1a3673260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361571d2ba087a0d54ab59b9619583eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62db36b44f0d7f1c2b0361a8434756262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4189a74bb9edc10854e88037ed82a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccb39928e2fed7ab0566dec104922d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987565eb3d3d1a9e3a660cd3dac3f3dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23606fc203b06ce65a82560bc9d93dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33997d4148b9fa9ec3c988b29d1b8244267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116aecac9595f9e3f116bc550298bfb5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc0a38a75b96593cb33c3f5e739ac0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c786af9f9e5ea3c60960ff50382da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a764fd9e4bb3ec776b51d28123e5f35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9638808c78c1196549f45333018eef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ff4d79b93c970fa7988d911dc490c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6428d3b20871323be1d266aa3838ea9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a163292f2129b6164ab67592f9b9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71966162f1c06dff2980540737034bf9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf05580fc67ad3146ebfa164bbc0c92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d7cd1f6b949b6a70b1ac814916ff6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d83f3fe07b79a83431ae9b0ae5c734279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a65c6c1fd685cae5d47de5bd6b1b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1df4896a335d3ded2c8e0eaea66c8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7daee70099ca2520f2ffe6d6ebd63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb940ea7408bf433bebccb4a344835d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b81d0ac5ed0b7e0d21d8c7295096e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8e3583a70fbafc320217f20c422d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668017f1be4d4b38d3b523feaf7ed15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0592e45a74f19c6160b2e551662f63c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cb865cb72d2017d2ba7f93d65339f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532d70483430131ccafb3fa2e8e3596289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21b34ba19ed45310f8a80533c503b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f10a38361543d59be2b55668fc24d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84820d861873cd82b09744b666df7775292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6ef3e6632ba7b0549a5072379b185293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624a59eec6ceff3e40e5f1ed2665c8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82990ea5729d2d227fcdd691e9841325295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b5295db1e23c5d78e593b4223f695296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c11037d950086a9b4c556760cd43eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1adb59cd9cbc791e12b28c2927e0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd78ca38749087160690be106fce47d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f9006338d449108695c4eab3d9f50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736659f24d80380d6f9fbad9dceaca98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c8757dfce3c8d4927319eb56b8fde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc870d680dce00b737393ea1910d05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4449c353a4936c72c672800225ab81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41b966efa1074546198375a1a89ef7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1baa74298cddf3c82c7a930dd5e93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032370d84642704ec712a5cff9fd76b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c639760225bc60e7e7c0136deb51b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64534d3f1824d1231dcc3ad75247ebd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b06fc10bd7b123200c47f2fd706c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cb2e4eead3d997b528c831aa0eb15311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c4b448b74c61101c2199952133619312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68898806b0a192c68cdb3fed23452188313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808f8e75934efc05c41a55b65142009314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daeacb8dd337a535af0d05c77dbb79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ef2df9d4c5c048d1739c6d3a1135b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d49b6e856c02ea772f903859f0c5da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a885e4dd743c3b52647650e597394c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c79a03877ea1bb4b0aba0346e71cad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d7a9a87e186c93487e16de44cd9e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054008f6bb919605c343116aa42af92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bb954cea7b7650785d0da38a82ce1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e53dfdc44596d87e8a899706a83108323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3419724d1c90d371c40a454cb3a5e07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8ff652c7f63cfaf7239ef2fe88211325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4cf5b4e1af7daa5d74a33cfa01b9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f690ea24a70976c498f3f6a1bdcd0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc118602350da99f601ade1ce60fb0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb55ef9184e1c312c2005794febf1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e821067ed33c9aa3a01a1517372911330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747162dc69d601ad39db90fb5847227331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd12a23bc3b30a039ab116eb195d016332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730cf466bd96e30180070cc031a46ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a160aa7efdeadc81a26f77067749b2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b9c11807936473c441b70fd09f9c7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02816bf2f78b7d69c47f082c6c9d842336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfd9d2b9ffe6b4ea8a891c38df48db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ed85388f39cc72cb8045862efedbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8550692355807d037787a508a5b4a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dab3fc30e71f8969369e2aaa36fbb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1e10c6e0adff844d5a95c64d40936341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4a44832d9a54cb75b426976b3ad9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265829d8efa9dea44fa65e0c03a585b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036e4d90bfe84a20c112ac70250aa80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a273e3f5542ee58801188102ad788bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dfe5f4512ecb9dba53a3fd2f1d12d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe3b79de61382a4881fd6a51343922347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e1887f28b0a5d8367a29a9da49197348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9f2b5baa237f5be0d2e418c8d1387349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb4cf64a4fda6d4fecc945a6c353d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a86e9a0b619b9db73c923576a4be7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467e7245d3f580d8e97fef33a6d4e64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af994c6804b9f11d681feb0df5704864353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb9062af817f5fba196b1a39d92a02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55d1ea9e0f0b7ae73e22ef4618ee31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ee763d728c9219ef1a7bd5fb51043356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942de75b9aaa275f9495308a7be86eee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870dbad575e76b655701333ea0332a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7719c68cec2063cab25d5d8bbce2842359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260ccfc5eba975cbfc765d27e86a1e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7e8cc3e9565346aba86903c49b033361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb28413de204a9bba44acdc0a8f5b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755eec6c3a91827cb306fc7ccfeeb9ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225cadb09e238b0a7d1f182d2f26b23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696618cae9d18940c7f5d2ca63b1df72365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8820432bcc347f156b9438395ed12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e7207b4749005fd07e71468c8798e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03461f6c5574c460eae45a75301f6629368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f1a12068a2414859330bfb42a275f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db74926adbde400f5b8eaf60556994e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223f3aa4d7343a51186dcfaa6ff0628371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4192766cf3bf8fc36c891b11299083b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899f5fdf7d881bf233015205a667699373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfbc5c8247bfd8ab954c7a834a1ae7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94468d83ebf8238fc9d78020f10c2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc9a778540a5891405292673b43243376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f868968af561852df0729d158bc9e85377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bbb3eb653051c443737124906cbae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0e45dea454eb6d98affcebfc5cd4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4449324c81e623aba695aaa775b8c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826068ccee195bc0edccd8385ac1b1f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af60cdfdd466978aa18c9ef90409e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f94143d39d9e97acbff540b2cb572383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705a729aa6817355e859f1903082629384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9884f20a78dd5bfc4b9e0161d1dd59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008fe4422fad201c1ad9c4e53dc2743386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef6658c7101bba5572a8bc0e772a78387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37166f65a1122e302a13e30e9e902ee3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7009e534a6d1ddd970b4ad1ecf1bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849caea32b08c1f363ba13c9b8da4c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc2a9ccff630651e55e1e23486c117391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de220a38baa8d73cf0b28bcc6eefaf9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71822e18dee75f12bfe7c9fe2348f743393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df498af0ad2bfcc181fda8bc9100ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5803549a6c403271c8f4bfdb9ffc3ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadf12cf2a9cf380e8d02857e355790396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d22d666a8a98712d3129a7c139cd8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df1b9c8fd6d2994e0f0972db6da168398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8251a03b003a9228aab02e7d1d326399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96c13d28635cdb7e85abf109e4739f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835e9a6f4100293b10078b2d51c3885401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ea8bb0272b553630415bcd0c57755402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5faebf1019e38bbf028869197d7fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea993ed1047cfed8a459e2b7d6ca387404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5c8a54f8c113c9724af16aa536ea3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805e1cd56ef048a9d359e2ee968116c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94a0d1272462ba99793c32515706fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db8ced807cf158ca3f9be928c52b44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cb28a359e92e50d111266bf4c576a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e5c097ee4cdd94c44c791386f5dea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf6b83ce1ff0072cad78e673e5e3f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c066c68f531fff706686498bfbe3222412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfefba09b12a1284a3e95ecfcce89a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3284b50a5951dfdd58a5e9f04e06bca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5f5da03f342fcc60bc5031640cb02415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365183593a8281e0b55a1e70e7f7f41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c0067da38dd301dcf5ae0b84619ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c3a49a45db1f0d5db921e8b7ac37a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4371de1ea5159eb06e0b0ba367ba183419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d361a75730f719285171148f76cca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cf1366d544451fb4cab805e054e29421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22d8ea705d076f5a63e1103c5c100a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fd29dc4ce8eed50adb117e7a79720423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5e7d5ccc8e5c5f2f6fa296c3d53a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dea3c2ee4fe100b7a152d705619313425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ab46c5e47a2cf0243514a9499f9d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14402fa4f484c16b36f29fb48dddd3d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c227cf5f02d7717725e14bc420805428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd0b188d319d173c01d146789e6399429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d245c21a1a88e1c9107a9d85e72e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f6d89aae7e711e3ee7128d5434e25431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1fe7a66953d43ffec894cb85d9b4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2786a6177a7001037fe911abe1f1d31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7630a402d9c829878b10df6f0a1bf47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782446feef3b3bb705ee0763361e02bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d375a6e501aa9a98ea6b12bbb06cc1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb582fed054df3f99ebbdf23dfd8a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04584ea5c4e363edf453b2705cafca1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c583865023e656516f377d3d94e38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfad19fa2b2872ebb4ef086b96671d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d90d42abf29b0ac971252cd9c15da1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f235a558dfed44c650698c1ac6b5c59442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9674c2116869cdfa18ef5d75597229443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4b67b4dfa8e2c2d121b2fd524d841444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5eed4b22659d47b8d0b57fd393119445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e9c113ffb5cfde5a58d0c437f1a2b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b298f6a5b0a8ac9742d036cbd4c7f9b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e93962640d4f867b596a3a8da324e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d8283213e3fba5ee4eb8d7c943d45449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d382fd727d485a6fcbe2bbd19bef2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f779501ce3941bea5ccf260972923451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aad06a7f044b74e2ea07dedc9a1c64452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15102c41d72f3b26a74be7e2c6212ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bf3f2dafb9675c0ca5fd34448c64a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837da6ed40905536b53ce6ee98c21c3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f94deb45cc8c4d0ffb56d40e944cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad8c04d25dbd57195095de0bbadf9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e688d02909743a6e8a6fab9da80e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fe40b01515db10b0613590cf515b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba985a8b86a8848609cc762b4f7a23f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d59b9c13775cd6a1c6f36c2dd439f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf49e2e8462667a4c00a6c27f558187462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfa4691167dcaffc47703a9bb08fac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b5294ae76b0028d583508574bb884464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef6a704d423ebb500fc9601ea705e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8bbe98c223b957f27eedb674d2c69466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8e4cc3615a32333602e7bf0d5956d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb08409da4c145cb46ae8fa3baa2296468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00755e574206e5ea4b1c95db4ba622c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77b3f0e03d0fc411c9feea95cea627470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921addbf7b471d82ce8fc1942fb32ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4da5360f1db8de226e25801039a448472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da3ba54515c90671d033fb834cac39473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c256522bfa264dcc1b8285ecae60c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29062c37ad0febf8f506602a10f2c5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c57da0dd37203bdef3a977e65d97d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba398c0ef76f717da0a9f0eb863ea6a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad23689c92347794f600a9f98641bfd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffe1557362e2a79dd45d0c613bec58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bb0b40426599b8bce3bb4308e12ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e97197e28c183d2dbbb21d3071b324481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b741bf39f2ef5eda27ac306da1fec12482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc843981b616ea2ef05e06066108e426483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86531c5cb69de1db1d1e8e498c2393484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d046e01e1f89b93eba70923d119b019485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059318cb794cdf55e7cd89e322f13c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91833bb0dc99dd13ad6af73a57f738487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea72f30c4f8d0ee08746ca30f9b4ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64630f5376fd994fe2813f2830c6ad5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e3065336de49a891473a270cd8ea1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884f78f92ed456060c0778b4374a861491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3e1da52d50f2df64e0aac0bd486e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eda4cd4a518c51dfa94da88e31615493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41414f9c26a7a5a6a02d18d8a44cbd06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159789ac6e7c0208b7a1ec57826dce65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645a9e09bcd2129f57fef5048a79e6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8da3555f5c57e2adc40b6ccd1f811497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f70f1985f966ec73a948c8c5d9233498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48084d5239d95d196fba0371f46b2370499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca5867e64be68353e9c718404a24c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a9e58aa4af5934114465aaaba98ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670ae90a317e3109d44ed331a95b112502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e15d7c81c1e53eda53df3b5c81607d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe71b50eda3e8b72dc77d3bdda58c50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9aed7e327afb760edac175db65986505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b657387ac088da8e72b914928f4917506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947806a8d44071cd1cbe4853c74d65d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a612d6a1847ae260c0708537be63eac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d57ed85792eb18dd88ddb031e401af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae2ce6677b815da7510fd45d19608e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bd6474ee5382b4296741c829c985a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ae265df3a7f6bd9ec7f6130ab59f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da7de5cdb865669ee709fec7cc207c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e18413fb11853d415df5717ae85f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e65483385740618f04da87a0f5539c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3f332df1b2da7f12bf0382e76c095516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd3cb1c5b3b880fcbf7f994ea2b288517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92600f1cf96b0495eb0cf4613f3e1a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11503504925fcefb1941b935d9d7b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436abc37a4c6e602de5a040f62c7a817520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49de7ed915d61794e14b2c84d1822d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5b45671fa9560c1983bc5287ecc55522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fc1b9a03bb5e57c7f161bc87f06ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f197519f2de31237f63d7df8c926047524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab8479807aef4194fdd14930c5e244525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44ec2e9d5a032f5922790b43c93fa9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86645f4b664ade3ff772208721932f6c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6fe7e64741f65e92331af8e997e81528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c4e6ee7bbbcd75383e9381a379ffa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43474eddfbfc09cf710ef9cabcbf347c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851e1c5b74bebe9e3afe2a3edf82d61531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbae51edb16277017e694121075c28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541b892ab61b53ade915493f5024afa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d29737013fcc2d43a7a0a7b098fe99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3414a2b89bf216e0d776f8676ba68535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c959f325d5c324d06046e3e217e93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df65e47a3bf257321acb05829063e81537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad17ff72c25134d6ad38a3897b96f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e6e97f87302a3153e49a62a2d1851539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaac14bc071aa7919452976ea54d251540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a03856db392bda11af26b43417cb30541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24fa69a637fc8b7bb98996adb72944542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abdc8064a169b9dd6e08d71b72c16e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68aa3ecb2279cc9cf1de50f72d8d62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342e982f100b6434917046729e3d406545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a523bae55b5eba2c9ff9bbc6606f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd13385ed8b2096df5d0c40133cbf0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe501138e4764a56202fa6627d57ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b575239f381ae813e45c24f7b27d93549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e6364f8ee333afef7e9eb974a4c0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d387a74330cbd7603d95e0148b6bdb1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec29f7404fadf39a762f57ba65e6273552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba371f795b00f5b2305b1bc81617e392553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e36815f45e21f1a823d5965fa14acc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949a267399e32179692a4fccd35d399555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033b1ffe2cd92265f3c0cbbdda9ca16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1272bc6787a589ef29f42358dcf995557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcb990f1ebb6d988e6869cfb7dacdb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dff185c3609afd43575db2e1c339f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c27340f23879c2f2b96ac122405c59560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccb02e9b52b5b0caf6729398d2d7eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b78fc6ec58a16009acda54b1b2b86562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228a120e4cc7cd845eae370a2f90e10563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496059cb66c46c36749820cd4d29185a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361275a31f529605953905eb202d2c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec1cf17c1a954d8d37151c97b9eab9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22c52df8362dc8dfcce528c019dce4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07dcf523248e62a17b5335c29908d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b7f71563528c3e5f69de46fc6bf0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406f1b2e24538d6c5b99c583e2c3356570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e14afc6f894df3496bab32bbc349fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57561e84a00617504e9474ec7b7dced9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27940f0c0e6305aa04fb0c9acfd9ad1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f1e42881a3fb8d3197bb299ae66b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e510c9f6bfd3539130327d08d20ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2befc5b75195f9d671a09427ae7916576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cca1fb2fa463e9ea30392793d25ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055e9d857e2e567ed69f89f1c68a326578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3248d21cea6d9cc5cb12f28134e6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c6052ef2872dc4db8b2f9514e7cc8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43900f13f4ec245a35b7bbd831d2d798581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cd4cdd066c0ab50bc63047b123398582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb3a31fb4ae25d4c722addae1325b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fcbf753de76a9d2fa6a9f519418df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563def8611412361fbac5d8d777740b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39475b88c70d68bb587b3d1f380cb2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc17348b372bb95b9181ca1681bb5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ac8b979facd56fea68eb4854cfdf6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778cb1a748125489e6452daf92eefc8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c6b2c7180eee26e90db38e646d537590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d635b4e922f872aa636f350aa3fcbe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4c2782fe1e92620d424e7177206ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa797698473225fa28e0601175e8ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf7a92250de56d16038d2bb28b472c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdd49ded05700bbdb3f7d5762a706f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663f888f72a557b346013294d2005ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8a6adfe188cc98e276e2885ee3425597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6d77745eee4009fa686319c8c6871598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701cbe62c73995e9796ff2820197eac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e904b0f8b3902cd73ce29c046477840600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902447298dfcdcbaaf404f190174366601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e0b134d78d75f1984615d9edd2626602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e7db20cbaff45de138175f81b4f6e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1291693b6a1cb225b8044a346199b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036f1e06a892bd92a8de95a0bc41542605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52661648451acbf913ffc924bc744846606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de6b655dc18cadbb25ce192f050ffe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1021f76a4aa997964eb02a2a0c93daa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40da117bb19c8c4b3a0943a61b42f4b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e278e867be21e9dd204967a2719bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d498c2b3e44a51756b2fb3db26e90611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0858c8bc110607d59d02fdc1d3de470612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0f9e5e8dc75119b72fceaa2b300ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb556fec3889094ae0d19147ef3d9d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c95c9f4b313fbbf847ab07104196be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7791f98e699d5029b355b81cb604c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ce7eaa571fdc83317480eb1eb9540617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18749416e2ff890fba1296909f8bf0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32191c87bd6e6f7090cb7fbc88ad75aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ae4fca0fc8dec4d55945589c82b39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfb472c2bbe9eea8dcf50035144158621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f5bfb4e8debdf00106c873d66b3a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6955b92b791a57185dd237c246915c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c11a1cd4dae76f9a4304a2e0b1c373624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47681108322bed1945a6e299313f12625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd8497f48b6952b46f53d3084d995c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dcfaa1ad065e5d354ce2e3e462c52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4080c1b9d8a5ba4f2c554d67ae7ca4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b9b70e2715e717965fb5de070e551629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d8f53eefd79f15cc79c7db95356a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45403d6610fa2311c28f93a75a9d524f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1ed4eb96e0f22dbf1d7d48020f416632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356818993fb056dfb7f002fc77fb6d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a1dadfebbcaf280f87d612d2acb5d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08691830c41a917fc6199f28e2fda32e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d34f5af1bcd5671c8a8d5a89d7ef3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382155551e47d2ad86d02f49a7480b0a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54637fe3331f795a016455b7bade8b5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2391faffd3c7c5e9b0e231ee71de725639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de492d018b0caa9a8cef02b48eeaa8af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdfc282c286706b10b742ac6e2d06e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e56dbf005a198765964653823c51a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade60ca7a60a17835297f92796a34515643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28400dabca64f85f6312a76390eb1deb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb393aa94e32eeeb863f65ce18cedb4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef11329a0a4cb7e99885cf0f7d241c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f08e4a900b31b2dce4c363b6ec7fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648d3662589ceab6e68ac58eb593c8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599d0eac4409a0e45800e44f58a8c35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89ab85fec1179964c71e39817b8962650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecca1dec39735c95c01108b0af424f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eea51d09d77babc39564bf8753aed8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a2b0dcc1673310d4a3ce21ab9fb37653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d857c198afb2343bb2717f33ab8451e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7f8f376815ec45f83a69fa9d6ded3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b42434d9e49d53c78b32ca7065cf0e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8a0e3ec3a1134d3a7d5c51088f3e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4287f63f2949a2c50876be9c0ae14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b928cf842c4ae2243fe60899d7c20659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e58643965e0b3e019cc19de1d2ecef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da238e35cf65fc82088c9a83d84b808661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896140897c9d15402d312d0cf66586db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be828e8a3fb3b65ffb4d4a2c2731a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227286cdb007b79c92909eb8fc537ca9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18d59210ab83a964f211978bf6902a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7872025ab0d69efc1bb3280dbf23d9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d9713a69193a8c50ee90369e6c6b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7dac300fc1767c9dc3d49edc785f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa121c73479a058d55da5a2716f709669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41340fe19f59ecd3879ab734615a0c87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea0be86ea5e128c7d790363121cdf6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c15f4444c5ae1cf4e7e059c8b3f47d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb050b24df5a444f7f34436054bfad5b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93502d7b2068407ccb86eb0d8c8289674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04a7d864545a0f882bba4514be2160675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d65ddc9fca27ccbd6109f7a1ca0e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e6fcbcc3ca8433aa5b4c5243f81c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb481eb3d311de92a2eb7aff9863f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b1de18b48f83a2e590da3a54344cc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332b2417b59ab35eb9192081cd0d334680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ce0d5329984a226417c3155a1e746681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea977416c07db0c04bcf70891c30c9b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902a2ce4c3cd35115603835c9fd1767683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88eb65d2914650f6c52fa76232ca98684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdab47c804ec25e2ac8178c843467a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4ae903e84735cbedcdb4ad8f03696686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712bc1e25cb1b4d8047dc2e00cba266687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086bce1dcd115dfbeaed231f10dc958688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df64abc16497cfae78e7c969f16ba8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b754c852f300e6070537924b341cb1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda912ce0fbb215d651ddb8219647f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10eda35e849045da3e2d723e5bdd44692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2e9e78054a417689c46e88d5fa87d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23006ea8b9306613a031f9b3d133e043694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe463cf2a036a9a4228bf30b6f72a95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4d6dcce644758a3d05018062167b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ef1f272b260183baf03a9accac4d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e640bacc6f5dbcf85083c079d518e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d965aa90d5b20d4da20c409987c70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c795d873baf558a7af25df8c1762638700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd741dedb4e71f74c740a4ded8ba6d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8895f253011c9697aa873a8220b66e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9918ba62ead331ec1007edf106323cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af65f22002c40e1e0ab0872682c5655704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c0a3fa4000f6dc1b87026905a71bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ad189abc3781cb28d751d8b2af655706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf8532c79fa395d703a1f5cf888e2f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959b1a57838f9e84a8239d4875ffada708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db101b6ba294de88d23925b8c8aceb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba049bdb648c181237a4f6c3336cbb710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ef9c4e709e9cb9120663ce0b097fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24374769b307dc9d549164de64d424c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5474f74221e7276146881a708ccbcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf95cf9ac2eefb2bb51c5a0a271cac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd49ef76fec5ee637de2b3cd8017395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea3cfffb3b1e78c9fe6ef7461ba9e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8582eee1fda78437c85d2c447750117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f8780a693e843e468ed1160d8143b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e0bf18e095fd06318d85045b138649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56b2da2105853e2b6ad71637fe6d9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a1c3bf25241b9d9b2b247fb1cf20e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7774ace2f3c50b38d11c6d9847ed112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83f7aa1625b4928bf5bf9e87ca054713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c7f6f047fee8aa459223b456d990214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546c80658188031c52eb669d374641515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e5e1751e8951d5d49c50c95e398d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795a06b1f0453741f34538ae09122d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d7acaa861a888f28a3316da33116818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8c5b739350a60cd85c089caa90e5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157802bf569bc2e82d8dfb905b7848720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38646d1b2fc9a86a65af3522167f4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db6e1dad494a9f9c00bcf1fb4d31c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ff3a67cd2a851b216507001ed946b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7052f0bdb4c7b1a355fb795a226a62c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f69284d2cae000876549bb6fa15bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9005fb00eed80de3a59b52423e2491226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0817066b8cb3bbad42e5066cbc13d9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03571eaff51d2ce720e60306e66e903b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ac4fb20dcb9983e8ab5041811ac5629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edd273813a3e178a93b003ab35e6d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5942d4853411677d79bb0a09f500dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2319e8dfe7f08cdac9342b578b086732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e2bc81b099a8747c3157e4bcc305333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49e7024d7f6eed47f3432e91677c9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fa6e5d08f75e61293797dd764638c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb604e62f79adeb58811c76b9ce10f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07321ff8af33be279c59b43b16024a1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ae07291d37b7d43983c868c73bb5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1f64648344df31de3a35a678a04f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ac0f58ee8fee74cead5da78f114c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf7e6507bb73015c16c2ecead75a6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60574694cb91eb7022b0d45e89156742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff80903049ad25fbc2be745ad1ded1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b35f5fa63f48eb1c48a96ec80d34544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6c5faf1704eb8fee380a3de0559bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0b2147fcdb17b883f00e382258a5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ee57030cdd23f27b5132d84979ecc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faf3becf8f811ec920f84d2d9fed4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62b991cd3391d4a8fc1f1d3dcc97a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232340a191c8ed12b24c42414cbae0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703791bf6f7fb4cc08e8b688d66ae2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0db54b1cc4e1aaffb29cebc2d848652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda26d4808bb647f2342c3f90ae2d77953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc56d4e43bb35abbb90e2d2f2cc15754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f190c7629b56961ab95abf6e002a7ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17442f3c2ebd538ead4bf2eaba727cb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c013d20da4daefb58a6b6ede105af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491935593571e39e25b73fb70aa4e9d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34823e6efe3c9b40d6ce2d071e5991aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afaca01797e0886692fabfea3a7b6060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5f89901d77ad60c8ae13477309d1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2915933fe36cd2a9f627e4c0cac001b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abde4c179a06efc91fbb4ce6f5c54063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8bf045ce739c0d9aa10230b3b661b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052a7d0229b04dd25f26fcd1b0699b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e965e28b49a64d8bb8aea5696e9727766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2629ed21fff204dd8b71ed8a0a8a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5215195937dd9ed209d3e31aa5a0b1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583f81685dc5009dc93e05aa2d49f7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7738a7adf8f06489ab29f493926a87970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3349a3146e9db315ecb28c2088fa571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009511ec7f954d30c84636807033c4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e492a9ddc3129e28176463be11ec973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161f978f490e69a4d623cdc32191c7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3690c912fa582411040aa81524f56d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7d2066c34555de3d053f087beeb7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60429805b7a6b53c411318b2bc073b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac4458f43e6627723a58807094b64278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19cf5f935cd1a4a7e8730553b6b36979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d166bea963c4f9818fc5fc065a884d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6328f63bec23294119a576f300049a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181ebd69febb17e65840fe9145ae13e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27844df010924b4b9ce238c0482aec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875b488253547feef2176b29fddd39c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7526e1be6864e4e812a90fc97cc9b2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0bf5e62347b0e52c5af6a2bace0cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fee8c02827ff05b4c9a2c212cc1a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667d51b6d2d3754bf5878397dc8226b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb75b1b9837cc0ae8c8d158ffbc63bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965c892c3ff9ad5f159a40cf8da413890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee26cb17ae911991d460f319d490d9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f328ba76b377b0b43449984634ad87a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5ad9b9dab2b146cb9bfdc2ca3ae3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b335ab568b0288d54d5123f2aa9ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7ef95c928ea05a3155d67a36eb19f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f92cb6e3cf9263adf563f020a1a7d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122aa464f3d90548250459a04c094c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6f690f1e308b52e3303e96743f31f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d838a4a36d626ca495426501dfe8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a6f65c5d04c2d370c1b7fff64d959100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c1024327fa9a2dd89c31461b8f7cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02a3d221c08c4dd2d42570208d2a1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e167160030e1f97e41b7f41a75ec56c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac6b9aeb96747c2bc9f225d0b265fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3909522a7cb5148187834812ef88d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9441d4bb984cc89a60485b25495587106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11697e1d09bb5b15e56c29fccfdf80b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbe43b72868cee84d0b1e4f54e5aec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac28ca56c404f4894cb13c82e6927e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68577010d09d14d8c43ea52b5bf80f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567296a42905959fc2f57a54ce8c507111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4f410973ec66445b8f175f91bbe89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4add5e2a89afc7b2268d88728a5a0e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ee916b78cea05e371ea07e6351553114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d96d904026fefab9507f8742377fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a21849ba02e7616a1e7dada476b20a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8e1e72c25d9d8cab4c3bac6e26dab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20965b7d429590867e211369cc47836118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85737e5f878c29eb944e10df904ffe66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f226413b74ab268f41dd32c5b2c740120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413919688b86fbf7b2b536de85c82419121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535a8d696ca9362c61d526a4bd2a126122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f0437ee4df61ce8e878b6d9940397123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828ea4da0e634a4a1d3f4748855295d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a3b981bff6208801f088541a3beb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960163fea276d4ae9b4a0d96f574041126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff08a904f338081e4ce81de4e1d70ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804198ed65c276c7c980e070817123c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae8196153c3c0dd074214543283e38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177fd6ffa0459f4485df5e11a1ea706130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325795a98625961e44468919b9c78703131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314447145583e27663c65ab2995589d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e020e8dd9cb6240b6bc8da72f63166133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339488790931033c12ac838dbedf2f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141906dac8c40d3e51c358ef33039a14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6529b7f76023c9f979410035b128188136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec575f2967d6d96b683957cc50c288e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db695f04ea181e683a113ee0a5a45927138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58b53a38e30906f94b00d3c65ccfe0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c682016a8fca9c316c9c7c53ca35585140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669989688f6883f3d5d6ea00168d8d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5e5548926d1f28c10599b3c6215c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258960a02949aa972f7d85e74b8b20f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c19b97c9a2ed9841e561c7a166851144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190aa1fd7e497b6f78b87355e901ebd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2e24fb637bb6587282b553e12f314146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844cc8de113bd1785732b756f88278f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092712d0cc311b87066747333fa2dee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f510b7713544f4ab42f322f75bf5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74aac1862e51d2f3005a8e722912b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5d66bed71d828b043a0f317a856b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155f5ebaf648166a32d9bc171753bee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a23d3735a440042a38104c7e5dc82c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1a157c7398663fe9a3f1130e68d3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046cf713a914b32bc04915d3953c76c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b32811d1e22c293bd52d9099f2f67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589f45a2f366a396f8da0ad47be550e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe398cdcdc1d82a6ef1a81d734f9d0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5ade09f3dfaf110fd338ab961541d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb722e17614fb5740e074d5d888d31fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20496a7cbd8180aa75726fc4fd08d5f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f964e47b3a641e25c1683a9849cf41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3712693ebcf548fc480adee8f8d3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c602873c5cf17d234bef153e91348a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8b774655eed2812bd0dd025441152165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8541300b57e8f896fd31f9b0af8c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf03a1a94d4754eee5d66337ddbe3dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a6e669506e00f8571f7dc4bd50c15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842141c1ca31ff128b9e128ab972b491169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b793b7c70f55bd48f949f49d2c24d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109ea040a0f5d90a6d8bfff9c8aa1d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7270c946648f92c882949512622bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80deab868ec39356daea7f6f8aedde63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c2f654702585fa2e712edc45b2050174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50be59ac98d8a846427c553e66e141c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795037aca8bdeb3b60a70c704cd00316176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa50bd226e5391d9034cae7e0d2a0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23083ddccecf9022f6e78b953dcb66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2837a4d91313c7f9f7eaa437c72618179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1474af25869a3efea12019a2f6e1389180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516e5bf1400c843a1ecfa6dc9f66368181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4b0543e503e3011deff9edc81aa6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f27837e5b3d0ed665807bea663bf7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db28720ba4effe2569188c21e2517f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77a4ff2f53dbef70155731a59d30b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151333e66fde7b2bfebb0e4f37598f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77a87fecd227a48c8d9996889eaeb9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cffaf3c84212536a7868686ff480b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05134ec6261321b19789c048551843a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be4d14fcb217979c2d57159fcaf559190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c7c70cb7b3061eedc5c22056fc220191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef18df85459fc4e6f595546f23a85d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79282f088f664fa8bb806c6411ca0384193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3de58d619d0eea106a54c6bbad3bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7a3ee19beffaaa6fc676c750eee6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbad26613033d3d49155e4696cda645196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c10c5004d3f98c174a56dcccf4088197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7661518ba482763f127161155ebdc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0faae4c59f0cf4765184292ed01dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc573b21f71f3fb4372a277ed76ebb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e074989e75056f3b63c069b4a655d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59541d5a9b774c627c86371e17cdbe54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe1d6c660a424c0769e39c2bc24e11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79249ac1c998765366e5e88f68ce23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be0bcd56ff0bc3fbd39ab4a059cae9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8ba6341b655046fcc372d62ba1ff4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fdcecbf6c268e2f821c6afb328767207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b506d63f1b960154ec3a9f0d3f1774208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272e140c18808ebcc6c807299e84bd5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103c071065988dd9a36a66d9533bbc9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07b270e5b4077457c80b0315bec7a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b04bce387e8e9b4b9ac567921b4f67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbc262c2acc8b232432f01182b9ebc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc44fc783f31e2069aa54fcc1640af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cc786731dbaafecd3ced805fc4ebc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73656691cc5670dc32ed5ce6ed122e3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77d39679ceaef76b0e2ed98fa48ef4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba63ee68add5e67cc74426db477b8c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07ee35fd16bec3acbf73b57867a43e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195149eb8ccc0718ae182185ff16937f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af3d4c70e5562a7c909d1441b66304221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f43fd77c2a57a4b7ef95badddbadcc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f3d0e340d25cf2359f9781c973104223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69828344e443754178845e820b14b60e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0439bbfb16cf803d8f5c46cb20e19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb38c85b8dcfa5c334d6209adf55a4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3960b5ccdc3026952e76eda1c24a562227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41677c8e4c93e58a280e9d2596c0bb18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f9a63ff30b64ec36259dbd4a09d65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ff6ded00851137b4885063b85f0a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408f7dfdf73d54e3b4a205f7157d0d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a1d0b5339b80beb1117052af066d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82974a4010f5e2d668a18db09f63057233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72466338665e9245fe40e1f784075162234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1831393269829bf1f637df21365a42235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0a2e6150e2e5c0346eb4c17b7f86d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e11d5be60e8e5414acd05e4d9e346237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314d5d3e2c6432f045e492903f91190238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f034778eb62c896b603cb3b1740226a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a10a777a8d5077526e974331f54036240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8362afda64e28064cd2c2ac4e7d8087241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1d20ba10fdc538e6ce3fedc3a2b9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434df477cf6f2e795b67d71a88baf9fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9af29b6cfd5c17a5c3fcebe86a37c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beca46519cae60e22846a0468820f8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26be6460a9a861aaa064de6355776d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc29466d030e47894b71e0c4b21513247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cde24342a332f47d0f30c7b0c6c13c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd1616550f3cd62af462f08e865df1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f93600ad7b7679382365f11c9d11c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95267a88bdf594a11c03d3becb47ba93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4853a4f6fe4f32ee3aa528f359ad17a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f799a95b9d62f27948990c27ddc28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542cdd2d3a7bfdff1e05903262c3650254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1d3070357e58dd25155ee92328112255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbac6d68402d4722e77bb0491ddcdd9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a81571109073573b149a128fcea91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0eb7235874265a6cf514dcb7ca192b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c932ec258ee63354c534d724798ef5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab43cd13ba88f311945e1f056140799260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe61e6464c20f0cdf350d7251d96d8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce7fcb0f82443e4cb93cf4ae84bab8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d664d5c129d4d99a931858721127b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a57b183a7b1fdaae98f8c0c2b2418264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7f1ea2e380ca1486a8db9fade3af0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757e933a5735525156591c6f2fb1fc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064ccdcd09fb93b3688b7e1bc6e60ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d911a9e1a4c87db908712798e13691268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41087231698a91db2848a310a784ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd74dc5be09b1eb6bbc2dc08d5bddc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085c0bf692d5f5e10da066e7653dd45271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e824e6c1f4b6ad94921d08b0be0bd91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5d4fc2f4d620d6f10a43d4a5879c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb98ceb178ac89a7e449a04ad7594f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576cad6c965589b4fdf038e3bbef82b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce1ba6ec6e4303a97eb8f146c0444c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842251941af372e2ae24fdab21129e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b29ede1233a4c2106e699e63c4e7f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20c88511a2f97dd5f2762731fb74fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de75c73a6bc727d5bcdb90dc40c701280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36221248efa1d02b083af026ec23a830281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47576c6bcdded3533f0a3eb3b127708282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e14869aa21e5c55c3444279691555283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168ac6f08daaa93d157f223e00bac21284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1facf4656e28c19ff4bea99c55da1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68595d6c7f26f553b23b611c977095286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fa014a4c7167232232c911d7f8d82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f736b8c6833ae3900dff073d3fcec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6aa2215a84d071644d25fa0d74e12b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9d847eb824b717714570d8e97e679290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73479596d458e115a60d5f8e6b02267f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9908da6ff0b410ae6c4ca8fbbaf97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b432896c3905fff98525269b0b818c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ad0ee6f34c4bc46c0b6883ac4f1ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfc7935a94f26250369e49bad0c6c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd94b28c4d8639e57d4f1fffa4759a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade205d89b0a1d29972784a067a18d11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a2d776c134d6861036366adc6b343298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8819f863b552874e7437deeac790c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8862d65a938b6cc4164fed3b5388eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58a2884ab835c2b3eee411a54dc31d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea0f749d0033a6f968742935740ad5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07543cd43a230a317fee5c5b65dbc6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc937267f1a88926e6d4ae170fef668304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db6eb480c18048b823603c1e96a503305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42fd9a5948a9e3ab4823002af32cd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec28a5b2f193bbd809f4d9e969a978307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1994082795b167ac1b59e2cd34f51ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac316109e266197e8a83c5ec948ef055309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d17322085ef05fd49307bb68f787d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369541420e0336cf14130974e8ccea82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f56d79f5b8c20fedc22639d2beff9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a79dcbda5f1516d57dc01ca4bcc3f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b9e8ae8b005bf274e16abb90b12fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18963ce11e2fa5397070e23acaa5e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab659bbbc078c31bde3fe83fb56f2811316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0863fee4487f93ef1a49b287696131a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5589ac3d1a73c3297b6877c342d267b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f9c1a28c72506bf7407a797054a0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259429f9abcbd20fbab0e2104dc19828320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d63952b086808d1350a958e3cf769a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c8be8eeae2e91e518e7d8dde919f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed2d144a702e4272b87d5517365c72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dc20aceb3ecd06f564903129bc157324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444030c27b554bcd5af5a3108f8784e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6101b6c21a3e09bbd267df0cdc305326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e5b9c2f04bfbd242e68a4dbd21826327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e852c9c1c91d6b2299869384e1ccad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a4e68540e65e9fa0412342d0ba9cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db9bf8ad81be84bcf8691adf5ad4ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b35359b8f6f1a6854018c1d961b9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5f452afa8186e56cbaefa8daea6e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bef0bc10864d7b6b9dac5eb74783e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271c89ce2f8200065ada7991f09265a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02db52ec7befdda094ea93c2170204335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c25fc61763f2fcf2604e485ca46455336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9cc0074fdae859034602136cc9da2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c6fa881aefc97ca741497b6171734338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a466395872f0d32373aa5204e0d7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c2eb2573c9b89aaf7a9ced518b2d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06770476cbac0d2c29d19c9f7ce8577341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe37e921385fecd05e22593349de74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231828f2681162e0e7399d3778d18b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15907d4a0788c897618b436ae4f12408344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226790f946d50436e432004bffa2030345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424f10609eba46febd24f20c69cd135346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2157df988de97896787838f217d95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d3fc8552d7628b3605dd6b4a14aad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f67d887f3e1bb9d2773b802d72d4a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fa64f65e54e00ae2f53f947647195350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352d61273d97c543ad761672211325c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec769b86847d4cc92ce1360e8e3231352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0757f42bd572f20a7dd0f0f54a4ea5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b380ff7805bfa85e05d74f7270e4d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfad5b16edcaa1af4506be2243d348355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec0d98fa5ebb9b21e0240f51476dcc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6926cf13735d8c04fe3bd78cec2725357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96f03e1f06e6eb33c2a7a271758f1e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abda94c22fcdb992b7c085eb92c0900359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732358f770f288b55a972d3aaaae0e92360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106035bb9f8612dae1ce6a83a86e2179361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4136c80b11b99fc7ba644d6866783362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8591763a264ae9c75072d1a2aa8cdb7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e878fae1f35d5c7f6a347d8ed2f7b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f96f33dc5058171b1e9be6bd41aeb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd41069921e570bc3d260410b94a6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344224de380de95f6f0577df5b226f49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24caa4f246ad737b8c751ce57d9371368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd57b55aea3601b2146d6b1ce742468369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e95ad49b70f7ecff5f87c4882b183a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71611d17ab1cebdb9896c47da2fa7b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d4e02df705ebab6bf4107ede3d7bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ab32fd60433c046ea7aceef2d7bcd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aae9b58d715d737907fa561348f2a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d897ad4092e790e45fbf932c5b5e81e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74eb097ad8b40f9bc635129ed1870e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2902f8693958449ba48d97cb4c5da9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0464f8a761bf7d1a14f0107dc4d96378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f581e9b63116d10e94887600cf078379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ee617331f1c94c671aebf6d29cdac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7693c2facbf51cb7c08bf29e92ad2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dff1ee08268763672bde0a6e7febc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0d19695b9c69ca85c98648adf798d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62c16968ad1a673eaac80baf21c2f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64bf1e54613fc6823b1795ac93c2f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed059b47da2bbe86ffdc6f5ca502673386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ae1e45fbc7e9ce0ed8eb6bb31f5e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f7e04b7f52286a43acd1139460c7d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035820c752577f65bbeaefa9a1f5591389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05123d84172105443daa9feb12d992b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72299aa5b202358643183eb46b8827dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ac611252761ca3a92247b9409f246392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e32c439eb0fc07b7fc18232f04bea7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c182ea0b0a8231f5e2680955106da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b081f63d2946d54bf689f59b12f5bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f4bd2a57693151db0b95ddab9d063396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3724ae856b91d27ad6722c45cb8d5ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e316bf0425558ac02ede39671ec2b0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099871484edd141d8d46e854bc0d2dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885a510de33db7a3b294a81edfe4d99400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb8539ceaeef56e21083bddd614c2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625484ec6d6b91c2867a9d8468a1bd79402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172f17466ad176df1be0f33231cc707403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6652dc441380ad02e98e6f57db2a8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1064c419f38d7a03ee7ae59b77bf31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa4fd0c198a57d95e077c721d8b751406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42fd00b2858c587ab91699bca7e213407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b0555b4295489c8cb13534627867a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0659f27675ba7ff874bf4ff82263a6d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290cf5b3126b0ea1a444f2a61d15d30410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e7b348503069e05a0313602c42e11411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91dfc95105200cebaf4c63897b2cc9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb364ca2b619fb20712726c62f8fca94413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0798cdb3173b1f8846041ef0d70e3bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fae23fe0da28834ecd1851f7eea642415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7935fb9b4578e78f4bdd234bd0870d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e487d00b4d3c0373d75b41fe319af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32046786c6196d40b7e6a5cef56e4ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684ff663c49dcd190fb07f04056570d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c451f0b17f90b8f706ba63c3cd5cbc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2093caa6c513c26dc6db1f4ee500d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cca3ea2f00c7131f18611f1c0b143422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e5db3adc729fff5d20778c5b96988423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd4ef3f2b742ff74752bd93e384088424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6c4a5227700ead5758539c04bc792425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560072cd7835e1ce4ff434e9fb575fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95e619cc031300052289069b87782a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123040df8c5ae5288cc8d285d58ca01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b3c66a5a7cfd7a99613706fa7f793429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62b3d738d1184820df2d560de07b3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e22ac80066c9dd381f8a2d3b342aa6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d99887a46f2c6593b8ed44cf426975432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa450dca3b887bea6ca6144e971ab3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25e4c8b5872468146f2fe39fbb832e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ccf2d1ea227619b4fbe04e9d2d0bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5839f7a9642c4f67ef22abada3e2139436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac08f842a57b62498713538148aee75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36f3b92cfc3d492fd4fac8b1165b4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577c05bc3e4b53ffaed3fb61a7e2d7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a71cc346264b5bb380debe81ac285440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c1e0a6ee89b402f15b06bfb89ad53441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eabbbdc05f9a776f5f0774c74227f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2d9bff50fa56b2194701ad23b13c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4b0f80da1b3dfdc3394aa23e68df1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c09028ba52dc973337818dd4b26d06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50702387e2c40f5e2ef01b8252cbbb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285d565748e3e1218ba20d024f4cddc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788bdf2267cd850499ef5e5ea7ee6b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31bc88c91327f8e02499e796bba0a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515b8b97af1034fcd71e68c36e0c82a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7863657284e3008da5385635df715c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da75350900d2a33ce84841ee1a398a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb43bf7d4d4b5d6e1565ad12626484e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de343678be2cffa61696e3428cff6a6b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8d58e7d2b377025ca3b1d2ae87d4f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808968a49413c9f509d1277bf1f132a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11631a3c772f781f052e43a7310519dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9939b83aa925810cfc91a061e23d4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da6b43c8e65c6d45eaf7dc6c469092459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8174ab93b14e79780ecbb26d7d8386460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2dfc2ed4f4c9f5fa8a21c46e6736a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2e34fb72016c556d3dbed320a336b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241eafe14c49b2cc123c8efc7f2363b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231822086b3c4852517004a7d17a67b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37514ac46dab49ed82ecf13aabb4c46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c46c1e0af8a50681b7311f9048f35466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6b56a518127f676b84f095fc4d129467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e9911b17b7b534e799a7d3c49258d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bc6104bc18544cf86f6998abc8fed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0b630077aad1050cec447836c4544470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9826bf7620aab9753630de0a38cfb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d286893a115f5603e6566b11cdcbd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fd59824baf60564ed6157e0392e5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f52eef1f67f1c7661cb119e8b5790474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee6e78b076ff7d58bb07053e793a15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ff4d1fe9b91587be8de5825fd0701476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fc2d69a97b3beac886ea51267e224477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48270f060ff5f670dd49abd3014cca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9242c9d614e4838191893abad156ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2322b2673c986ba0aef3bd157c4da54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162399ed937a95b42360914fa1d99725481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69ec0f4d94b0fb9d9c4e59b25f963b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05db29ba1aacefb0fc283f9bba21d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a408e19899f91a6b5881e55483e64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49f2cf6550f33cdbfe976354f6deb8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f70ed82ea3079281789c7da7d91a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8c78c1051bdbfb80de50a831b1ec0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dc316709371e0278bfe2a0b406a8d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee142cf84777961b887782947d59ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a46dd0fb5ce72622c329b6044fa5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c8af6a204534683c4ed2c2705d436491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7109f0048efb1d5d826f3012bdeef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba9f8b77373860e46f5b063627bf81493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994d05228f9a49f7a8402d8cca57cc4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286e1897ab38a24c237d359f8ca4cb2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57295b92d76b71f92e8b46068e6d44d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7bff904ac1dd88bc9a3a9b8b8db86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610b385b0da40cd820b3e5c092c753c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dfdce880daab28c8d946f7c83e5a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dc131c2275c73f642aced2653f65a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea1091a9abb4073f407ed62f0e29bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee65c58a5d78ec09a9231c69b15f98e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79cff638382438bddc4b663ace7e1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbf9f7ad20b0a398155a53313680ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfc5784dd7c44cb51e7d4e63397778505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d5db9eca6d0bf091ddf26bb3f4156506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb78431c4a29f6e3ee9e011fc32f0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247b2a5d7628b62a068b776cb0d734d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c190311080fffd66c21d36a61193f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a031ceb53c86ded8a83846dd78cada4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880b791a3a77fb8fd6f64936babdc09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1932bcfcdc944aadc3fb40e0d0b1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e498ebb62bff739292a860ed7159b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bf4e88f6fb26a78d661acb24c30ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d806c7ece807fe8e148a810c1f22b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626979fb5be9aa145e2496ff2b4f949516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cca58fb423332a702d2a2e87726d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db510d4cd52ce218c0dc998366aa6b71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1e790891f0b47bed9d4075514c6b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f880cfc4d1b09a50c6847b76f0e06520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720fe41517b406961e085a13e9ef76e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478351fe75a13bd14cd08a25ea2031b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12b2fbabdd4e9213e1ea9ba2f2a5ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cb9b121112ac44a0b5dded0337570524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0011d6f20201b8b633a805d034e7d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e7e9298860bd1b080ef7060942494526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56119911e3523002f36fd192aa81da6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c859bc24eb8f1bf1066015a093ce7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e5a932a4c671de6a303418d272565529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecf90fb66b36db4329dd1d37134f28530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551abd715223696426864a41c595f41f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc47a7fc26c7e2c1c86ae23a3805eb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bc014a8d3ff88ee439b2b5f1df148533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e098cf5953cd4e9d41fd7e4ac7a98534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb22885e6c2c1dd0652e779c070f15f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517319f497aeec2e5f1fe4fb632d70e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553868772897e0e4ba03a69da519292537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79727713cd486dad138719c70e96dca1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e16bd638e5208e62cbfb6049d4134539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe99a01bed1a7543e2df5d49e344900540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda760593910264b96d5336d357c01ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5588667e26b68bbde4eb5068658e157542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc385602021bca490fbceb0afb1e8f26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120aec19170e91a9d117c6c69276d33544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c448b36960faf14b216aade4219ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bc5b8ea6ac80513110204c43acc95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8f7fdb4b5a540b8aa2463208a5b80547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b5e67542ee47db8372b351bcf9f85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fe6138fe682d6d89863713c68d91a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119e76de75743c049bd32fd947f81eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfb501dc5e8a1fccfd6e3dd812fb25551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed40c710538ffa7c63a74ce233e57e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c4797f8783fdef2c5eb04fd194d62553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dc98bdb55b03f8e1df2fdc347db65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890a21dd4d1f161d431eeb64e6f5393555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e41d77004dcf93b00b98f8b756680556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9085493e1dd9aa0d3899a2edfa4102557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcb5c335e12f7fc74a1d92653d0085558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7635f3376d49b07790b58c78162518559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0a0dd053615c4870ffb669d8d2aa8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727934cba1971d669f9355fe0a69b5b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe11a203a27d29996ae9e08cb11f7e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ee961eab4f3cca23339ed2b27c6fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6680c979482d0efce13b4a2a35c7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a102514c233532e6573b000dceebe16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007422712c61c3fc47e37f69273b34e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1ddbf9ecee44c8ba53cfbf3601830567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969c8cc2e812ffff1e899353f0e3008568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b3208fccfef9c53bde62e01fe14d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63666009637ef85c5a689354217b7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd8d481a7acdff2786c4f57186e812571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee2a404f35530113892f5ded23bc87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce430e046bdeecd14bc4d88e54af0df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8673eaf171f0f51df201a1f8586a65574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafdc46c62453734a0e454619f994e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53321f19ecddab776ece87cb2f2d2a2f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc491aaa369c4f4501d5abb0e7d821c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f24120b24623a335c898535ed1b86e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a45da2425efaa65f6910491d353c13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c8f99b6dd252e4499df117c89642d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f12107843a6e603bd5f2861302cf3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c74ac091a9d78aa883668ca195bb6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1f7df620f5b83b98d66f85e35fa48583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac9d55578a202402211b5f74767652584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e14591a34fbe1ade1390372f9fba1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebfd0b83d64afab54dadd2bde6d283586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956196d9ae754c898b4f85e81fce2a51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf66cddaf1ac3b4507cc91a7b9ad0d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983de415a84a51eec22cfed15f9ea90589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3f0b7d78563316163db364b07fb84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f3ce8ecc6348362acae2b1c8cd2d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ef597287fb73b7c2259c6563c5bdd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756d0de17d010e7edaeced614bf8210593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efaa5bcd08d0c6288cf9ff71efa64b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fefd2daf32f7e2c242a278635f665595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e12229f6199ed838f93d3cec03702596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8570ff274910e49958de7f4b7843fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ba323212b98c9d86f308575f3d33e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454bf20517d4c2412df0cf88e492c49599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23f47f988d1b344df350d156c5c8e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3029151cefbc8fc6690f21a9ae662601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702be5d4cd3bb8921edd510da6cce47602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdb39fd7c037ae28bcc4c01d2c8c21603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dabf298e5b7adf056e41eed1a90f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ff07b773a805436c5af9b3c7fa887605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1369a8fcb1ec3f07bd9cabd899f7b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e80ff1b576313347d9763c8d3a2523607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbdb81f71d92cd6ffe466f16177a15608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ad7068370acb85b974ec5542e6c8b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e78c444c9fd174735e34605019b259610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab5da3e68b4362eefced0b57319854611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f45d3906b07f8f598f2977cd9f95e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61371c2a2229148f51e1a6a4128e93d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914cbe13800e984e8537a64816d4a43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b367d91ff8b38cadbb390e44aa9f69615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0abfd35dffdfdb3e4402653f90004616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d24b4a252e2264d749164442d58d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb898d211a31387f833c081e579c5ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df17f0537c5ec1ace0730d8a681d4a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af0dfcaece5ca79dc63bea20b7295e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf053170a78f8523a88328ec4184073621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519914b5bb6ae21ed13ccd40af3cb3f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b3d691f84d14d1009fbae0690b6a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2dcf40fd5077736e7d5cd45f8bfe1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b827e007e31df86efe8b0584983ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d0eaf40e0aaa2d0616f54f78a6d4e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a45b020da04fad0242471fa15ec1f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa15ebd0bb05963eb442f1a07c254e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb37febd60e30b4a55d7683e8666e4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa046af6afd2b9fd7a260375821f891a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e859ff5a76f9bafd76e043d763a98631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839f99dd8e0716a0a6f374bfae5e530632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b9275643f5641fb097ea0c64422dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef931f8b91b4645ae5dd268bc94839a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620919d5584cf4665b87a0d7fafd11f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd401ef2fb49db7a20d36f8c9322084d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fd9904d525d78ec00a1092a15debe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ac962a95a7a491f83c66d89970479638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305ea2f10fea7589b439d5c652cd0a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe3a7c545a1c85b7c3be651f1a2c80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0418dd271c421e2883b66632c475be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31cb62f1953927058ac20c358f818f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759539f0b38eea080523cb8937902af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac322064978e19eda8fade309886e8f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff38dd155d612c2f12ca3d1da9fdeb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d15b1d62925f06281c24058e6a366646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d2924e61e792306bb16f8d432e381647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e9b51f4ffb0e7db60a6bb1f05b55b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d820b59b0a2c493685bf8a8015c91b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f956259b0fa684d1a8549e2b1cf98f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafb1fc4c046181a6f6043327e11ff1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe62f3ada2a4413bdbf1cbc9a896be8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad591db4d6ac3b6e3770812a1b83ee39653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132f9a9d329f8e8168075fc4587f537654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953147f91d8b17548bfa29c54b9fc913655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34807946dbe2d8fcbb2563499e48d498656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275641254ecef2353610a2e819448fb4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c750fa7ef44e522f4205ba226eb2e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b771758e81f942350e69de8880e76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060a89b6e83d40aa4052dfa1bb7a622660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c419102cee180928e034a0b887a05661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c27dad20c7feb7e9353a90deaa69a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68cf4c95ca4abc882ab99c37931118663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d995b3b0b7d655bb7a9ebbeb0954a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f30d71e549b81aff530936e5f97695665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338588d9a491a721847d036fff09154666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af2eed019c2c0690258fd475f58e6c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2352fe6e9f96d87a1a4f5cfda8511d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d263aac62eb6fd66d8a2f359ec795f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7809b06c8f1042c589cb4a1ea9ad7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763cdccd41d4676f41b1ec087d64533671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcc7079e5991bd6ec93cef7ea17b1b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a56ef3a819fb0366af6ffca291d8f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8c71d05723af5e5277f7f6a01447d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f7810142a48f907082124b04388ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1340de4c60fa455445081ad7e3eb0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fcaea3cd989cff3a7013b71928561677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b993e2f44bb95736f9d5d652eb2d05678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>