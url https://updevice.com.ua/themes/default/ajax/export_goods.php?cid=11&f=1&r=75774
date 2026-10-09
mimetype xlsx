--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b205c5d399f568481272ecb749c1951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705927b415de6f397425163fac35cd552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e01088a84cc1aac73a79b817c61913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a59384c189bb2b79c42da541a95984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae97256ba81c68f92a250d0cf470c115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87ec90669ad4bbbbf8ead3011e01eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96451302dae29f46ea23afb9b4a8e8f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503ac8b0cea701f92a6e987ce54af008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3517dab408bf43579046efeb039d5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedddc142f8e50a0560b97e63c58df310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f4c1b07fac88968d93b1a4d76a22911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfbd5527712228fe02a143b717e65d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a4921d2d047c7f78b190ca48d329f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0ad92ef278fb9114097ee8d6a42d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2076d4b0592161eae1ce30b1010254415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a61d4f0bd96d07501cd2fa16dac9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c0dd02e73538bb22127ee8a68047e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951710679d9e12521f22eaaef850b9ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127810cb26ede9a8d16d4ed378bf3b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86129ce9fee880eaa27cd4b80e55fac420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40955821a99393859703dbb4c1e05d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716796b58b6551298bf4b05ee7cc3d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5f4ae5afb8eceec77ec1ef5ac42ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ef9ba069c7b5d414c107f743de09d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f13a8e008f1fbadf125f0de2a492b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf6fba86bb520fc2eb49eedfa0f18526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bd23f07c9f91e3d191d6aa4e6419f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bd6653cd5a4d03a8c0ce0a336a92528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6b211fc44581429bfe0f69cb7e36e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447a36c286f7afe58102705f24d590e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1637e5da18dfb6d5ed2179105b1996f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ffd62a5588893a50d9b8f072ebc9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cecaa78bf174d1a703e0d7aff82d0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b0be895121ee4b2614805898d5ece34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8d696306000fa944aff7487b0d6d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d11b8874094a12370116dccbabd4f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34747a8ae8d81666fd4afdc6a59ad037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa128d9f63dace00e1255f2da59f565438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb21d6a312054c901d20961e859a20a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a080bfe84b05a8e6f99c7ccf3e610f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2e36ee96f2d515ebf769d8c7cb4e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac11ab15e790ae536c371eec1dd35342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3975329b70d2c4684fa188f3a938843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c535786eedf04d88b924ae565a728a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101fe7131ac1af83020444579ac4f8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1165bae0b83fcf2694b095f5582f4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76c0eac227827913882b01e447c01c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24438426b54f77285082bd3fe280ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172272a7f07fe788325d57e74f6e2f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279b32a40f054d6e0bc977f3d1e4ae250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d73da7d4314122786917494c3c33f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c681b092a566d0da4bb980ef7959452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d37a38d05ac3400e4899946b401bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac514f99644d01a42925110eb63b4f4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9958f26e574b6b24eda330a89c8ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d24e72c9e75ec258323a50e24181056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6d82bba2ea82d67baebcaf94aff3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6d73fa27e7fd2f011650495d7e58458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a267c6ab1058872875de46d171e40659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76859f7b7b45cd8c66cf6e048cc6cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f7f5706086523adfeb4fd2cce868f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970801686ed64c5d6d45ba7054e44eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c43709b434f0390cbdf17639a791563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085fe4ff178ea2ac17e707475525e1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa610c19d04c7c9e950b87e351f34665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f17054e7f6453c6ead5d33e87f33b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090a5f52c395f72bbdb35849f41935567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b424e690572aab69198a7275bbd1c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa2eff7e7acf0425745273af75713b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ea77af329fa85e15365887c29b84d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337fd7e3ab59a4a1eba1bff4e9ee44771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37701fc08fb0affc1a650b6d884397872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d9386965366931970672fef7745fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca2675134ddb859bd375b9a4e61e0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbf179b3882d79a7f287044a499c7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5419aac0f4ad96a6748b39d75594e6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b292e6bf34d019ace055a501461b62277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6de3e717029a8efefd8c67e11d089b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074773d75f260bad183ab74ffa40855879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70be0848d1ee40e85bfde28f02aee080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13f3694f4c3e8996dbc0cb3e70cd7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ae8e485751ce97aab4c527dc7978882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180befbf6e3fdd818a54be0a0a8fa6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a663895aa82b67c3cc119de0f98fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883b6bd19676be5d75b409eb652753b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e41a6e16d49c1555bbc973d4a9eae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f36afbfba0307265320183f17ef16987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983b73f03a388725621437d4d1d4da388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfff6e02342e61a284c8de8fdc347789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472de25f8d224739236dd4a1896896d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0215216753aefb48fc7b6c9598d9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf5dd61df042e93dbaf8c8cf7019db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5067529d0f784c05282335bf17cc7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7ca9ec2bf29987abcf53dac8f045094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834bedb5cb9a40ec0a06a7e3beed9f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33c7474d353915d3ce4fac7cfd741e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255030aa84d2cb4721ddaa73dc0ddca597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245bc3bec2d6a1624dc1d15d479348698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedc7fa1b8ea6289cf5155cd2d729f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032e60243cf5015478552852baa6d54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6291d55098db89e893c447d63e9da6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf09deae5f9c42e6db9a785ad5f7fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47b08b13f9c59569ae2167ac2d6ec8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06d9b30928e3fc55fefb6b094985ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82ed24ea0bea87f4cfce48c0ae4154105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9a2319bb0f708b4623530a1e774e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0145f34a7c37892ac99e25ac5770e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0523ce0f338acfce31c1f0b9f0a8f78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438e64660203eae14df8b4f1789c8f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05721f5a2423e35359a0ab125616b71f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de8d3578fccf8fd530d55a10e31e00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e3c960dbb0379327a71b94f00b0d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e12dffb19b275f65574e7fd0b63ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b577f8057f34d666ede85aeb4fbeb0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b26ed995ced50e4feaec7d41d0096115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b37aed8ab4111496b328539f9000b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c93753cc6dcf68c3d05cebf5c2d8f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e420ac0296b27095b891163f20991118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece56d003c37908d843656cf80f923dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba402907e27b28d995034200b12fae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f25352c6a4c571e5ae84db2f0995f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e49962437b1dca2e6d1ba5a749cde122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b135b32b95afa1a9c5000e8ba148778123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ff31dddd97658691db954ead1f803124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557c7ab183ad4f34316249f59f6bfc8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a5111fa9e8962dc90cae03c3b9bab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7234203c5b16520bff46939cc2e02e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd20ea23ddbe098869e9e7a50b28c01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624fc5785dafa74c1f24ee274fb511a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310de7017d73bc322627add00f6a4c17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bc2343bf7a5fa245b7cdde7d1b1aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db809b9310a44f6cec8a3b4afaa022f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147e7b06662f629abf45c6b10399cd2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9d96f79492cab51e1ad6309631115134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c3263cd6c94d477a67234cba7dbeb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87d038652f5940de79881245e9f37d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e6565174ba1f290ad2a26509d4229137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc2acaaedca523ce56e9aa39a0aad6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e35e9c76bfcbde6d07493f6570bf54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd73f9635d8ca30082b270827dc0fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44e48f0c5c82ca2ea774d6895c4bcc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911e0fdfc9096311c8faa3e942fb6c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105590b3d128510e470b2583c9d0f99b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701a070856ee3feac6c0cd3d8d305c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cd3ebae38e718f9bfaac1f9578c4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165a7b039e26eae152ac15b5f39d66b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7d6abe2100474289a7159e7f24dc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887b182acfb878b81b0382294fe3e69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee490cde40329be84b93f2fcd2b743c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82603ad025af6e3199c4f6547c998b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31abaafb73aa5313db2e7189e570f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b98e2134d48f24b83421015b55e23a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c5da00a808b872e13d343a7f9bf32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd58d4a3fa230dbe9f4c35c9395456a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36459656c481ce6c3693e2d29771762c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb07e410393274a0d0f73fc1746565156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a55c7b657ea3ac3abb6edde02e453157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4ac37a6d5282243c4e263782dccb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e39f427e329dc4b8139f2b6ed8459b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fe9a083fd9d650418cbce3582f75c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dde5c108d1f7ff4c0f5c887d673f9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d79d2a4f399d2044bd75fd7a409b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151196e3ad1dc7c479c793952ff7b6f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156010780adba8e903488242b01ef57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21965897c08a39cfb1e6ad87afb8ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace708c3b107f71a950b413322ebe3c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d9cefcc66e4df5df8506d0883b1ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0bbcedd9139790a1340a11b0b3684168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42b32fa74bd3f0272352cbec37937f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b255767be0133ba7a861db0477683b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d93189d26c66a99587c98b66c73a95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8645615ace36fa77e9c8c82b8175108172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03f988898894824df3d1c96c9fe65a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c0c5f2cf2303170f5356a88103839174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c12a2d9298e866fe346ed6d00d0553175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bb7a52e7f9eaa6828ff1693a3714e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41291c2275695c00f56298e888bb729c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74a665b115ad98776fad3c7439424f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526ca3e483fbed97fff9c2fa49d73bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ae6030319b01a701acdbae1e42b14180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501762ceb46052cf075137a3b939b0f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd23b9b82954fac132269f3819d0097182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8ca99c6eb445ebf4ab4a9483c5c7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e453a889cc1558c4b0cdfd8df495a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3aa5bb0744b3830babb153127523e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cfdfe35c16db589c459ee973586f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea076b7875183afbfa6ccb3132e672187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d61bafd676e51ec6f9cc00b821ffc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75446193e831e87e7da6d4f8ad5cd5f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381d391bb8c249c4187e74173beb884190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba780d618437c48254305fd6b031c61d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bbaeb3a70e7c82e92280bd86211cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dff28c255b7b9961d0a01cf6da88e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5884a9b23b19d392090f8c79280924194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851a01e60d5189ff3880499ba1d7b8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a5f6f20cdc82fb8652ed0544609e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f55ee7a6a58a1e970c321c4de321a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa562e086e0aeb77f9cd13f2417a7b28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394f93759db8d2b5909e84fec8c128c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bd32876d901282600173a8c8c9d55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072c7fec3ebf432fdb5c038b632943c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561548ce367025eb94ce8f88be4d11ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a727299385f4af705d7fe3b84b296e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6425a62ca8c6205f355d15dd9487139204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201c4ecdc62a1c6e850eb464fac143f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a1cf85700636cdb7375fc7b1d4f29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd457c5290584331b4f290d0e11f1402207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb812cbcb8b8cc4b3181ecbc859f8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d8d0a02101367e6d2dc5d0893ba6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda286f4134d1889062c7ddbd1934e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739a91979783d924bf70853b89cc955211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5e472494d4a9ed1ee3136fa49a281212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8095bc89a0475eda2baca0c8706f40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79a93400ee7eb9325cbc09fac7ba60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c1c1ce8272d355b9cfda0717647e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0ad49834d2f61b587bce3c214d477216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5473a1d533a5d990983acdf5fddb285217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62d098b183e528d44031ada1bc4ee6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6c99e0ba50447829111c95cae95d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394eea163b3535821e1559214eca945220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e97bf92bea76b79370433f9c8a3325221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63522b282cdbcf78de4329387666470b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb181aed590c908c8486501f17b893223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea175edee015ba0806b172cb9f0dd7c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469ee0f440db0105762d45df2860b1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a704dbefb831c4d3654b2c42e9b36a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604df278b4999fa124819dbe19e8d4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdd253a89c847a9ddead1861733447228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96257d11f1ad512b3c37bf02ce275fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98754401bfe9d206c76293a2287c1165230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ceb57da277f9c6c92be697269c579231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361ad2c88c4b172d03f35031e488abb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298753456cd5d15cfa3e3db520a6a41d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98a287147206d07e636741bd622f56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee001cf9c687f61faf55be54471be350235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe95791f8c7fe9dee353aff65e9fcf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d118217885f05b8656d6c0dbfc0cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19102ba4dc222f63f52fa7cbf14d8f22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660daae8834926c1802a337ce5cdb2c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f8e96ae8d849fdea06b19e5547c54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8cca78fa22cd06e8108ffefde22a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dded92af7ed749779f71e8bf3b43bc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a4e3daa469942b0bd7376aec959f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b5385cc4071565fb69768caf8768f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df558a11f67981da7ffa4420fc454cf4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c646f22b5e0773e33ae06ae032e75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce0366ec065ed61bf61f21bc3777e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f7b0d1fb2c5d7d8e238070dc17cc1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82ef22422a83036732f3daf765f908249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a370f951e7362e74fe23b0212664f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acd155bcf0a83ed5385140c95d0f73251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f0cc2e85027970cc8e0cd7c6c0854252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430af27ef6e009c1ee56dc463311489253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5b163efcf15de684d7600b83cc7c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296a0da7ef0f91e8a178f89c82da308255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba852455bd9afbae1297dedd726b1fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f7c7da991831c6f2d73b7b3202fe7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ffef1020ad99a9f67733fff08840c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253875c6f2d297f3c5665c6dc408679259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6e581aadc91dc673d2149c2ddeb00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58af05f8dfec32f02bf79c0b9365f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1cf4dc0991614d04817924fd0514e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ea39bcaa64e00c9aff3080ec284fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0e5e948da753ef6de9f32900aa8e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e2c779f967919e06a90f69a254495265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208830fa684b0822e79ad8dfaad01fbd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed42b15b76ed12fa2d820e61c4964c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210592e967f0e59d871cd97ea7382eae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f226104e5bdc5ae41da790fee2747269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8eaa1c633b6e12a200269a3f23da37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04212ee8e4302323369db9ce239b2a6f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173a71d2d727e74ce334c3f692acf5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad43dedf41967e494d13f27381fade8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd2e022bee1e1091d01772a0d044ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863db0c7a58b37c8b95e1b247a8af4e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ac5d458e06f9328e97dfcce365b31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097d42cdbd04f7cd5ee4e1a72713547277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68521e09f5988e66ed7608698df994c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f07b3178b15f81287dc083e556846a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c98bf3437c266349fe17fa6f8571c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9a5c5497595810940fe1c1a436afe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932aa94314167927dc2dd8b1d76a140282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020f4f8103483f2fc6dab3d196033bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b28e5dcab58fa8ffedfd6104e1bb10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaaac94f42edb604b930fd2a21e717285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f930990a5421af8b05b2311dae459286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10175bb7d855b9392322b09b1f74b780287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b1dc9c6b2409dc3275199d06527cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e3280815c04114bed421cdc98a8e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461877e0e62d2d9986f3aa72ecd3b0eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746fed08259d769847403aa23432398291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27067ff25533bfe01ff9aa58bc8d53a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960745bdc459e7395daa7da50290f987293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44744c6be027d80343380e993edfbcd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f1bfc027dbc6c4800ca519234f1d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afe96fecf788f2bc4e455edfdb3d76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18441871d06c89ed6b61555ab97a081a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b304d3784165436a02dc6e5cc236d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1511efdaef9bed4f110ac15e69bb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d432ef9fb4ccfc21af6d27b3e2682300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38bdc0048dd38f84094202cae2d042301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9d77ad96e65ab754020daec4f782f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6b203cd511c966d0c3ecd822dcce0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9664d904745815d7b156534c0c4f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f17b9e5c0dba49c4b96ec98c624a5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341c549aa509a5cb525986c31923593306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9efb984d741feee980ba72882761b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64226b6ca704cb393da125495b02582308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b62da6a02647b409ac85f308f352d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acf647281db1b228047d1fea55f8c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc77ae44e5e60a0e61fb5bbc2cba10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9295c60183baae8445d7c6d881e4153312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be60ec6b6b2777c6e2f0ab384acd2ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf102206a4fc261dc1681b4b7f2f485314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1e89be1ea37c0337b1dc683f27a4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4584732c8b684ca797e76fa771c62f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8702e242ca91d752e1747383972a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73218370b1cbdeb8d9608023f6019c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1838a8e709c0ec217f40a3078455d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110fde9df029051897b9b969f4cf44b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5afa2636c85ccf00649395e305e95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca29698ed8fb15ca6103d0264d5dcb2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cb883e6efa9b8d8d2266c4581c2b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63deab0a8fdef2593b18a90eab01bc03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992f48befafc055098b2bb65a7cd8d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95540984a7c647f98dda5f194bd177326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee2fe07df773ac792015f62bce08e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18297acc1fdcd11b6330203d5a397823328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c3af54b1c09586334ab6479795490329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32807f82b57ea8aa76edbad34d58e6dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eadc5709fbe773e614f2953fa9e354331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50b1e5c8ea979f4750ac1bdfcfebce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1617099fb468da9fa430dedb5e140333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c4d26b1555170f56cbda590aefe2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15304da0fc147f6812f52a1ec50c4f74335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0da1c56c8fa9466cf0e46bd0f3372336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e37680080964c304772862ba151f01337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bea02a71ddc47ccae0df35553633e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec1fbf574b52400d72295c900608d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858d53065a0f8c1d2b83ffd0afd5803340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac552a7f969f954a1dc491f29885c2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79454d297d265aae48b27bd6e268fac4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee9bd54148d522d17bf8b52cf2ebd5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315e1a45de65c2a44505beb09936b34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881329900e03a18ed601213a8962611345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6bf1a8b94fc0b44608e7d3b10414d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9c671618b3ab4cc175f2eaf546bab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba13674bfbad077ad95775462806dd8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576dd54776404a8a6efd3cfe6299ed5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286e21fb18306d9f7e332b9229b83bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330318b5e05e3656961ac54095f93418351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f537c69ff967fd5cc9321bf7e1542e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174777530c719b19fa7b7ba754cdaf7b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe20cc6524039c9cc62a054137b2704354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12221d4171b6936a2d97e31b31b0a37a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbc249bb8af77a0afbe9db6ca98f85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8374d9fb4fba52f0f011dcb13ebc22357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4a188ae31699b35f4ff1764c9f0de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dc6a87c5055e9919d0859a2924787359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35849781d5de3e7e069a29177dcea531360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff7e9b5b831004c3ff698e74b6263d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30d14941e2e63f28e520d8dbf8afe5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d9889a33462fd5b36cebec2bbda68363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a40a264c8fe4cb8ea1189140eebc6e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972c1312141294d7c9fa28272afd874365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5006ad8a252403db1d0ddcd163f593366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaf17ad6e191f8130b3e0d2aedbb7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c88484edb29b143a24bbbfaef3463368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969f13d15e9c063904bee3656eb4225369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870eaedf64d92b7df63fc79499d43861370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc7c18316c53d356c61deaebdea40c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac12552ae47a84527dc75fc04ae51c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5e02ed18e845611f7649fba977684373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c1a068176394b84966bfb333ab82d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfa39122635f6b24d3d914b369e42e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c84d1c730486586ec302d9269fb49376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a33521d62029e2ef37a0e19ea3cae0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae57872e079fe7b02bb71c8b51d057378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70298dfdbff6a03932c50c870faaef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d340beb224e9349944960b5bbfe16cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e2e1524cf8ec1fe0e24d515c64c23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e5ac5db7f7d3d34c52d6aede0453f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c5b6cbaa0cfaf50f37f1e26e54f22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e53188ea157b89302891bfe0b5c95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa43ea7f140edd392339da333eeb459385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616d2ff50d0b17f934c980bda069cda386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d275295e073f9004863509e0e10894b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f6e9b2157bec78e4beceb727aa92e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b963daca64f6e64baaf9af1487b41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb988e24b2c76db6965ac82dc5b3794390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653106c59bfdef0ca558525a4699acf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49230c456d97e7d15692854a8c3a3d77392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbc17c21455cac2fc6241a2ec6f91c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bc30599e429d5be3c6311f6b910ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40755093e3bdb6bbdd32cce05095dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf97847545ddd3c0c881cf5a6741d40396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d568090dcfb6c4e722bef7720a5c787397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863061d3d3f71ec99365a86fbb3471c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422da5ce6ddf53e49fb51969602dc7bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c3fd81d50bddba06a36863fee3a64400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d1c8221530d2ae7ce418260545014401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413752aa5420b52bcbe05285f58523bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9714409e45c22f9347cab7fce4f71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fb7c225f754fa1fd642bdebdc661f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815c595edb46eca9ec28b87fe2a50a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726f143c883e524c6c03be771fc0a59406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e448ea2858e3ffec8e4b89f6a9e5721407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae555d17abc9da22a6fb93328f8a2efc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd14ef6eb70834e087ad9b0f1a197b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1d26550811da3d514623287751943410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a62e747b99a0a9f8b4fb6d9397c43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8413dc0a11dfa63d7d9670cabbd8fb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b916d7a6391def16cc860e4fe025091413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d18314baa36e674e1758f2125caaa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87142824bfff11d69cc9cbb9bad6099e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9e9942548e720afc3e2ddaf3782cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07244033dcebb1e89ceb65d56636d823417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477bbf957933fad4eb80db63da890ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014f9e900805960f08b15d667ba6d3b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e41ca34bd804da55a1aac664ad4de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211b303d411dd0e17723dba3de86161421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6737b1ef8706f181b7ff596c43c1948422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65a4cc6f45385c50ebaebbd1e00d69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf082f3ab0458e24c855c58adefc5f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92313e37fe267de18c835be7022c44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d2a45b4b10ef37cc59ccd4c7ae22e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9d600cd22c9ec236babcb2e65b66f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd96df38192ca9675e7927c0a5ca18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a77e60694f56856b40a4d3ed69cb55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7d4f3f152778532dd0e722ef76379430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30775fd10160b3a12fbfda1bc58a1090431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b23939df353d1ee538311b884808e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739ba37396e011fcc9b23a6749eb0d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339794a1dd35e26c74903cfacf9a67f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd012cb8c46de1d275275729b380417435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3f922300b3a0a2f2bf19f7a3c818a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6579e7005c6f4c72a3aa58c3e5d04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05a9377ee35cb86311d07e5f17f9a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4b2af1832833539a009f5d62fa507439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee65a8e1c01a4fc56b24f1505a3dce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d690a98063a878a7c25596b9065c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e48249561eb5cae5a9f48f75152159442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ca4bc28a61567dea0d36565e29200443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729101b441181b06efbada0f9db4e05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d12b46f4592d17ba5a1aa0c0d05450445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1c8d455a6ce7598c524052b68e1fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34510168d2a1e55f9ec2d65ca9142e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3184fc4948c6317d530ceb86daddddd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b78b97f721fa95932deecf4441c4b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b2252714114e1ccd5f6d9487f45a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3a185514f13d59375241be7352287451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d6edbe600c034e287c965dff7fe1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f7eed046b4f21bdc78901d54d0df6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceae58d2c217e4f4256db1d64aeb4ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19d35c4f2c7d5d49bc173ab61cc04f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fb7b109abd5e68256bbda986a310f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d4abbdcca18250db76917ee73c425457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354caf1ada7d1557eb7903f221b2b23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50513895f38de5d81192ece2d17254459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab7180c61018ea3677b41b6eb0e769460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0612b1a70f3cff9e4ebafa61bbb3353461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6110b7921969841e95876a627cc33ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d77edc32b37444e815c17d138e49da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626016c37adef197b4965d809ce2049464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ccea6ff7a861c3d1531d1cf37000d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bc71e96b1775b314e53cc990e9e5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bcc574799f70215a077954b0e9dc4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e2dbdd19378fa7f94d7af6ef38c52468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666eb63b059a1b2e96ce83b6a685aab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7a78862c9d5faddee324f228a2bb6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a756da6400636b29fd99f8ed24c0eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aea999393b622c89a815856358745472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a319148105730afd4689fdfcde7036d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4fff05555585f0a6c678f0500dc61474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd545e5ed8d48d5aa2ff44a645bf516475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef64bbc108c8e46035b7127ecef4517476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3070810300c7038021952297210eac8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a30751c0017ee87ab9d835d3020812478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306625df9d9d9dcb6a703cb30b48004479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d837ba87671698dbd8ba666e44d72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898d4f7fcecd64aaa29dddf30584828481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ec7d66d35b520f76105b3cf919b45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05d6c9c6ee69e956d495a574c9efd1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce23399b63763eb3f631689e9cd3e73484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997b4ba961938c4c83e32aa882bb33e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4270e573aa2e29077d735b6f1844e82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8647c57711183c0044018e8decc9c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162953fb785413f35292ca668a1e34b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bc8d2263ffce24ab005fc309cb94e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569ab085d42f1c975d123cd9367ff88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635cbdd36d6239adf1af200882386bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17b77bb071196ec4cf7dcddfde949e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1699e36a0de5a973859f7a8486dc4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98569480df72ac808185b0636426dae8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ad507d451f13423fa37a072a0240e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e348d687eeb9eba38443116096ec70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d1da143447d948025984e1f4c7929497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2854c3ef8d13c735b6b5c36ba27e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9699758c45598204a8e9357271b2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167a8c9734534309c521508aa3d728b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d502a484da70ea1651728a5745a117c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efedac53e63c1488d0bc1703231497502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1da00d7f6871f7d9dce45752ceed1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d87b7847bf3bcea842dbeb38f2aa6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364de84e1fa31d594e383445fe94339505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458146f45b9e2bd3d8182a990599a4f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089e9af082ecb098864d283b4bd1e81507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3fe9e6da7dd8b215d79a9325e48b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7539b5bea75bfe470436acfbbfb07509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717b9256e6cd6dd8b9235e23c53c734510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f1786d107a124b00192529e12b6ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c34e7cc8eb17852e9a703f4d2420f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4924ca57cad20b913dcd08bb3c2b8fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d7a268fb0633e204f6e30aa460abd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a74f311408936051b388e7b6548d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda5246339d7a4a6c519c81bc5d379e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f445e2101198e0ba8b7c11133da8e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ac3e9273c560b9e9135daca11d8fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf76cb3522a80f2f5895bba984b11b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc707aaa6aa8cc065cb765fd290d86f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62e062117ecabbfe11bedcc31d3b9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ded446bc54aa99694d4357f3289e42522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38bf7d0a494941e82da3dde9a24e64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3716b623b1e02c301d6d18d7e318556524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be3d21545e35df23d8abff8f4569b1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8e0d784e8e702624a6dd2d29f82a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84880c270ace733e1b6a094cfe7bf9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937079d50e3d776da6038f1f1b787d6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f90155ef692c8f6b00373ea56f530529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa47cd550600123daca2988b2121eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c5b0dbf679c0ccfb84e1412e4309c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137a2c4f4dbe437a59d7448e1e4aaa6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b9acc151fda90cc7d8d2a8746e8ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14213ab4c14eabb056c7f6f4de3e2bc7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b4d55c7961a324885a6dc6598cd69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf92598c9efa6137ff64994a0e021c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad9e13c962270faa115cf297774831537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0fbaae1cd1506f1da94b0dcceed90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126a07da0ec5e1dec364e909670f7cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf9fc02c11e1749ea8332a82042d50540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50caefc6c0b45ef0f420d2a070d1f1e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96b8e7b002a1f7dad7711897478594542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e411dc76724c60de1b5b0314da771543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb381c174b225d742c8a5f500c91252544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f3c596c3a3b61bf41e44765c1a817545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55429f33fc5a4ebb5f3b5bc313369a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755382b7a50abeb7254705fda2e0e765547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a4a355d3a9c378517e75d029bc594548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2b38a0f2074c4293c409edbea2baf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a671a85f7849c727ca107b2e7ca9733550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271098de2eec8706e28e732a2a556cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeec453b812fa1183f02c94e6762ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823d573b315f6ddd868b112fc9c6430553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91628a5a3c618b6caa999c17c83ec5c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa5e73e59f929a03567f00fa9cd537555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7895fa14b62ecdce126199c4ad7ffc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700789f6ba6088486bee2eab42bb90d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d009efbc77930b3292bf10377873b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bb6365ee75b2d2066666cd73708eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19ff4175f8589dff017143cf0932c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fcc640432887e416c01089aa56616561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f047c038a3fd9f51fd0310072ac787562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a8ef02468315f9bcee56b2c19e34a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4438d13696588112f23897fee0576564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f801500f512959c2aca23117560741565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aada0fe455bfa2fd5f9da3ffc2bbe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd884ab66b2a02c23e693fe93aea463567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820197d503d92a42c773a2f695fafcb4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da348bdb54a043c026ab8c0877b50a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889190b66adc42458b45a4aa53ec0ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243a46edd8bf28c28aac2400ca81d0b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09d25a53c1dc03901e81eb9f4a1998572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6e6e47bda6406299b41ab72a5a5c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601fcb76c6dc9ce0048c6419752648d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad47d46ce9fd73552657ebc49b4663575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca87662608d1de06487632f85fbadb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c88a2cd09d3c0cba4a91e7f18cfde577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c4d52bc6bc96b8c91ad199abc94dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6914e11a1eb588ee43730790619d19579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466884a5125d74bd91e3e50ba0c230a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fab639998f6799d154d65334108e49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56041b1452573e1d8a73d65881d25a42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4ece35b0bf81364e90216e092ecab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4af21a0b92fface0663668d1dccd83584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbb6a4a3e0e680b0bc3ccf3f8c4c34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0fd0eaa8b4d60c4aa9f8cada1d2ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31232fe1334c7a9421e4070e9d61c567587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d28eec0f10ecebe473147933a715f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861311ca405d625f4bc9d50e55344473589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72699d3abb3f479f47b096662918e154590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb1057f317b8dc43336f1a55afb907591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc362477e06f54f13b3d19c6a0056f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6466fa6eeb51797ea817bb07cef1f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0498340bea6d1682ba139d9bc817b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccc192ad3962b452c36e177e169422595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536580c1a7baa9333dce6e024bf5a43b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8b9f302426d5ae2dc1204c70917a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705c0698a78318683c9b76b2bca073b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86934304577ab15efddd73cbef02811a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9befcb286d0457c8747de5cff280954600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47374a443d69fe6ed66139cc6a36297601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9381c5266404031048dd0dbfb43f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361b17fabb163082b27db07d4b05c47603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2ff3c0b1b7dbc8244a63d41b656f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197dfb7e4c55dd13e87a863ca805170605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896d4f1b14ef7151b4e939bdb88a7c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275693f5d37e9657e04fb307d8c9726607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031863cd24f2bfdca14f9072386289f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38842ef270164a70e2358d3ef342ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afdaf3e18983de6afe96f55bf8bac0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da276389370cdc31f25dcbd44616241611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485e2e1938964f3eabfe9255f218606612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a772b719a0dccef2509f10f9dea238613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978329ff9ce87b2938627fc71530c7ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dba88f27ffaffc9958413e65716a4b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84964e49e248ba57f78271f6bf8941616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8601a4c514c813c8bc99fd66ec3868c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15bd0542f0f807ee6e92a471e6b347618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066bbe67156c2083664ba56d9a601f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860a6b970d1690c9ec1e15a37236724620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd2f731f3ad63b7c30a2d6d5c6e044621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7bf34a1d6c895d3bdd263f694b9c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae233b421b58aee78c0195df6687ab68623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d86dead2c6696fde663c342b7788ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea3a07b4f1395f1383c84058158321625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0a09247c7df28e78baacb1a51cbc2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407d54eab87455e22cc3e34af2ea001627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b338d470d287700280b2e5ffa9601a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c690f6761d3583ef14c9f63485f988629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3320b7055721980d5c08eea6acdf5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfdbd53218d23827832e1e96d4cc36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eae193b4fa51bb3a04b9a9211a861e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded434cfcdac56d1a5d35fd10970a04f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607693fb7d3c1fb32379d8cd2493ac2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e342b2d8ab0fa1d0c3d2aa991b387635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fb64331bccd0139f89405971b199d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3561203cb2972f91fb6eaa7eea192637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730125c6528f4f1e8d0874f044db639a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d8db2889fe7a8acafdb16ccca3315639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03ee27c810d3eb3c73ecc8b83408e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce8bab013dab78453c391516b8504a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c0cb1ec1fb24beda97299d29e8bda642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72ce67e120faf6af1cc0a244bdc98f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a567395ef8dbdb496b8747a6cecab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd4eb509c034346ebfbbd8691cd1a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf54c4ff65008e7ab244a54645dd801646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6d13f00f0483317613ba9418da2b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f046c65a852228e33b91ea7f8a11bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f11f323fbe2532b0f9d9673fd7c6c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c47ecf524547ae0241a57803a9ee18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00bd7cb1fec34f36811e8d4e76ea3b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815174e84e0d3863c2c700a4c0e7b61f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7d8cc0680618575ba5cccc7096c09653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6bcdd0537121986610f145ad20b8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68d22ab9596919b15909382e9b6b34655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff177f136e513a91dd3114638eec2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9bedddfd70752a4fecb5f6759239f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44f49c91df3164e89097cb77206188658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169eb4a46a0cdf8dbea527bb2231f493659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89808481d218ade5c616f84d508b33c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03e11fda50a7f88a3044538324c71b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1323f21ee815892d9c02002b576aa2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c4e57970b2d0e140a5fe275809452663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762701e27ac16893880609b8c13b5f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afdc9acb5a2c37fb4032716dc6e021665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30c29bc544f70c02db4654cde4726f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6e63544310e8d51f285fb19b37805667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cf22d213d5e1ea83baa9cb918020e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b9c5035cf0653be7e23f226ca72fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7a1d748fb53b39839a0d23791f9fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32309952063559a0cc64987c35999499671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729764a6719f113beec22e666a90a41672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5439aa78a5b10f5ed55b13a293085673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef47031e23602437f05efeeb352455674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa737f430234c6ba3a9f6c2ce273c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b905deade1be686313ab277c6603e1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9568ec5da99e8b0ce938d2a797026a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0836d37b841e5f6addc9e7a52fe6cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790dc9b644ded6650fef709764d4a55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a936f3ff8901d5b7f18052144a3b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68906e95a4468c455fdd74e453f4d8e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fc0c3f6fe7678d8f582858a06103e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8f8bc7fc298ef2eed071590490535683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68456b3d51eeb870015154edd25fcade684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bd6e47b9acecf97b05d49c82a1c95685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b5f2309fd443eed2ee5f63ce08636686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4ef0f7a24a885cadd5b312a75fd3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3d08d15b7af4b7bb68674ed2fd034688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac321c73d5540efa04cf12749053685689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369269c30fb34096d892bd0cdcc19348690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1518210ef751f7e01272e4e31ec28691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e176295edddd81fd4ae21960bcf36c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d00e8bb39505c670f508bd16548dd9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8014e796e19bdc9f5e2f1c8266163694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864407e48f32a02132fe7563f2f6ebf5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c89461833df178669fdcff9d490d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b64f6ed46499bd189bf47475a7afd4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4afef7728c675bd1c544a3c5a4178698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbc154f9d63c57ac6130ed0977523b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edd4a15301c1b48c39355011e435ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e653a2eba68c572abddc55852d47211701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155df6eca493ad5914e665e9fbed98f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285fbcaa7fbd201275aa9181bb562e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878f2a65d2017c630b2d2c53f57cef8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d717f2f544525c587e629af3ab34b22705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c50c93b0d79f4d74cb595efeb1308a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c61d4f1b9fac3704a7394689d56f1b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891b78c1bdab40b50ee140b16c4b50f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb883ece3be3af4cd6d3cb23f0175f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556294dd7ac0900438d9d1d3787c708710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7142ac34a43ef4c6172c2fc6629fe5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40114a2aeb0b6fb5387d3ec430143d9712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d178d36cafd043a5061055dd9a8fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76774ce7b5632fcd4b3663f872cf547a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5fc925cbe0084d9c74fbc260a6f753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f0c4e904211298068dab7479bdd714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6792684ed1eae078f2061db99c7cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dfd1d273f5b9dce4927df6f8db8826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f690019c3360ec1945b78e955a8c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fad03f165f990c21b8f79a21a46ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b3505066fb216edd66793214ae4f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f87aaa8e6357ed95ae9aab505e6a8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6b54af8a38e90f364a3f77a3ac3f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8b2e38278dfe701af04b0f132fb6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2378a8fbe87fa20df7f87fbb675bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93434ded154c3e1f8b79c34a2d3efe1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5673d61c5cee5f90650f71e73a67a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71305f9d2ae96d0423340fac3e54105e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a760a031ec9a448e1c235e2a57222f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35456fde946c010c98f79a3154fe83e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab207bf0702dbaced5af1a63807e340a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37251cd87df186b8f54ec2d565dce0c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9e784dd639c5ebe9d64f51d0f1a6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a447846190443cdd78b3f4e8dfd820422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d72bd8cb982a10a5affd24a371dc9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a649269b8d035e464db9e34a4647d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e61f06ce02b34930e71b8a1a9c713f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9968f1cf57fc0f90ad9dd7f0987959b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125138fe4da1af435d00bf4861c809a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16628686d43b8191082e0a31893393af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16824a5b4ced9366215fe65e0399b57e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98604f6b112fd766a5d7ae0d83d4cbe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afe459cccaf8f9b1784e3d7c9c93be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7045001c07048dd0427bcf0ab381032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b303d3b6f967e162bd56aff6b215d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee5020e4b84744aa7069f344051aeb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529991f218d1b6767eb748fcb46c62f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dffed5d4eb8e08a44682fb4be91dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a823183141159adcf85b70fd8884737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbc3ac7921c6d748da5c40bc1ff60d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e956131ff7d283c7fe87672d9952fd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc22f21f8550b640e79dd6c43cee3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2507001a80578b05f10823ca6346841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a06a30d142858f01eff67c417003142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990081e92c7511e5e92ca1340a82db243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283db1f8df12c6f126f307a1edb9d23444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d18ae25f64b929e315567dc88fa6e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328bf693a174d881f74fb14fb0d3d7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e543d147033fe456108aa9025659f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854a7d271e471ae4da778e183d5691a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bf112535a0d4cd313b6264b47d99649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957ae56e399a0af9b2d7a7d0804a7e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe79c9335af274e9332ae89da5158a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587e2b9326412931eb05e9b9bdcd61252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a41838da38d2f5618687ff0fccf9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285168393cf7ebf52efe79733f3f30a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae52122f3258185c3a4861dca62668455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e897d996b21ec09fee5e29d14547d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26e03d30884765371460e317af8db957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f45e3773982d27196ffd411099a00158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c24716555abf8cded02ed9cce738959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4d9af63b3b4507ccf38e0ba2acd4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a57d2fb8823eda8a71dee00be493261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d216a9cb988f3fcd4b29f0e05b4fd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805a52cae30fc3d8060717f85d00dd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6819ce4b8bb0b3e12b8df40c19c11664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d32ac2c84af0621b0daa10cf6ba4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d0310125f79a3f748c8cdf83bf2a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6df1199d8895d63f37e91da6a012667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d762614a38f6d9ed1ddbc6be77bf5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b562b9fb36f62a4185ad013705578f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494b839d006d6358cc67a3c53d1218970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede1c7d5ed6db2372103c8803057dd571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec87c80d3b2bb447159b985b2ed1c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a6595c1ff1ab4fd68e8df7e969e4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8033b7456aef02734030c0216bd6f2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91265b76ea6d3ae277a4c5a9ba3c0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685b07cbbefb39edfce9cf8c12fa79e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2df913c3be2539dd9f551d7b58a5a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52803b6679b9a01ca660d8664cfb9b1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b80a5e05cab56ff84f897ea1cfe4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b346414aeea60dcc5fff64f126af8b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ae6e9d1ae8127b7d55293cc87105081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a1e2dd29e652ec3d6af778c402d1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fcb28166ce636915a15225f4d876483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b56d68a650d2fe600badbde7a0dfa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29dee2dd61bb9588abeac9dafe25b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287cb26ef4d5a539d76e02159bf35eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf0711091555f25875187594033d1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7101b933c2c259f96ef7f4bf54e5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d2d34836277fb0b2cad1ae708076089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fc49a33ab3dbe154cdd6ece6acdf390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad6d8373306cc1ab9a7f50c3f85e8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268e54c0643ca6d7f4c8ccc96cafbd192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fe2f757b6b545c8f6b7d333c21e6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a780a52854d6c11cb16a75e573920294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02541ec6508314818c7c4f5653371495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804515956cbfc25c3ad5af5bb926a73396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9545b98edf5c276c2b24772eb0220697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fce221b2894c9e53b4489d733de9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3b669670df6974293205ad005f18d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe757f6dcd127c24ca7e826c0b8c1f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4680ed45fe4699a7fd8963be3b9bfa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27d79804b87943c1ccea1342a283a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd647cc23607107fe178ef554dc213103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41db251c9077164b35c0255da85d1bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383777c50bbeb952a9f20e9dd4f8870105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6d05fc01689c1be2de89438dbd923106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe21f682aff7a7af6dfd879fae5589107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394d210a1976842fb6c55051074b763108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a181fda9c5210ad84f159356bc368d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dc692bb0b25ba60131ad4d359b3ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc92acc67b5a19769674e6c7b0a75fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc79aded896c6513537c5d2a82f1d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68e09f5991f8fedcc0a415feb593da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c71e66523206a5128eb56151e8b72e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd32b1d0f13d7fa6094cc03544fa3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009d6b9e3895dff8444ee5c748d3d20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92a6382589af5d068a53dab5bfe855117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe328572d318f795f59a5ed2f42c396118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaab2057718881fa5d76b31a18e941119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b307a69a02aa7f7614713deefe7f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08273b14b89b98ecadb2b721a31b33ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fde9f7cb7915699d59419f29fa1aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e64fe4f46db84b234ebe4e9d66d94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2228d2a420713bc21e7e2af767fde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776461c386f489183999415ae0ae58cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5c39aaac1fe892251670c3ae8f2eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f861aeddc55f738f5cdda526e9e787127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d64f5c2b54eb215c263619f2f12e83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575f5d202ea63ad3188b2a531487889129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f8ca70d6fc03e8562d683886ac81f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbc3c03ae54ab36dedcd40bc0368f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16ee0ab179f8ab4f1d80708604e7ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3513159edbac3e597d7c27ba5e355c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46e330087698bd9f7d005c4f199feb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6e54659bb15f60452f2707aa2bcf4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039bf844db6840ece47c2a51601bcf7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83121007718bae9888dbedbb1409844137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001facdd0d2a09b0f955d07f5c5f3ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41c9144717af49b65f006c139962c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6a99aeec6be4d1774f6693c7d65d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efac571a5a6f4b629725ced240fc33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbeaa2c456427cb18a3d44a90915ae2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf757acec5984f3dbd5d9d7110a49b8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f66e3d299cf457765e4275634c7349144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d0537adfc01a8b9ae160e38dff393145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841b9bfff0f9053ec943e747a621af4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3832a24734e8600c67791bf8261b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c159b7f2ee3909caf07124659bc214148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e306afe317a08874795dd24eb4a2cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f86c16c77045ff3d24b7084838bb3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6172ebfe0b587548ff360b178785a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353c5f043bab6c839a1d0b54137f470152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd823ed02ce4b6c35d114dc57bb1b00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540877a7d69cb8921224936d54598c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcab99777f787618ed2a3ae397e76e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ff281b5428bbae2b2e37bf19a9f73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89123d7d5f52966c9b75ea0fd8ed69c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f959d558702e8d7d9a4d376234ac5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a9be90812745a671adc44b1c738ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfc90af835fe3ae2289e8be09f7dcd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ed64878a48463fc2f5414b1cdfdc3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7349d82c39c72acb3970fac2776545162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e66eb7ac789d3bf353adf35b26539163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d3579fcb1fa3b2659aedbe8d67e53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916c61aa67e28553d5a703d70f7bbc2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0857dd12faac9c911b59e6805f8b6d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247faf5638a8f098bfa1174a8732c08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4124c1a1fccf9d6d74b3e630cb6b289168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e1ee7e5408334a5f4130512f4f040169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037f565d2b62d9607d79845875ab6bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66670a1382e764352e7f921f93483363171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcb228cf532493870e45d065e41f59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5b8f3fd1eb0f617500bb0cdf16e5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aba4b73a36ce329b711096b56be8d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3766529455dcbb7cd1cf40323954a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc16e2e3e8e293e384775933f06fc4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8eedf05e2067749e92d659ade5c49a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b5823c122f2d3eb71bac88f5340a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329385e60093a85eaa36f52fc28a799179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e31e309d9974f1bfb758a738e1be3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81efe21a52aa1fb9f951b3509fb3fde181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9467251d088073155d45c26a51c50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf75ac7732f1f2e49876388729dbea7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14b6b7b5a7b50eb2ce9e1f1956c4ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb39b7882b006c2cb5e8790b1cc2094185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab975902d54130af2bfd8f5e1cd5ea0d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8c6dc90e29a8ce1ce3a819660bfc8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c613ffafcab8fbc898b1b5231ec5d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a13eaee3e485a2d75788aeea31402189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cae1d612d65abb62009394b5198c30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd41801476585af0a0e41f9470a5064191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e5ab37be0450c49f6c503e2aecece192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f024f6826d8d0ce8dcce37ff039fadb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf3316713aeb0fddcb02c28205c741194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87bab8475c55c3f97c1a0ae3c8b450195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f34a025f9e18086131394549c8c61b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b2f3892d799ab7caa6eace61b66a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d797c8c766b96a4e8d4216ae50e344198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118e23f1fea3ef7cfd640fe11ef7edd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a642740fdda76ba1586a59975d06258200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fd1450f4da72f18af3b282581d78c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b86a7111b326b445f751bf56e49b36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4eeb3342a53955b104012d36fdfd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4383bb9e5a5bed4258378716078251a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb1029d4d4cba30fad347b1072ef75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dab15cabfec0fc2a9cce0a985f65b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1857748818887ad12db3dd9a6f55f6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791bdf14776c69b4760c1adbba3a656208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512615e0f90bb3862e59fba3b17b4d65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb357379fe72a6ba81eea2b15ff64531210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb993d2d42a8a3521c09ee4f8d12d8af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6985d0053928bfa2ccd39a6d9c8864212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a11e8184ab44bcf38ecb07af87b40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23330db0d25708bab8eae34ac1c108e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22c3dcd472dbf11e6521b0532efbf1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcb526b0284efee59f636ee346f92f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a901ee7a33562ff609acd49be20164217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed94085599d526293dd550ac31ac14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695db421a2017e9bbf0c01e7a7eacdfe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc8df62acba2b0c38fcca8cabaae44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04808d91893914a848ab0f896f2bf95d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4dbd45a4e7e979994fc86c01b7ef4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63baa7d675208d4856bc5a32f684b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95721adbde51b46c82bb6df72baf41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a98108b9f34a8893aec670780307ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6288d42476aef0fe8ca9d21e5c645226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6e3519493d49e3fe03a674f75a4eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec95c299ce11ac1870da3690ec44cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e84c209fe03c3f58d5975be0269bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207109456d05506d936d52702889c0a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fd5617070b48f417333f9595a7b00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b163b2f9447af066d53d857f23ee980232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ecccc37a6be29a3b5a13554d62403233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3491d26835d46833cbac84e9da3f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24b9aeca37d64211e3d118a7fa6cf1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6378a3ac958d5c994b551b7535417236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78107c9a66a1d6ca2c6c3af3828b8e92237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8de98e96af60c65d60430dc402358f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52fdcbe264184f6588a75eb5a26db6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9685df0bf05475c8b50b6acd5d5c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8811fcff71acca200a31c9e10ff5e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc22df6d3e892fcb6b8d090b918c970242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fd2402637a6e49c716594e88e2f34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eae45e2156c34cabe937ca8f0a943244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761df565b6b4c0b36233607f2d3e55f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dcb3e188bf1dd7b1b1c26621c8a16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef21e8ca86182a6f858db2cd7b8655247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd7c905ee5a55e5a6f183fdb5bcf9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210f5e97f1a7c5723f699c4ddba57c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a808554490d5d49a79c45115dfa867250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b74da7efd2ab2b9dfd25f40b8dac79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a7b05c08705d392b399f04153881f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5371c0267f6b3b33792732c4d52dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1109cfabf7a48af38a09fc3cad339a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5e39af8bf0e2ac8c29f70a19ca766255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cf55d1801a66dacc9403e8088caaa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbec0bf1ca95c3237557152c9dc14ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd92e7f22e6363ce4619b893ddff73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4973efd5aa7bed7163d3d714a37a776259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff9e394f8961bcd7573f2fd9ef70c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0101a461af58ead51368340f70cbd6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910ede5b0562e7e3035bb23d2a7369d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73365a41b99b85d29816ba120005f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a1937a9bb02ba90b336d1812fac1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dd12c1cb79b7ce8c1eb39d0536c37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b1369108ce15b530bdedd20a600a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ed8a59e7966e1d67f5b0f5351dc94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b87a72bed0afeb8f734a1635782545268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79673dd2555db6886247ad2a361c5f45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ade012c11ea629d8a4048fbb7d81d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccd16370021c3eb35895ca0bfe1c68271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed002135b6825e6848a2519566f424ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6984f0e8ae9befdbc8404e351fd5f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bbbc8afde06b56b20922beaa3ded9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d0096e4d260adc3e6f8b234c5e46e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316fd7cb7d5c22137993d0b46d83867276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b988eb9a24031a8e656b8931650ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b57537f727985577677698de9054d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c445e31268c2d3281d57eeab096faf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f686d3a21a83312416739b41064ac99280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561163c0563519edcebc09a8e4c191d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b41e93e7aaf49b1d3d1005bb4f163282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e925442712d969615adc90fe491faff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60eafe6e92b84beab9e87d1a1dc26e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb03130ccdccea7046b6218834d649285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a001dae52d09af8d7524408edd846286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000904e8c7fe93629526b912dbddde37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ff4508c7863cf0ed6d9b5d7d695ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7876003e70a00dea36b67391fff9ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245da3a1f7a0dce68cd7debf872f30e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7a285d094149447064ae69186fbe0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171775cc58037ac7b5782e61079615d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265712d01023509377e397d2acafadfd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638308f9978e090c0d7fabb7fcb1d4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66504d15a39630c5501510e1ecc595295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30531b5f5dcbc6d2c5a5d14242d8593d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70ab4fc4f645324730378803416ae4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cf798fa6d8a6314bbd6426bebd77d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69827aa5ade423f0246501d0d1e9e677299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41892e0eb8298480b65e2647e23604ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18f3634e9daacbc2725bc979bde77c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6925a96bf59a65a1c41097c3a3e2eed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d98e26360d09a1b64d04626220a3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb449b32609de1e3541f0344022e1560304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7339fdb92d0f7a973ea1e8966449f1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd5f6cf300139c3485c05cc9877334306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad54a969892158a49a8495acfe3d5b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d77aef01c6cdc155bf8102f8b1c2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4876a5ecc7bc11ea30832a581c941309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f895f4b8e584925840da745f10b103d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b18c6950c8825298067bf00f3fc59a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d417e3e853a891b8ed5e989ecb8b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e54710861fcd01b628602bcdb8f702313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f23cfc246eb364094b8fc8bada9f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4715e02860eb6e738a1d75749922b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e248d700c7f4063948b1fa1d9aa5df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf770016f715cbea45d47fbc7180368c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c2b6af26a4a4364d6bb29a64cb60c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b95ac6a18773ee0ba3b43e2ad13d5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258cee085a9ba059584e42a5496ce29320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550946116f18201e3638120d3c26b12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c25fd919ceaa61c42f92071388125322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985c6827efb6cc8ee494a38d7541354323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d73d04e8da69b1054deb2303ee25de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519180b93c42315e9e8d6687c17ea28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4db7a67383d795f14df1abecfaea2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71a66018534b38b56dc5fbc79f90c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302ee7e603f58c1bbfa21b400129fbd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b8c8cce120c447477fddd413cec86329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7242055155d6be081989708f19b97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f483a9a9e1459bf42c58c674dffb0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369af704d4e561b43c053866ee7acd12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2cf38a1e854e815b1c27ed649bf8a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45a9bd29108fc573be4346ae3a815f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4266d4cba1a16dfb5c7bdaca9fc78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50d9c457b89f5c96644e6bf424bcca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9bb2e0a394a470163487fdcbef3e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f094c4137f101b891060c1c7a99a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afbed54fff621c213470f149de1df6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b69b5f2b5d83afc7f27075004654ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae907f13063c67879d116e8b9c1f093341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96c131e8aa64fbbc616dfb0653a014342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb501e5ed6d133b5f5ee34538de11136343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c3db176fa22686b6c4a78cd4831a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa426c5586d922e4f0ce48d744600f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40513089e7c4723d6329db8b700f11cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907020436fdcefe3bbc8bde7693c295347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a4d83d76195508a2d126a99844b98348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5db9b68b32464b18998967459da49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9879b44fc8df66fec510e77b8ebf81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65858c93721ec902b82c2f52747ed4ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523833ff03df0c518433f184a96137de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da175b7cc95baacfce4510b6afd311b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1837a8b07e7574c8dbd57bceb7d7b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed343dbddd4fed52e0291d6febe23cd9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808d0412a823fc88ef6a2637fd5247c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53823396d379c0a3729f3191de348182357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fc1258e6337700aaaeb5f2b2fcfc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56c3c1170f47cd21debba994c8365a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84618027fe8161077cb4491876cde2be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f53e7e7370ca575f66f3bc74015ee5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90209930cd3149a1e87aaef54dfe5d92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4274761d83acaf0d147c0c436bd19e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce73a8003920f9ac214aa0f887c978364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a64ccecbba722b5bdb0e8fb5ec155365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f63e0a6553326f27caeebb044f5bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709389cd6264b4bff4252d77a4ce62d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f648b04edc45f5f3591c0f0bb1ac2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d816e296e4b56650539c144e040bd4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be9b348c37194a3e64c109f2c041c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cbd0d51876467de84fcb6945f2fe7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529f2310020a476d6018f42083634de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50932d8314113f46316e3dc2911f1485373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcb8284111f3fb948de2f448a759a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f9c18c50baf97e19e1bb58207bfe2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7000f2a52448b743d4f4e63d438bbb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3917e36a999caef742d34e0f09cfb5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553131f5bfeb89f1cc6bf25c7bbce9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9caff30b0d8ddec66394dc4044d71c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8511dbff6e27b077c81c7e668880b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338da7a754949cc31f83df6ecd56876381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3e57850d43e1fb143558b4c6397dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4bb9e872100b8f7a75cea76ef4c3a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb731d2b04c89a2b41ca0a228f756d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283e286ed84b1faff1bd062338c86ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19834590c22d64f28ca1c39ab61c11f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ba6ed5243de272194eaf535db0b0f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664bf255502c0669d0e997c59f88d98388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6649687f29f9a6392020e71c416df64389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c063bc75711e25a7fafe8d8cb5fb064390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09ef152325f1c55401feb8ad4517a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f82da632f56b3f44aea46014a2559d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fba9f61cc6b4aaf50e6a1af9449b71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044da03e815ecc472a54045c687a41b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc376ea5adfbdbbbe852bba041309faa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d6081148c5c188f1468bcebf1e978396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf12c360193b22c2906debe5a7591a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e92ecfa506017dc0abee76eba38c97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219082458ff6ab64d82823c93751eb0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b6d019512bc7c9af0cf332cc62dde400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90873bce5f782fb64e0b6f15b8f0f822401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12b26affe8f5212cd3d201ab0eb31a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5517043c17d0077eae5c6ef2679215e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dcde31e3c125fd043a46cdcfc12bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339ce5378d8e22cc4def5758d62907f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b16ba89b81c2dce55badff3159831406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87f97b78bccc6913a8e670b0dbc746407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a71cd59d82a93e588388441dc3799408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbead080fe297078f8b81b8b862c59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d4e1e0e03091a2fac0a6c048d21ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e36ea1e5870e344fb07adf57591e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c6dc1a194f2f73f57cdd1f270a631412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bf6dc4c0c44d1da87fc7829914feb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dfc0cec1106b136fb6b59142144a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7442b7bb3a2b16dc8b1593d35a2fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75266277ec4a0003a60adcf07aef54ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a498d4c0798120143008585b6e4fde2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52883525489cf11f100843f759ec7f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea407bd9ed1620accee5e7d350de2aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad85993d70391e132889cf074d1190420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161484c3a770da115af12b0c74007a7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ecd9bab03fddd421d8ed6d1a8440f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fc5c5a3409169dc5b1825d6042473423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d0dc8491d3c7386fc0fd03473dcde424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f75b5841d6994efa9b33ec88c0d943425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51105b06d7c86d9d17c4587f309351de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba1d5399be095349ec02852b9afb92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92447101cacdcb2c3c606f740d9299428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605467fa6f57b3ce18eedbe8eb973e3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63620a64fb1de3cb5859f29debb350430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfa3c87573dd45f8618ed4619ac8a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59465c76ba539f0aa024c30eb3cab6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f14bebde43f7e586a57cea580fbdb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeef33a50431756011a7ff17e610413434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f4e38b0038e7bb19f634974ae3175435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59455bcacccc6b66aa8faf17783e4eb7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606054459e1868c8b19ea9fcb9a22f7b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e611c812de6afb8dd61760c39276cf0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889527226c471659ffdab015039ae742439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0ec62a543e8de06c4d126f15c3ea9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935c82a5715429445f4d419f730114a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc95b6c40460d82cfc60e3891459d62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1070a758fb3954320c72b433565695443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388aa40d7734336927e35e2b1498415444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbcc36c6867cb573c6ae0f980ff0ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ac5064c6d89ac049e0e10d5644e2b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fcaca796635b756df042470cf3da8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc0897db4289787b0b46b63fb95083448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cf304decd0c18be124888b9ee86bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fe0f911d68f2308efd510670c8942450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48012f4cbcbd11948fe25d53bfa08c73451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43518ba1061ac01e921ef06a257846452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dab2a4bf253df671e272bdbed5bd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad196e029aae9f90a59299cd60dd0b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedc35813c71451b57395a490462858455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32de3c818af11b9126b3e06c3c56b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4cfdd4f264724373baee7a0591149457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53be6c9e3a1b6111b99c4577db7128458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cf3517a03bd6eefb73c049ad5a21f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f842a11d6a261b4e02436bd7424f67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4066adbea431e90501e4792ca1cf7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b749a3b70dc10c9198bcafbd3de4077462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c97271409f5ce38384c08e1bf3aadf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181ba6d60e516e9dd9ba65aece3f327464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ff6f5000264258c57c8d9f8975442465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920e604ba4aa3cb37af012686b1fc30466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c63224443e253e9f1fb19e5929ca11467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385079d13244f2cc7970875e0be62cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0064ffc75a6e146e0dcc5ab679a3ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a268b350a17f638789f95d0c9ad36470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6aba0e93c3f2ef8e74aca981d59947471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec847c098033a97262ee17b75b686e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c65f93ad45c444dc54cd7dfe1d9ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2441bf9796479d9401a45d31368acd8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3b82f86b0ea727e75de55eb9ebb14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fe566315e8efdd4f61a429b9fbf87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e50edd1320df2e24066f0a2b9621c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c28e5b341c9cc7401a643ce53209e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6f9855c356ab66dca6075c1481632479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2985983136304f59b919c4b3baccd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095988c9bdeb86cc3beb7c54854f48d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0215a6a6af6c8769f7594f9cc4d0f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349ad9e6904e67613f9d73bb3033d66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc616561c0c0838de417152ffc419dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476e0d2e7956305165ca24cea65aca7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90c2d065d823fe2f5186b35743cebb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fffb68d2f706e5c478a2fad9f44040487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32500d62951901556d743de6b9b8dd63488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1ffb0883847aa7c404812f2c5829a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39659047ec6ad324703f00b56d5923490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecb789c245193cdc3381e68bbe685a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b39c3bd4f60caa5a14200eb566980492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26538c9f11aeef8297f6993172cd2274493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa426a9df0ea7d57903159d56709ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7190bd0a524843197541e874baa16e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8fb95585e80e29179c2625b06c8b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb71f148e926d91bbdfe7ccc93ec13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868309fa05041317b25fd0cc0ff8530d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f375e513cd1281e39225246963f1df5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9139164c36a5a9828406ed3a3498cf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f135f89bb89953d75de30fcf9749d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d09c70faccff5648026171a060ed1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97f0e5db17686de8a7d4914f0af04f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9956f4fba62747f558d1ea2074d63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f64b20a62328786e5238d8f2d1e1d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2e72a792964bb07fd28217de708e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8aeaa8070d8c2c6db9ba7bc941470507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a42873b39d89fad25059467cf9ae1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10330a1d9bdedd672795b8be624ff2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a4fcdb9a2978ffd4f2d9b7626e449510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7b1585f05d17e87e5e069ee11fbc2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e963ba47a9636e555207434204bd9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74988e151f557897316fd2be7a32c98d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b106cdb7e970b7c2eb33762dc8512f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239b20ba859a057516ff2eab988b64a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cc3c79da57eb3edcb7c546b370222516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124dd6a6c4aaa27927bf1b1984340dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6d0d445154ddc6fcfcbf732006f5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df470aa7ed1debadde9608abf670b30f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6f5e2248d2efc62c1f58acc00cdda520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920578483538411f2ea4281f03a5f39521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903510a510055310879cc5fe44961b60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbdb4be58980e066027b9240e9a8fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ecc760063e1d1882d108d0fef6434524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f49eaf6e71b62b6c6b5d14f7eadbb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d8ee433bc70e2337e836597a8a7c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f912e2990c31561ad1174459bde98e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabab8c53e740a2add435725fbb047c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca52cdf3e2897cb22b3421262bbd0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ede008ee8deb2750e2744d3aaf5f37530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f77d36bfb9bac307ef3515df3fdb7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee119e7e1bce5e0ebbd9be62bcf94448532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706bf03afc14da1032cc3965a6c93cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8ae1f9a391c89d5e277b62b9a691d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcab3ccde8d36367906a8c86c494913535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bd964dc55d95aa1492b7a673327c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7ca64d8bb4afb6618c68d4b8ba167537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f76166a0c2acf1f9799900bb7c303538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5aae8c4ff9fb9e9356eea832ea0a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ca238f21b4a6295292bf06c4e90d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660640271e5f7b8cc0b915e93561204541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d420b132e81ec24c07142cb404f12542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1bb9786735e9eea20554f7783b40b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2eebca87bd4ae69529a0716dba0dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c2ac95560c866d59d14f30a4d58c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329cdaeebb26ec995cf5c7d6c92901d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1d6ba46725db906a9daff946abe88547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7b87c350cb23f45e082a5b70aabf8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7af052fdea4c6da7bc69122ca43839549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42bcc5d949a8ac9a21637ccd5e3ce2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c50f05342691a31afe49cf73d2cff9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6944f8bfe750c0bcfdb3e1419ea12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543ce6067269b335b985a1092940ca5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172d48e41d2bad4d5d9e7ff8ce98eab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce736c38b18663c952124b37f7e996555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dd987921e787b9cd019029f699ec7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f3dc3ef880b82aa63b0ba18d69c5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d475a9413eb9ebb4328fddecc9c9aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f9fcdb66b668721ce3f9b0e0252e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cda1d1abd124d613712f302d1da21560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a7ff59fd7999ece89f234fd089e47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97fa5619ff55c82b71c145ef593f24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0835b88020d4c1903e4276d6f0c36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b8401de354a4a000655b376922c5c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e569f1e4daa64b7af146d4782f82f7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961f4146b38bb688524ac95ff2ffe7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa46a4d8a928a46c2c142329e57235567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e393e6520800bd88792bd7812859f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d2d694f8fbd59dd08d5931c3da409569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d9e5d1b1b61491356ce2bc1fb3f15570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1415b8c17e6f99fc08ea0e0e67fdd54571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d04103113bf44447ef5543bab9627b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b35ee4c090ddd96a3e3f2ab0f6f0c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e915200345f1fc3ac3b2f54d4e03ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b64e376dc84af86ef1392a0ac4bc9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5e46c2ba425b37e99828f996952b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d5aba25a8ffbb9dc123511522485b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73873ca0d009068b49320c6c887e3607578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1e62267d681c3792ad0c9f1095730579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a664cf9d5a04cb054b830ae1081d444580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bccf717c555792b4217ea656381d57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b130cf61afc49adcb2afe3d3122c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64ba8dab6b6303fbcdcf30ec9317c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a3640e781e043cd9a39fda0161d36584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeadee399d1fb5875d9a39fc4201f6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f991b2a1f24002f3f8e73bbb846e20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543e0cf47297f5a789b1403dbc25d15587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f961291cbcb18a876af63ef14368f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87789f75e4abef21ceae29fb8ec662fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53639a7cf4a9b2078eb4f4dbee51d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2652476d2b07add6c8ddd09112021591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa4c4c09e9f96f3932db675d52ecd4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dae731a28eebdc55dbe39469be9fad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c92acc69ba3a2461b2e8b3f187eadd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198cdb20e1e5cbeaf818fec43fc348c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08362e5342f60bb8116a794e72da49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a5d96f168a2b4601d061afab1f9be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf54456eb3150e7b6a8bf83f95dd28c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda55e68018afa9d900c79612a26d9b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec302ab120c7ddf82b377613cbb49cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c952c94e6f62a55c0cfbbbd6b28d15601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaccb89de808ad636d70d2bed152043602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2409f38b2d25de71cc78fcb2c57bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939be48721b2bad1bfe4e58304335d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf1322bbfe780380c411cf4ca80fca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a160a3d9b04d65c18fa432f93fd058606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885b0b2e93d15e4229d0b377989b52a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11468c98c496c4b1707fd6f6cab4bbef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca5f2ed481d9b850c995f6e0fc817d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228129a012a0503530949021899d8316610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb66b76fb002a940dacdab1a3e8546d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7201019762090cfe5276fbef53fe6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ac9e01d08d76c22edce09c82a2261613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1f23129c7219855597a8b06a1af8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52c9aee713f33a0584c9586a0865c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2691a1361b658da6070bd3ade5c06616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2104e415b5e4f9283940f875c12f93617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95973d40eb45fb3e26e00664aed89989618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf843e3a03b831f2db9ec762331e5e55619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa5a07cbf4c8fffb4d8d574c04428d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b51ff061fa236f0670638208d6a6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e26d25379c85c87ede1f480bffd92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5a25bc4ea419271ca170d6b6afdbe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b4cffaa1d2eaa1467c38380d1ee3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6207a7cd676306fb416646b6645bd2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7134fee5065dd50e763f63dbbb2ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd08e0004d49d079a766c633f1ac570627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c33590e922379dead672f0f75c227628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced236965d8069d2142bed2ff84dbba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e6018655369917416c488d1dba4d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ab815aa377817ca3b1b9c8e49a131631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f739d67d44ca06c85c16a90e3ad2e79632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d2f280483ae331fe557c8e27d9f4a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9d575c54945f3fdfa23cd636330f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125856e912a02ae87532a4c52ff2b6a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9c6c250f26e3c3cacd1137074ef8e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713628f1c688ebf7a0f36d8039a989e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97741e24ca82001b6f3e11f059a730e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c262d0ad301fa4ecc87340896b08bd4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678814b03b76dc6190eac450bd48e1b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba0140a4645180897c5df9347ae406641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff0ab2e091f4ad891d24eeedfdcbb2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6366b949332eb2ce81c71e771e9115643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebb4cc901095ac20bb70a692ccb1ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df966da4be7f7425a9c19c756cecad2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7203ad6c0f7be734f886c17378e61646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970c395c0a3efe72fec8befad6aa9d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662d29041404f661ef8aedc5fcf3c1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eef8449e71ff2d317a5016f5002ae7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b94f19fccc26b93e76dbcc949c0ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446e800b3dec80412da12dd4e8ead3a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecd1a7eb592dbf00361b4a74837f98652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b20784c63f3bd627b04d74a0284b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26c02e09a6b65e78cab2e2df135811654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00663c3768b8f9ac5d6cd02643fb52d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51c4a37eb437397ee721aee3ec6c6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32232051e1c10a1211b932650acd057d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce78e9a2c5c10297ef8baf86926c21b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776c02beb8687cc486985fff179fe74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c216e8f84706965180c38158d12ad3b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc0434ea2148007f418ab0a9edb21c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f400d393c582a415c043ed0bc5cef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934317390f01f8f6bb6a1cddd1704b3d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3162b7b91de5979e7ccf657325e90c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88427acf04f7ad2ecbf980bea2984552665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312ad144202f1fd60bccc1ec90ac2b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247dab8dbaa382b314894068d311a9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b3ad4126a9bfbb0e16245253f2d64668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ff42f515f4c3dc50e657f25c7f56d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c77a9757bfcc97b3831a6e1f35f2d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e18a15f73814cda578823587058f6f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74960ddd905cd258d11475f26e158e2f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240121f7d54779d55daf37087573c0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919a03c4c8f89afec5a9e000c7b70f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16654f2f735142d1be595d1d1400fc5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b2ebfede3655853898e6b41054662676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261e3e718be484b253cbf1bb180218f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abfd1d78b3f5828b11b7a71eafb37d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd59df38d96b292b0c88e63e13f6140679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d337f17a6f2cb57351c759bd6a29d680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>