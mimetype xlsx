--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b1149612fcd51b2567078f240d2571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e501002cd12621df77bceecdb4a62d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b975d54b6639599723e069a132334e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a358fd7e2379ae7e735fd9b23ce744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae8817d6ef91ed4166d34a837d6a545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973f6caaae7d6af56e9ac959f96c2356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca87d6ec9c0772137a0d6cd58283c7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76734c55d8d5d8f543e9aa345de686438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92d8c398ceb113275f50891b36710c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bed150a214b4e78cdc21612639e3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384cc884557ded3df6299d2580bf61411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628d8c90c000aff89438af9741bdedd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990aace61f740f2eefb354c7c9e25dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e2518c38f2453fdfac836562e08d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085d6bc3f684f3a71c63117ca65046115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d438961a88f1f4bfd3a514913cbe916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff802fa4edc8ffde0babbcefd23b6ddc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcffba84e4e4d5cea6843e3447c216418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee680f5b3cfd66240f0af4db962cab819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d64144009eda9d95510089a6f3d8f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee1efb922c479f7e48416930d8fa3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d504a25e76684df724859e05d03b2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c5541228899dea032eb37cb49fd3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07254083fc86e1778e3d4d601ead9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebb13d8f48f3bd694e5f2317edadf025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3f59aac430a1797a69249cde5e4e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5f67c3e00ac3a4e4cebe5ec3c1d8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaeb9fd8e467b9ea67bdb68541850128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7a34336ae81b2b99b94e80726d9fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4dad7770d4f0f3eeea6f7ba03ab3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323f5e13533a1186c004f56bf36fc2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88d9e7dd85c1c93cadc7699637ce5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7d7a7612eaf50c26b63ccd6a2228233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7dbc6d26174ffd252c5dd1371c94d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274308327fe998351642efe0eab259035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264fc435415adbdf18f9863dfc0f92436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8418eff4636f4f3c1db4f92e15b2faf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5f3ae13fa6d967365dbf8da34e0c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313e3cd1d8dab796f629dbc30df062d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd82f79522e6a31050581ccfcd9191a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3aec49b6e010c55f9bd4f7eafee17441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ed9bade6622a50ebd8ece595a64f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312c254893cbc0efede7fad4697cf2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959f8cded71c4a2cd0943377f4b142344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafacf47e660df187e27fc4cab704bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605c3c63c0bd7539d2165e5fbf6fd4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a013ca6f0f025ad89d7542336e16647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26829d9acacaac289ad4d16f31ec2f3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451505862c049089f149c51b9edac4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e1c498a1b5094dc2755d98fca992950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b0dc902843835a454d5b193c310ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1eea0bdf1be34918f3b11c3bbfb5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcba6e19d0521c9a7b4590a159f747153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c6bd369d181e235a9baf8ef8b0a5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc865f9050b3314ea35667933cb89655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fa832c1199e92a9a2bdcd8141d5b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a9bcd83a517293c9d24fcedba861c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e223780fb6136d75810bc8dce8cd358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac801721c3215a8358eaf281c60b30e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336de5edef0bc1e893de7b0d3620d9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec68da9e9cb6eab63adc8de10a5d45561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c490ad26b2896109469692af16d6c3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847c19124e9decf5854b68543783ba663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc9e3ca6909f8b73bea0ada7cbcec864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659dbcd67256b8096585f9aa5a0bb4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24784fd821bd594237a323b3a028ff566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac57351020d1b6eb093b0c70ae359067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb97c49c7ef05e7e373d189c0d41a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ddd649cde0353a61998810989d0f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c74b3be23d7dea3af134c2694077e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98f9fa9f4f4b1ea29be923e8d42afb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be72df3aed6363c7a679adff8b08a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967e53b7f7714f6537948cde36b3b0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacb50b4841fcbe5ff54a1c073ea69c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da960ef21b402d89e7d5a82b88016375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cfa6df292a0b5f8f2026756e2533a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84af858018cd6fa2498f92ee99271f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b854ad1036ad28c62c585bc2a94d8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8344b71fbde70a50034b024c5dbaa0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec5abb13a46b6200e335a5d38221bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7c5c68d948a631c81babc5eaa37f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a786b7bf2f3d62e18326d8f11993dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06408e704785a352820bcc5dceef3083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67164b2ea0dbab7aa6fee212589073ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f60550d78a6bee600810800f86c3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663ef33ee51662c9db70d9b3b8f6fd686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec284af188261c7bd509241d05ef47da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476292222a22847c95f75d250b94b0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbeb06de40ce035f1c5ad540f6badc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c922cda9906e9eb93fc6fa24c5dd4a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549a912650ada0b34fbfd64593affd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813e5a51875b88a618a0a2d2d4ec47392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68623be299ffadb5187ef79d2201d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6a7bfcc7a50502aacb3238afdf89b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8683bfd984585665f6864c20771101a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c336bfc85569c7ce0e7140de9deac0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63757ad4bf65a71acd26e6460e0a3c1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501f720265ad7397b338023c32d9f8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712aa8a8e7b0307f4e283f890f4182399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50165bc6aaf7e97da53b52ab3d6db5d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938186c05440f34ecad2c5734d68f59e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26550965034e79c6a2e8d86585f2b3ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd98ba675b09a2c131791d32a3e5f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb243a5488914234aa81771707dc38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28da53046abe3e2fc2b21364f700a96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450f7a6bb58d7d59eac1f7cea89977c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae20c7af4ebf6137764529cd163c5da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b12c54f16f568bb1cd25cc9d51c3fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e7f491bde18a0c65d95d287f7ec9c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bceeed0ec3798224dfab146d0812d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408e013abe9d5a9c1021bcb0061918a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf19bec7b5a4a8dce176e6f9bbaf83d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7a7d85801fb73c825400aa9ebe9f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e2f779147cb115986345879cd612d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3a62892d7623b8b78dea7088e75d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c7c1f1a33ab134cf4d37dd8812269116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a707723ae0863df31fb363a9776902f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706c4dbfbc1bb3a54982e947fbfdaf8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027e0f4f90779ba38c98b138916a7db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e23f77b60d18c1955cf74613ed740120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a237fcde1614481ae02f3f8e19cd27f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542fad64a47bda181bde28d2a191ab3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775d4b075ec7d9169181e6781110bcd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b170f9290edf534fc3ffdb9f09ce93e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70e3a7ebacaf4776d52725d521c60a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fbb8bebc15b61d0537099bb69a4da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde966397bfabd7fde45b6137418ee8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249668c3a988a79d588e2e98fde3a1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb5c067862dc462b9ca2c909229a43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b7cd4036436ffa085135bdb0f145d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f4367f12bbd2efd99b5ea5a75dfe6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e9140e39fcfd0a8794d2fa68b89d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253e41ad5ad38c50c4d9964700235ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5221d163451d72dbfe1bf757039b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ad1b51d8810388a4c73e80830aefb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfd4762d23058bf7c4a48fc51d4ab0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc361841102ba173f160206be7ad5fd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba1f46bbade194df1bd757672505b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7ae64172b56a6add4bf8829b9ab9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ebd85032aced3bf3999387e32def0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e9688b28740723fdf2f674b47625a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcb8fd208fa0f78df2719bf951bf87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caf16b6a1e8b0e3972fbad9d7f7b23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81dfc061610528a3bb14b46db3c46f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d064feacdf566104174af557c6e8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c398f6fe2a51fd88e90deac7a79e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e19841f977f3c883ff009604026bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98d6e2a431c68a90651fe0e259f98b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6275250c22be131aee80618d8fcb1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74978ccaaaab8ef5cd8b7bfe2c5a52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af7b1d9c461794bc963110c5dc4d5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99045dade3597dbcd12b8a1397677e20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225be467f0ee74b3df8b8cabb6f86fbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7f22d4de1c90886b1e472f1a15b72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3a0668227cb4aaa388e29ce20841f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce06559982181d6840b069ffe5f6570156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158c1ca86e1ce55df906ac87f8f5c53157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b082d0c96518458b252055b2d1e43c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76ad93dfa654e5e525ff98e30ea70d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601678eb3c26e794f0e91b9bab9ea153160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f78037b1631023e08f6776ccd158e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39436f84a38764ca5aa137a9d921e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7e1c069a62620055df0ae4a199853163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4460f4acbc06ce44aa8f0e85b2ff990164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd453c8e85e13a6c95bfcd08161f38f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52067b4815d9627cdfb81187593f6a7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71f715cbf267367227b595fec8c32b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662c979e3005842462635515cbd1eb4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860073f0cc902ebdd8a970cd51ad37f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c13681376479f60772517f9030c0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b50585447091f1e4945c7f578ee811171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6f5143b44813dc3c83d7b5b6de235172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9eb5e9291925df25b8854ed8426ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0681e1d2fce0e3351f3e083e6c1524174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27255b94ab292a08274fc49e976d9187175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d71a92ceed959073b24c1c0180e0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd43028184bcda75c7f5c8550ae4da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a2bc7caa387d4483994c871432809178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d3e348639771ab1a93311e3f97a0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4e72132f37131a886ec7afcdefff2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef4d16b2f9c775e11973fa4e4fa4d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1d1e08bde3fec96da2c404a961daa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666e9c97d18116b790cc00ecac58005183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c68f50805243281f4fdd1ce9b0b8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0cd3521bda5cc018c3138cd0f064b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba182df9830b1914d4c1d8603edecf27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e8ca21da9bb1fc6591573299f2e03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b9c0cca9604c8347d3e20cb2affbe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b37f87bc65d41249beaf8b2dbdd939189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf9703a37d6771ade652cfe32f26b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915273852303d6f1b15aef860a4c93f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ef712f1c48843a7b328dfc809ff3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858b5f081683ea718b9f3608ecf97d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f86ce01daaf48a0998ba5e58f16a47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b018241a96027b4d8a876396de09e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b296a1f9c58aa89f5c18589498d2eb3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ef6dccef9e515af23d4d4f69f3188197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdbd8282632e0197c63d206483c0c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea1550f421714a383268ad150869f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2851346ed139755fee18a0d55d817200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dec3034f4a960a339527b172dced7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821ae29fe0e3f920b126ac20d439a83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d182448c11651091f391cf3674452203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2809482ff2c2739fb6f1d63bb4911204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c596405bc8641f83f1806bcc2d866d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266d90f0d079fc2b64e2744259a0863206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707db40a7a4c25001d3c5400db413014207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fb7785aac7f06f28689d0ae957daa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78653d07446b1f4975ecb11e27e46ec8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51256f0fa567f0a9d9ac27f825297282210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894dbba9bb7db8855a00427a834c5d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62969bd23b93676b62a9b94ea05d7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ea34189bfa3cdf072147139a398f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54481ad389494378341a69cd6a3622214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a1346549e4f4df9d319d8577dc2be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba092029ffd450c8ce3b0010d3f4d05f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174eddb715689b738f7d623116f028f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9fa1b62bf4111e8af6d74dfeebb50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83faabfcd3763ae99fbb6676e34239c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdcf5f1e4923022e8741ad3f329158220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5ad5f902b94cb0c57ebcda17d8f29221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff05064def57d68b584aba4cd35196222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de8c0ca73a834e096c43fe5cca5310223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce769181894a634d9365ff68bfe6baa9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc7cd8dd1512b07d269924f066b2a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7896112db39e1b9dd6ce6cc9fad68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4049be6692156ca35764af2cb8ab697227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580591e71457627743cb494e01bb73b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1f2b28688507c2a742518c95b497a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ed0e72486fe951ed0fcfb40a52ba7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b1735e55af20c665994cc4a614113231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef2e66275521031d92ff576dae5c54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa542e33a2d2440c091b9d3622440ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0157e5212529da8cd4582f230f4cca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218e9a815c7db6e7d7d98864dc45ef0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6102e31cc4974a3e7c2f3ceb3ca77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062cb09e9650ed36e605fc9bf897b6f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fde2da4cbce81fb7387c03ec029ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9b6e6d0019ee222001574f7a36678239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737cff0764073c46ae4acb630d09a4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d075b49f2e4646676eaa454f054c70a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153da2c5acd7be6d9df7c4eed94c1f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827d12b3fedfbcb8d2aeb029de4193b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02452cfeff42cb8d6ea8ac10ce670c71244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b23fa7c3df4aa364454ba6d7062df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7ed3a74347f44506e37e641117f35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665127425328ef271336c9b94ada224247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861822d99f520084aa528eee9b53f049248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1005a1a9cc27de3d65dea2331f9dae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0decd84804a502dd49f24ffea9b24ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab265ac31c31f30fbf674fde52c2ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d2fe06b6a270c9af5921fc4991db3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f13c840971984fbabddb9d5b156f64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373ba1a1374d0086c1603751c0add02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea52c1c79ebae69c8ba19db11ba8d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760069cd7053d4e9d9e5aaf9a7da53c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e256f2891c00f92443b3b8250e0a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e155aa53413267c8f74ec4fc797189a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492f7ebffb09801ef739bd701e00ffd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0aaf51a72ecc40da1360093b2711a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92243a8ec333bbcd7da05074797216261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d0ab0a9f6aec51ffcdd4abf4e5332262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd393fdbf73128b0e1149bf8ccde0efb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4668154cca638eca844612d8c0a607f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911d059bddb013ccd7ee0deac3e15eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6975d67c3c4d15867ab42959b78a85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb424f26b27402387e21a75e51f2b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda561f7a09306fdca1e381c80e520a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eea82ee89df2c0021f43fbe2f0444269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfb3760476cb3777c2e6bacf2af3f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb234cb549a1bf32a2f0e835237ae0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86d65d1d5838a536bd59c6cbbfdf91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80bc5b9c32b94e1d5d698f34aef31b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501d0c3e6ccecbd0e502a21af27ab09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f1ca0a1d7a512ae06e86f0de9e953275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f83ed00111b2a9414cdd43826c5150276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce07ee13d800da4ca0d19e106db62c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e34d2cab83bf83ae162ad9b5a2d18d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23ef5de94cbd6afdc3cffcbee4698e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73e7800798a3d2136e3f70d17ab570280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d14f537e0e049ec476a3bc8173700281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78028581d2ad7d329936490be2caeb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553e9b288125d55fa2cc4199ab2c745283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adea7138e7cacda0e8100e7efcd4aa4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b376e54b1819ee31fb5fb93b95b504285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6203dc09e8fb93ccf601f2bb90b098286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2f0410428eac042edba6054c1b8de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568480e22e983fdab600bd038653764d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327d0867ff6d2a79eeb7351fab2d567289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346adae8d99a9c3dcfd3dfa22a84eef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238f2ddebc925865abae7ce67a13c54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfd06791e2c220fae1a32bee459138292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceaa38650a0ff2539c2d1cfd11d28cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f9acfda2ac85bc541c3611f7a5f64294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2d39c0231fb5ef52242d28021ef6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09a2d0fefaa4346939ff0cb1c1289c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11bb19c3863c7eade4e791b9ce3ffb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6e014e5eabdb0a93c3519ba8e9977298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79455396e7cf69b33b557ad82c652c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38072834522f3e192425e92147ec3feb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93a328b67e382e6d78261237884086301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2fdfbee960cab326d199634d30efa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088a27acabbdba1b0a247497ff8061b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049cf75690eeea0cf4925b10b6bb95d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ed0b3132a0b6e63142ff620945bc0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7be7539c5c3dcdb42152dd6297032f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b890c9d839905512ccf2d6e052bbe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3499141e1873b2a06a01f1e5b1e0ff3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e536860d46b7bb11586c6d6f0d63048309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01746478b9b20535e3eb590bf86d3ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc96089e73e5747921a72f428710fec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36193a387ede07cf35ef1f4c0bda96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bb9fbbcde170f47f069a91b37e388313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33376fa2b6106fc16f1d3b4abe864937314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b9d18e61ef56ca1922ba4a91eaa48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d06f3a3e878822425a98d5191da3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075537ab85d2d690cd57e122249bafc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78870062216bb00cc6e2910def39386318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a42d3d5834c902aca64c1b97d0e10319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4567bf8b89815a849a65bd2601c46c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafbec8bc1ceaa4122456703c17e768321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9bd1374542ea3dce953c380c4d518322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8545ba653c6cdf8ed77d6e85358c31c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0da272ac85b98ce467b92e7a424e50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70007c374ffd39db4c4dcd7b825ed35f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f1dcab7e6c11090c54fda55cbae71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9b3a23843a46b89e2c161d5130305327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e80f5275e463cc22e221cec60fcbb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea064c6418f6b6494ef5c9b2da0d075329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10886eadb5b0c760beb93fc9bc5c9e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbafd7a8ff605b50a9e5506c372608331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d206775562f5d773dcaf779ebd50b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea33444f8d60a83b2b206cf6a9addd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce72df38782c4ea54dc8da7f803f47d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141968e1bd7bd6d13191d07b9686f40f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f46f2747f5387e76c284223c6e8b8b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca5ad6d57e260990229871bd9ba06f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe72ae359c23477ef848d4e1454b56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e90c19842c94555d1a3207bcdf8beb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8550b0976fe4145c81a807ffa08450d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93aa2375cf57bce662b77e272b9305a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9e79d2c8d67ed6895e1236e44f580342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada06a3690257599bab5d8e89ca6e1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b5b68b49ef4f3c3a7fbc03307c6f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99e1ce4368ba707bb50cb40a756194345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c429925434392d4d0f96b9ca062a930346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f25eeae3e3c48579f7acf934dc9f23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578171f6ade6129126f97982b74b09d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20510ff4772a7ed9f5ac1b9b6e5050349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c2cc2db8238491e87c57b1246ed42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99213f81408517eb938a35c905cc5a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b35ba78e25ca56bd2936d89b38a41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2f986e76f75c3d0baee5f46ecde43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde28d2605f4849c59f97372ccb09e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ed406cd1fc6b1c51dd9a3f3e5b97f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329a6180775bf94ff2569310065f829356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c08a5c8adaa55a8815e48f228c382357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f12775631c6a75aca4155924aad287358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df942ce822215fd137c4ca1e019983359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbff73f3c388d9d215beb548f631062360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda9c9fa0dd96ed30d41acb3d176ce6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf299ad1940d1a93da9d22128ae42df1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bc9207477b99715d5f3d5501ef9df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbe71dbcfab863e99fc717d51184c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dbe518455bd59cba86f91e0419f89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bee9381e501d7ac79a96a5f9d7bd22366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae91d43e91e152363ff547de6506211367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab52b3590dd10900f6a2c569e0a48c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb65f0ceb823f20e4b4796bd8b1154369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d677f0cdad15bd154fb2c55b712f76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf10fc37f1edee2df0aea0ff4d403a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fa57716363fba084c150fbcf685ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ab6fae5261da3bd275f16d22c999d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca76abdd8de747818a7ea126647d652374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462505f569eaec8e1a1e605822a93fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711d90adbbfddca938c01fe04fcc2b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc6c8f2f4e626b30428f37e4ded1cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c98b20f7ddcc060d5d0647443b678378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0199d5f4a6e31df9a6b1f8efd54628379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c52f61959a25b1936a2ad6734c6e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7d2174f98b398691057b03a743021381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20eca7e11401472c65fea67092cb4cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f32914edf9e75647573f98d020fa57383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa33c4308e0bfcc1066dbdb3f77e19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1e357c18cd6b5608dcb2f26c3e069385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ca3d8c645eae323e744b5085fa877386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f094c76f87e16544e54153649a90e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e62374aaa1ede9c3704fc61854388388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b684fd62c794c3799354da06ea94832389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1be795d3c4e0b5a30c51c7b5383e11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ad5781546696d881361dfdb1453ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ac7974025f4eef01429515fbbc3f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db561323a62272e9be2032e8841e824d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a697caee65219440f0fc39aabb03a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b733513e69ed3aba3ce9a24873b26c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00dffaafe98607b1b2032adc09c50f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd897eeec753d81d3844ea3a42786c56397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549890b881d23c6c441b68201770c16398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9463737d48bbcec4bf87e51908b6fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6d2e1ac1b23deb6e00d892bee4487400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f911ea500b98ea12d26f43b866501a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ebc76945668ead45f94802d5605b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a28f309a2e356ff07851c6efd00c2d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f1940577142fdc17436b317888c9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf0d643385d15bc79e288de6a2ff1d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3063447b6227e5594dd85570321ff73406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7dcaa715104fab81e6688c9b06140407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77837fb113bd464ba7e91e33fed8cd42408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99c55c349106229b6888970100452c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76c1f8462a3fcde465aa1d9c7be42d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db9bbfc25ba43029f0de7ffdf503bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20863eff5cd1888ae1a0cc2988f7b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f93d65bcb5e886d8f198baa9399bf8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e10cb4adad4773800e67b42e0595e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02ea559363910da3f5bac4b05bb876415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c50a9755d19a108d8f443accc95f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbf5802934c78d0e559588aacda3ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92439cd3e9a1a0e1084872f14bb606418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8aa55baf114233207de011564ad316419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3ca9f74adf951b6bbf850c8229f5a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b574ce08426ddd4069a473169b59ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2a0616d154b286241702af230e95a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705c672f7c8960b51344b2833d7ea82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ed0b29c599929af6f3bcfa013729a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ed464b4d0bdb556089b1c6a988c07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8010c9a915832362392c49e511c5d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a417b749d2f9671a4b1412b0a696c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c5563f2c0830d090c80dcd3cb076b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfda559229840f8c3abb61a1ffeb21429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ace7cfe786037eebfc25a1dbf80850430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981ecc103aa12e24e8b79479a518921431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50598fba100357d2557ed1b6304ea48432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c45f6a812924c99fca510665ff2174433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51ca5c80e36c326bfdc0e4e264b58c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac4a329cd5b94fbadb26b5224d24f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cc2e07dec2371f830c6c3925b79f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007d67faffae680b703928250720efe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cbc78ab5b64a8f01de20a34a72800438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92650181cdc0a2b34b5d5645a257758439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91700878058afd8466da7a15ffb3cd5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f0d9786aab9c193e0ac68dc732ba9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0265bdcb103b7a6e4bdeb5724aaed9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e5cbf177934001d5ad5cd1e1b4cb8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c085ecd3f5017774f433dc4943d9e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad74bb0c2b38bb7f3038745bd36e803445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed901d04cacbdb3f465e7ea5c10c8e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337798a46a3c738b06cd8e125efae014447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb020c7daca30a0c16512ebd252b05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483b44d06160a7d213fe055af401c16449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf7e6275a6343fce1cd6c48df5f2d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35d59758c68b398aa1237f413c0647451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fb1949aff2a68198589e98426b426452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c11d5464cdb76dd3e6ddad62bd55b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a655f45c0aadb521f400790b6bb03e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff8149b99a9bb84e97c5f3c86dbf5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85472363d5ceb5a0b8ffec69f795f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456ab770726d7eaf2e2c83acaf9f35e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97148dcbcaf11f4f4bd44724ef20f6b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d75cb6ba116524f59aaf02fe510aa7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce4092cb1e3ba82fd897783c569d3e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594f63df277afc29befe3e828419a80461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140525d46cf29fa67aabc5a077fa5aa5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9efc21fbd96f7197f9ace79250d1a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b499e723f7817238e965456fdcbed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7b2e04c9224352d3e27ab238573d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5c2f39d06a94e667445e788f3ea9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38307afdd2384939eced41bfceb8a685467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3d01f1a6aa6edc818d87ea6f916e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d90af807e862e92f1959961a255846469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9649ec6a5d9b5a756220f7fc020b69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6766ae0dbf096b947159aeee26af9a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aebf9d3ce268bcd2192fea617b335f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db462402d33c402197567f2612599b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac670db13f75738e852a4a7b38deba28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2bef4625fd55966a805a619bcadd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303e236d600b4dc593a40087eab04f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51f339352c320690bc1eb89f2b0ebb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06d32fe17ba6530e31245e201e3ace478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe356dd5957f59e4b49845c0237cf07479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6369bbe1ad17bfb31bf9c2942d77c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d66bec0bc63051b1d9a3dcb647ed5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abd5bfe1568e34a343a74b89062f22482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a198b9274a1ed62e79b9a7457d7cfd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7f432323fdc909321c8b33e1008d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1814ef42620a36f59eb341644246da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f689423524e10e6b847e6e99179457c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0a0befb68bdd8366bc04e6e605196487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fef2b5fd06d26cc333c7949f8afda488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6c840e43bacfefe25a43f7d1c31e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bb1c1c900039c2760a6cc39ae4644490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cf0c70fb53326d7af97ac25d0cec1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fa2d2efd6426144eb7d1f7febb738492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296169cc6c396b34d1d76c0402e29fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b1cac21e4b0513c60237671a4b4ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1c73343b72eb5a3677548f97272d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089525691336c70e039c78ddb61f7748496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475a12062eb78df7f2456fcb58f79ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c226669456309e5ceb140b06eeced498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0108b80d117e3f5adf8e16340efdbc8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca26404ee9c95a4c854802da6ba0deb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56ce485fa438c75a20b68a061ea83d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8057e2aaf2e97a66887c7e7517a43f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea114978e0578e1733d2667c8750c5a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a98376ba7e047f79eb91da426be132504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cd35a297a21c198a53394c43456c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25b2ef0bd356f9a71c3fef9e181aa4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c2e15cc8205388373c2a5f822774c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f4f7377dad9572c9aed29aa154b15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27284374d58a4abefe4445e2365560af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15f4d49bd7f029560d14d143f9ed6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b6104ad7cfad82cc503df79594dc2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4014b981b116091faabaad9960af2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe5d15fd6c2fd8f5b2f6685c9d1797513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d5f9543fef9e95a41b7ad23aea385514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f1d8fcc2764fe3018ebc33f65b902515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54865958ab410a1219772efdb220ff5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c831c9b2293c8f390a0b96d1b86c22b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b5f8609a2aeee5784b8569bbbdbc6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b04989ad9882f1903d480129c62eef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92828da210243b43ae68f9d145061831520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87a5110aad21f9e2c40e5cbcc1993f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca0bae159d4b0bcd753c0a3b28cf6a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ac965a697970c035196eebacbcc97523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697ea6a1c5bb9c12b968c8d983afff5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fde819ac79a5ced87d23517098f772525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95922e8d958a5492fdbfa5bdf4bef88526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdcefc8337d49d575e355447d0e71f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8f1b25cc66343ece86a5d97639199528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f84cf10a40f1485c8c91df462ee7a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190f39b8e62a5648d8ac0778d1c82b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325bb9a4b6a79f6af2e777d0006cc90531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6365e11e47cba37914a9f6a9e87659532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa167d83600644e449a4e859b045a6c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370a5f73f8288098d6eb938fd6040ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725e8f6c3b0a59f9ce4e6265821335b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11f887a39676f70dbc52cfc75eeab0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d568a92dba5fc50f6674e063fbf7f8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96172d4efae71d2caeeee2c4a7c2ed7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733b646f193b372f4bcf5c66477e0bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b358dbf00dad820ae19b4981880a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d30ca7571648b47761e96b9747b529541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9451bf6e1148c333a5c947afb17f09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329699fcd06e91327d0c5c372db34dc7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd8b178fd51a700d7793eb4adf103e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609ad5881d9d7d59d1f67dd8a2c164a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28beb29b907340ee6d6c201965996640546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc18fa4aaeb5ea5edbbac08679dcdd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71738d4f5e3b3c74518a0d8e021a4aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a91a86afd71b0ecc07d7bce1a32847549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c52862b06f7014cd6af3916f59003550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86f23b9a58da6086b2f251bf8d4639551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41930519ee26857fdea894fb955f5c0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc086f913d988e547ac8bc0dcfb2671553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51c7fd45e62662bd2e0a066ba0c321554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f910b06a4ebd56c3ddf6bab8267b2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6a18c67725df877c2cdb7825f706b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a9a3c00d902228ad71d26d2d73112557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78020ddee151d4d8faf53abd9e55ec3b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521ef86445373d248dcdf375239a250559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7eb056da1de8552344e538ae505e92560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0b94e52e89b9da735e4d32d564a43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731397c00ad7d126225f80b7c3d0ef97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189e93543a34e1b2f7b61573ffd2435563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c7addb9e458db24212d777e696bf2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a94502fbc98b345e0c673d02f8babc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36ef56bdddbc7fd16205c07c50900a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198898f8b24b20cbce1f766ba74283c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f085f29672a86979e8d11f07de10fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933865f11d6f7816d167b411727df87b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b63e78c18ac123fb0cdafbb6d6dd8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee6c09046bcbf66a1374e0b29a8574571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595e70c54bbef5f27334e02e399f5d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c59c14a2db6137714454146081086573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca601d5fb21943391f20f6dc9850716574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6092cb66d29940b661d74c7bc5835575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0f748c56d9ac46239ab5a6903bd74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436a4630e626b630d1ddbc1b1c78027577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd612c0d47f60aaf2e5abc433477d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5c5c4eea4b5c09401d41a2008a02c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92481f36f80ccef32823f8ad5175d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc677453f861a2489224b1ed7eab8d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12ba1ab39a9edcf8a0c43ae38d2753582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04cf1badbdc41953ebb8614f2c8c9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b737c7ef1e396ab69865dbf45399681584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba455f1e669c1268b74c05a2cc3a0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceed925442c4b369a0b12fd8906692d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fe34407b317276a7db9295e432246587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68d26240e1a16d47c047b4582f33a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec82a64facce1d287c2c074fcebb94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009589d5fa31b9642b96b40fe6756207590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942450efdb092ce2ed5a220180ee1e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35860a06ce9b35f7b481b1bfcb8656bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cea1d25496a9c240ec08a61e6efc00593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fe357a8148e94ceb4806eed846f7a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fb2be60316f7f563dd9c929579000595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ca0c248c67d019752d5c8f01a0c3e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e00fbb3282b7b5860c0301545206a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bd9932b41e0d25ae736471cdb8a3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45176e324105b969e78b86cae71926b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf1a662f6a1dca817e7e2f7db6a911600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9929f73c2940770ec451187fd2e897f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922991f01b4f11e236b6088869693f36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf9c350c01f76983fee0a35a75bf43603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8f6f5207eb56e9a36fc26a0946df0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fe41098bf7a32c07fd62125c80c08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71464e4d61638e4eeb2eb4da9192044f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c149689d97f73f59ec2d91f6009f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220b615db011259722dca18941ec97e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7379c8c981795490928cab80fcc020609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac4a242eed347c5e4353f6dd5db028610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03501c5e32bd765a956cd470b79c9317611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0bdb8e7ece949d0cc6467c35df1a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bdf1c5b7584a4c98c052340376612613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70286484cd938eb8934987083a2baf9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751a386f6a9bd1510dbf1241da01af8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314e1f0830210fe317292a56da3b802616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a1be2ba6eb4cee522533a3752485c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf744acb74e6fba49f584b26acb638618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a693ae7c7dab40fe21881e9d8a8f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5bd8b9621b9b676b87133e09bf26c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9e01140f6d90ac200e766534a94ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e035baad615e9620333ad9bb9d128622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fa75b84bf578da86f0b9710bbac39623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808de34939b6b591e20f9613c98742fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32743af656b90fe985f8f3e3c7f64f1c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe0f6a69641c96e70c5e5698f7bcd9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c9f027fe2158f02a95e48de3a16db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd64512e78e91a4abeb8e5deb2b235628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442ad7ecc32a859c96260e8d99fb435629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2fe9c4b27fbe0bb0344e0f879deb1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b88c1ef72b86d7ebed77d5cabe2b41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e54d036dc4aa982ecaa2d2f10d9e28632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa9e2fd091b702597171c1bdfdfecf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924a7ff5d460fb8b38c7e6bee7e100f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743a5f5368cb2d324fdb08a1027c23d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a21c9805bd1e308e96a3a5cbc87c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f74857585cb628bda21aa35887558637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c07fc940aecb445f3ceb1ff876f463638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1630c62216f0c295c90fc5f8c9a286639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663616b36254ba466bef23495af9e3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f074727738f1d27ce9a36553f958ed6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dfb653cd1fb28e55d7eb8ee8cec34642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5b4103fc50fc94b4a9e03743842dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2248f0c94a48c95b385a9eebb61d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d4d4ee6096b9bbd859ad44704e9c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23de11d0744dd56e4c57c60badd137646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643ef23d0398528c726b0730ef4a96b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd342fed9bbd23212571fae1bb84ca9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3d7fff139d6e5ea2e0c090d5c26d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f19dd82a8388148d2053470d14fab8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1f051b6f117220832d36be7ae0318651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e58f996802377f7d9b8350ee114fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f20134daa2f238bbe452c5e031eae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc396170e2870fb6c134cc60539cf530654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac8e12c9f4dc5f0d9c4c42a4e3ee2b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f56344dee30f0623fabb15826504e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704ac3a10871bc38101cd70708ad9c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059503e02284305ef22675f9e23936f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee38d40fcd878ce8d8d72172ac7d638659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c6f53bc685fddb2e6a970665924d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb75e8a4b4d43e68faa06ad2d5a4f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5e465045539da3d164a2f926af1b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacaaa440b38d57d0eedacf28e2f29c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680f808cb61ba89544d155ef4847c32664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd4c77e93f6ce17457970c7d773948665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ae03e5ad69106404963bec8cc6b96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985e147626324d7d836caea3350c681667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ed0cadaa42f8e13cbcd62d4e5f8c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31365a34332d11418c5ed4e0246bba73669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880a64aa6f73fdab1eee06ffcd6a2e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83f54612082528650e2759c9e2ddb6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e9f6b5cbedb4fd071a7814a20c31e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b900303572bf88e4a067b3b29a920c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe331d58aae70fca03039362975a79f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86f9a1fc2154461083af0bc716f991675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f31d896fe9ed081e26e5097e267f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9e315938095b46b603b87bb95c362677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e5bd8ed9feaafb3c1156a9c336f8c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccb4674952d3c5e0adc9ef7e0aea26679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2beb0434e2dcc29b64ffd78bba7e249680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685a349038bb144fc42c586eeddc24d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f714e84015d04c29ec68cd5415e84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f988e3c9df8be835d12017679431a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc62768a16ebc5f2f8cce293c6e61b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10685dafe1a0946c31166f1aa33cf6e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90bdc758b26c2370e66f7766d973e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602aea8879a9d29cdd7d781afb9a6bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd9a86137edfd900ecdb3389c66954688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805bd5f77a26ccb175fe780aaa5abba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8470066456f48f71393f7685e603d4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffa2e28dba2ee630bab79aeecd472a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb689a786088add20f7f52f5d9eba7a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5087d478545eeabb6ce6e01beeb4f2d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470425f4c38d3d22c37fa5b65fad622694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268eec36b0644920ca60e5cf0a418834695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326cae040187e9a9c78f651a9b079b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf5d2aea7a38ba7c504b03e6294d06697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee211b1fb61b53f5e9c10a53f8934e85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba65c4ec41cfbc9726d0bd9de66194699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2978570ac0315e2bb92467d5876c285700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636d0f7ee3d5aa577865c4656fbd8b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615476191e1911a23f2ca022d79b09aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba1e8206938dee253ca7ab512d9fa2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b118edbeaede0d8e4304152147fdfd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9f6d0d96eb07994c8aa3ba13a8c1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e2097100004635dd479aaff03034a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd20e728d4b44bee2f54556c2aba80707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f937ce2b68544859e51a66788f346708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b671f519e4296086b6acb269f40708709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8337ced85ad1a61ebab28977afc8c710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e9b234977869451eeb3ce0be353a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb9bd80cc0f7a1a113255eef759ef92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea3df40523c1f6866c19773b1273ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716f0ac3c4f41c74feedd0b96bca6e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b3664091205891cc264571674f9d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcc508cbe3d8e3471afbc3ea909d306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5697c1f19283d9a62bd861f415ad8097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f6656d224a9750ce6c0cead728ceb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60fe1e8e5ff4d8ca751507d73feb419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d839d5408dc9e1544d7982223995e8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de47836edd25066a1237d2d961686c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b442d7eec7fe9ed24b78c8fbae178f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a09aecbf28015d4a4554177960ce513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28db62c0271c31b4318b1e441753ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265022617510f37766d7b5ddae30f2f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a4e5bfed9240eca911cc50cd90d6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c8ea1d8016b3a3245dd96ceb8053a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8c74ec5825bee400f127f5795290918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9e468f99d6db82803516808f3943519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae43f932ca4935879842be9b89a19520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28745aca2336d8129dd37427935bd53b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6afbc8b3c5e0ab65ba23b370097bc322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62d224ab36a73d5845f8441978587023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26888993fd12d49356825c99c9ac110b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3a68e25bffddd6514485012304d9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab93cbfe59016d6707f31e5d17879126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2006a4af755817c00fe63404b6df127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90389b41db3c9585be11c2ea921d21b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954f5b97f1da5ee373f4520e3e872b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cae9051db5916331bb433d137a44e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c84d145f7c3430b0857e6a40bc54d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553cb460179de86fd07ea81a8b900ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895c839351c8c49a200556a6b0daa7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee955e09873df58ca9bc06c93b1eeeb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59b157645402df2fcd7a13f3f8fc4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16f2a0b0c1be903450278f4d83418636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e91bda0b0bf515ada4c26f0c17c9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e81ddc0577066cc7da9547593d05e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10044b806505e59ff76b41594090cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b911a61939bf2fbe31269e27d98cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce946e78c709e8d44c949cd1951dbc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935b04085ec0af6c4af62c93c2233d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6642bc0dafe6d9cdc07bf055b3bce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbf6cc5b60ecc6543f20ddfe678a2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f450896e140f6382f6ab0d969a4839145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488fcb39726822993ae097a9fb21e2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024facbf2f3405b8d6b6cecdd775db747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225e1119bf0423316b83bfffc2a931f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc092fb9cfec7098d8dcd6f142c915849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebb9cf2dbd437767e07e965eb3245750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91208fc6d884f1807651a97b54ce4bdf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141e1cbf7cffe3738d691a7fdc4154252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75838067e30c00cdb4a594f3476b0ecc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a1a48d900e84000dacc948abe9f7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b315cf4b0d36101c3972cd9cf668555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4c4ec38dc6547f793bf9cb562b81756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968eebb6a04744206e89e1b4a74f04c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02694db107e81f0056db19c07402d8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058970a97fa85870707151228bb39f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d64bec39efc8b99621a7291e7daec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773caec22369f57f3eab5d3eb7105d7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eabad9ad13e0a262bd77439ba73c1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a8440a361f88b3a1f18d69e562d5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11967640d84a9f3d88f800612bdb0b6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fbdfe5ba0fa37710e379a8c25261465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8899b4afbc739f63d2fef5f61dc81d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8071cc53583b5bb4853cd9dcc9da9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3b8871f30b3c2593af194f2b240ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7842d850232be490a7588cc931cc369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb522a4b2bf4c99f9b0fa26cc55319b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a399c5165d01f0b8ea628da8631e14471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623b1586ee6de1e449e088dcdc0bfc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721d9f5061a7e6f0be54e834b9d3d1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c64bbb2ea047ac7a2375e8960c464c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e32cd18dc1fe721a28ebc19b2a4e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebee2b4c627af574ccace7f8aecc8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72e8b13dbd6bb32f1a7c957f062f9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce95f5268f8ef066619fe34b326424278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df6cd63630d7d503faeee15f23aa9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31b56859d40dad99c6fe20625342ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af1c39f1d5bf9ea791c16d17b5bcb481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8bf6fa2b56696ce29975c390cdb2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4af2fc28ca12426ba98972c5bc209483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4985d07d6b03a1bbb5128d49af1df184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13076301ea7ccfbfd5a4a37bcc4ea285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df67f581e19a2d7c596fee12e5e673f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9d8dd70219c04d1422293cb784b2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec10788a7b23f16b1345d7441a724388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98282ef87071eea720693c3bc656ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56116750a299f9b1d12f2c3d408c32b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e1e50766cf654dc20b73b5a792fe291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c02250abbd210d1fbe59f7392bae092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0280e44e2e2f2cc414497b25e1c9d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea017f04640ccae2b4c0366bacb3eb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ce2901f67989624fe8d546b3cd65a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97edd968c34cf38ad43b992703e5db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffb40206c183c36b2b01f2158a81e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67807035474d40165c4ead75bc9506fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd060674390a96603b6fb7eef0dc7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d225f9b6acb7b57a4ffc132a6a724100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff14aac9294caff5839309080ad1b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8622dd8e777fc6f95f571cbc8d453e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a6db94d13625514f2216a5c8ea0d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e78162577859677ac72dac241da08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a74d50e4b436a6255a5fe3affc96d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbeb7e79072ec989e0ff40c016c2e71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0337d8fb75f4c6103698ab1e8cba950107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66643eb29feebe42502beb2096dd27a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46d7b202f60e6dd7a7fee3ca841397109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f27b9f5eeaf916f46c9fcd9895b1e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5f43e51a4df02d9dd50d6c76a0bbe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46c7425dae93828172d4941c820e7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb15ef92c61861b0ed2d203c5d2733113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd53b60e7d90143bf3a66250eb04fd5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6391ccf2f9d017ef4398b2e797a32f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce236001dd781abc5a3d47b3ab58d586116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9b491458dda84d7a9da72112314ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0f953070c7c30e87c172509d12182118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b79ae09e228d92f805bf0a8854661119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895c58846cfd26852389023f956bef0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c92de92fb7dab9794358f9c8af4bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705efef98f5996ca77bf46b716d274b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5900d6c4d9466706f9c3a5f3c116443123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26977447b7788acdaf86344204733010124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179bbbcde20e5449fe7f0cd6a3db26b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee843c60ccdf5c9214defd2aedd8c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66b3fbafb4899596c16b1b35a5b4f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc85f8d0e6f70525298814ee4cd77f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126ba17eabd2410ba4d491223813e42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c95007df6bf486b53823ab7564e15c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234ab3484bffe39d8bdf2cf05fed267131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8fad472e2f59e1e5cf44a7ae3f6e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782bd1365ebb94bda56128572160720133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cffa4bc0ddb89eedc66bcc4ff4ace2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ef4a66d8b353a10be70abc86392d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3709cf72afbc4ddb79edde90e7596a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecf711d16b320b120f62e6627d58de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0db6e5407ff74420bf7227861fe871138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa6b2a61398085fd04afc1b2d1284d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0c6e8df7ff4f9fa854ec8b1d5c87c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c29560d7b7907c97dc40966d6f410141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830fd949a9cb61d74c12d73eaa2d8fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13d36749db3d80fd46d27050dd7bf8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216c29511dbb932ac4e6b3f88d256a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25e523efee767deade77d9fe53386c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97eaa0fafbb3a6e20948907d7de7465146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8268688468d91818b84a6f4809445147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94201a14f5a2cebd92f82792671e55da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ec8cde7f32c969f3f9e8da36247ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f58db57ab9b83368b370bcdb3e689150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9537550c38ef9a15c5c99283997b58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbbc17decfaf0cda4960a3b8cfde59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daca95ed2d739377efdc7e2eb43bf23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071899e525ac3a70c86282a55687c12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a01c89fb77ba6672f67e7368756f29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384b22580a206899661899b7d855b43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c929d2701d1ed9fdef73b7f56973f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd621953606e37b0438ae16536c7e737158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da60f76c8ca32c8d3820a6f7581b5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dcc98fa5927e6bf9324469626e8ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddd37bb3a2bff5e91975e9044bc0ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666637e61afaaf720fcf380ad3bfb90a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917a033bce030e2f0c87bf7c95dcb54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5822a6ca07561e458f4ebe0d3cdcdc9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07601200ffc22f0f7b8d8f0b391423165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c712ff62460ccd592b9c6092edf84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7239d462f53eb5dbf70c6fd515a25b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc16aed4dbe88786fa876678c36d9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033013ffc3d302520c99067f5a91f50e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac729758fc7e9d026757d49ed4dbbc4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be45e593627d7199520380a0e8b1841171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c90f0747da835d6eb53a762848f02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ed0e8a4380280661c2f5cb338dc75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19719a57344e089b2d8e8e0c75778cf8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781a96e63e3271ef50be96cde6ac9a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e376c0f1b981d68ef9664b5aa03151176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbff45b3cf4dcf51baf989cc1a670c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2885b25725dcd8e0370620c8f461ed2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf0feee7f1478400e2d42e34fd41ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cdf609bc2086a2a0fa274744954d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e7c08d1773b44216ada1f6d2b27eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b773c1eff23ca6e1f46bc8b93b1ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686b47d0d321232974f72b60ce4b53b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613b14bf47525d1b6efbbc9a89e2a35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1cb43f36f695c74f082f45f1dbca6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378babae9549079350a9ff5d07387486186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f5246de91025d11e54a2a9b708f93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040d9ce3d77ded07f4c8c8b2aaa2104188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e141d2d0eb1a2537a8c89ba578a38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06733934fff85b8fedec421cabc2ce2a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb022d6a71f2869c7fca9ede2995b464191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77f25c566e16157d25dda9dbe19e5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4466ec81a97da0f087d4247bebfc5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad968d89a13110bdddb78532d2a8ab5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2abe5e897a60b1056ed2f6993d113195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39cf6498a6a24b261dab899026cf28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936cd964b287b2215488dbc1755840d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51271cd0b1f7c4af090e2dd2ae3765198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e2c2ad189a93733085a5777f61b7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23452ff61cf5f0633a5e4c852bf47bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d88cb9ea03c1d9b4f5cd924b29747b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d073ccbdda6d13de3ede218596f3f28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180444da782ec7f4e8bb982f37b58ae9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8191bf65efe4043821f44eb7399c42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77ba7f672d6bb80d80f01a86d74986205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369c01aa7b1ce7d47b03fc4b6ad112a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a08153af83b9aff1ea1e12e0d2d053207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a2b0c99148f96dc5944fc9958d97f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e17a647886e6cf4519977ca78470fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efccf0cdcf387cd789d4dcffca73b92210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00049ebc2cdfa32eea3d0cab91ae804e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70116c223c6ce8de946145d3a0326a0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94457d23c3b7badb9d6abea2f977e64b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088bd97b2a43176dde432839b9e8d2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7ef92bb53da55791682b351b2653c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b424aa655d5e5e934945582d4852f79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b261fe829cb45605946b52151187360217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da82140baf97e64a0a33181ffbf7340218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e518105b169b698e05bc85b607a038219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bcb1f8e797e16646c946571e0dbad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb772b57bf96a9cc387fd65ecf8bb1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316805352e75090c33f2263d5d2ee0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520f55e2c12d77ed54a5bf8aba66388223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b9242d042b9ae1546baa4dfd462a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ba0d95233211b560ae2d0d1964660225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8041a46dccc92f9318a5e246496a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4526daa8ec4c2bd71402e8fb77172a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8de31140adfd7966a4997fd526280228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ea3085f630d922159ab2d0033fb25229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7612f64da0966a2ff2110b6720057f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe820c03bf56f655f09b96a1c16951b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeed5e58de21a0ba5d2f6820ecc4b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a06aa61780ef182d74b51c234008d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483790d4982ac6f5c80287024d0a5c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3802888c5e9d3b6fcffcd88dcb5818235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320b23e4f826ad19ddca84bb55f1aaa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8773065810166bc20a0f708dc71d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b886537c2bc44811a3eba48de68fc4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f7904b13581fe5ce638e89a7fa55d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0e1bf769ddc3cf24bd6558f535451240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9852d5c1169969229cf8e6f83a54e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d6b0a3990eb7fe9cac6bcb9adc6d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047d353473fbf97d0c0b93e3fb6c8e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fa8e1caad329059e5f57e805d09d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f048d73cd126998dda195284b38ad98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0b82a5b1c850089d6fad9ef00b0b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f599332fd8649206c743b5fd95bbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8762b6ae04a272fcb5570fb896546b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7bb23d1445fa70bce38b46e2d3dc9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759f78e216e8559aaebf4c9ae330559250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6ce20881839cc9e40ed4548b99b53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b56563c0be566bb6001589da450f5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7580fec8670968534e9c163262ea60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81150738002d1442a611191c03e372de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6fbda45f83ac484b828f0c60947de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72cbd40f7b71e38e7c43416e9fa95c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3e1cd02b30908be1fc8b164b94abe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4f854ec4d0e79a63bd19af2716eae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2b3ee5eeb387a6c3d7e7f70f1dd65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69eea2c8bf613afc6f36af90e0eaae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19aafcd27252a51a65c14dc9f6427bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedbc175c33aa6f4680057952781166262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede10d7d899173f87d2f258d808f2b4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7464b37501f58e636f4568ed2aad55b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b79a5094e66f2754a409f8037642ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fb092b010537f806ce60f26645b4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819027969b3ac8236dea3c23850d0584267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6b8228c450b88c4793457d140fc06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4b8c6149b8c658a78bb8e6819fc6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4ebfd8061eccc14cf8e6971fabe18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80fd626a8ba34fe365bebff08694c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0cfb128afb7b439a1a0bf553409fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af753af89f26ab8b54b7552b0b246d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796546a19d7dcf90ed6d1e67ffef0d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d89a6b727219bb3eeccc822e7519df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a19d0a98e0d54c4b3a38afda43b6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e70e50d22c0e20cec184c033a8a51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d7e9c242d09c915bcd8d983f544c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c62e871f8d1e566e68a914f3903c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fe9d385aa092c701cd8a6455f5cd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5e62bf9f3d702d3623f0a0963d9cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4494b1d5ea751577c5351283a959a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ed9d6712db2d2cc93a882df759bba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558741ea55dc7772c2de84aa411850e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bafbf24cafd8e338f8b1adb56ea0ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cdf32152273d71f77312cbbf5956c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8f6315cd5bd89e9b29d7fbef9db50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19965acb2b8b2437dbb96ad66e6fe0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889fea22b25cba1629c344cafecbfa1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3555fc6f8edc9a389fceacb1af1e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38019690fcaff2ac152ca5e33977ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2386bdf7ab39b8821dce5860f6d03ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4b92b1acf5ea60ecac184b543b1a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86b8b3562682f13532b25520291ccb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6846fc1f8351793f6e43efcc7eeb12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188b9387de62390fb14aa78dfd7bb7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e8969b3e6f734c94ce51fec61a8f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ea185fd92532415aa523b4015ff14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2096e73b857160650092af2778c40ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e98552265151045a2804d8dadedd2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b76db07b70bed4568644aec0894027301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe815eb4653bf97024f5a0598ff4c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ec9bc2973c1eae67dbcaff9c24477303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a5d31222382d3e201916554f7c549304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6470ad9259b838548c3432d7b2a1f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9e0307c9949946688423759304e0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a16e878401c146184ccf0e0690ad03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f658ee3ffb83130a5ec3c2ef93c04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab82032b12f57a6530c28ec695ceec0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d50b7cf783818d00636cb4ba5229b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a64763f19b85d0a79fe4b000cbd4be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38f60feec621bec997f8406b2d9e17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ddc8c7445dfda0c8c645c2a92dca6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d8705614d0093f1b4915b25360b0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d338c8d19c5492249bb2aefe34c73c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98300f297ebf3ae63cc26f492cb61d28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6d856da90421b51fb9c67bf8f0620317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797d6f7dcb8832ee0041e69d76eff2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff934571e92ffaa2c16bc241a44a69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e828747f8ee4887cfa8351570c56a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ee318624572fc0295d263ed714215321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202dd99ed0c5303303e3ad6aaf07614322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff817b4e9488b84a4814cd52d4e8329323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8662608a79171c64e8973632d3d1f97324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402d85c0fabb5f809118c00ec6edc37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e2e8bd9a56cd6682b58160cf6e934326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebdcc0ed02ea1bdedcfc5c439e8cbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9baba4d533b4417e8ae1bcb9fbd7a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e29d1511daed2d222bde7faa25ee9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d3b698d75903bba6bf2e2dd8311cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70d57a189567853c61b7490eba0ae1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbffb5e04ac8eec38e1071636e0f51332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafbe95eb1f5c582892d8ad2d55a368333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451499bc5423c1599df97df2b0a70fcc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167e4ae7538cff924b616d56d9e0d7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36b20cf3d28b72ad30585f0e0b3f78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77775e71255ce67a21b0d5437124d168337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d68537ef181b727d381d75f0e73635338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd944380f95c125560ce1f3d37dfb4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5c1350515ed138fabab5edce51ac3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637e8448dca13a3b944b2b7bf0389d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea82e679c5f9b99b3fcb8a46fb2bee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da558d9025638440b07fddcd9f6c585a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb184980618358d7944483de9310af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b6632881340475dc2f473d8aab397345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc236ff7c8bc69e8d739bdf69ee049346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03c6cdbf32eb07332fb66897ad96fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b62dc2a5253bc3a69416de96e98d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdfba30327f9f6f4d64d24274c27b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee53cd280cc48e2d4b30067870ce2b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f719476dae65fe1360469b11c6f6e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c1d5fa26ddeabfab0990cb5ce30d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ff4c83ed6aca4ed93425eae22997e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e270a361827b8478b942aa585205760354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282acbb5e6faec6c4a823bc305befdb2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab00645fb973ca016e67a490927993b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe034897d35d62e8b4457e2ae92d903357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49184377d9037986b5128f8f04a83a80358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b765f13f0c2b425e9fae7f7f8ffea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c71be9335147a7edbea6d6ec25796360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c1f164d1ec44ce526bcdd8118d723361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e25172d33aff57257c7e7119bf3e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981dfaf376aafce31a857fd6b850331363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecc7b60bf84126889ed271ec4cb250364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8aa4beaf5cb94015f19bbb2050322365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797e421ab0debe0e0ddf07d1c3995a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c5a663d2cab9f9daaf690d9410f4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4c2b32a2ef520c85caa476de549d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20cc7e5e1150eebc5617c782fb6c1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f723471a62987c46e325387a5b308f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eb55c4ef342e6f4f1af8a70179dbb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d8e0b31c403c98787d9f6f6a41557372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff18efccb71c6125064b1c43fcd6e41373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d393ad89c1b90af22f42f197be0112374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890079d816838ec6c1a5abd717760006375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633de1e6415517a1210d6b6a0983df8e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7982652852f964946cbff6b9e332375377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39251f66d7f841d3059f9423908b3441378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db59d6b7ed5d083d0334c79a5f8b102379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93abdd39b6514aef3b5bb49d012f876380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9b6f85a6e37b0ec7724a9f1e9ef92381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b61dfa29a16ad9ff609470b7b00a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59317f4f7d32df65c6036a9407818a7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f981a9e7fbfe42a66d32338668140384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317760fcfd8e6e111b42274cbb099b07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b96c7dccc588095afb8f23ac38b28c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17391c0fdeeba61f481801e60dd9b64387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c121fbe65fdeaf6a82fa8742dcbd0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2a46d338533946aba0c739f6003c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377e54e2f3183f31cfe9e53c97b7a9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdc52337a6cac3bb66deba96d6d702391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9ccb888aacd1f6294f58322b5d020392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee130040940ca90017851780b314cf68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53547bd397cbe51ee5d2d49b1aa589394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20167706e54e3449c28e7ec6a819fe71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171a4b26dfe908fa5cea0670d9ebbdd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b8202994df1ce61c6fcadfb7ed7f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f9f9e827ec8cc226c309a77bcbeb0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e838d2bee61363acb94ff9ebdbc3dfa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee60b350e89ee3dbe62119ad088b2ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd1a40980d97d8a7049e749ea4bc55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e80fccea9743d131249f9807aad8b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d7939e195ca8c6ba4ad29f0845da0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd075006b1619915bba26c1e1e6033f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff11acceef578fe566573e8f710b1f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca746b7bacd30372b271f9cff8a767f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f504154bd07de52dbff5c03f127379e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bce0f7d87eaf7e4c340433edc2bdb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba142e84cbc5e9a3198112ec5a654ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55ac3051886eecbf35b8995fc13828410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b74bf2f0373e90730df867600ffd5f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dde9f31c73e19b3c893c19b45fdfc9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd84a46fc9cf1a916eae710f2bf97a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289c145c5ee764353aa710d46e0e466414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff27f62bb810aa43a6d3de133c1d7c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552d00f14fbe85372737378e44e025e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff9e8e91484d77348eff8091e7809c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353e7f07b3de5d707c08b07278b1b03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e571afbab17dc95fef268267a392b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618f431387e20adf2c1c3537b1ebd9a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c5a52a037ca28ce6a6a01b6752001421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3e1a702b09d7c543aaa3fd8513278422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7c2a39d042a3928bdf697e7c6a555423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101184796e8db258868dacbc7f96bfd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f728db3d462a16b0b4466067581f4f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a6fe4a668c98b906f3c3f05a2a060426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec978cbb4a55fd88a83a450b4c2e09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19c6ca543a9f6677067bd102275fe2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90257f283c35f906a93aa8e4a1dd9cf5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124c5c881616aee065694265afd4b4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c6a08fe701ac9cbf370d154d27fc2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c5cd76d1a18e790931913620f1f2d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948e5e7a542953548f7d79c6d91fd48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dd1e87bbf52a6d619bed7fe5ae3d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e935f095b522d3c18ff62b0cd516df6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10fe8fad93b85870c084f01e9d4540436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad6f685c314707c6994a9254fd05e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a448e4d827d0ad2db66993da35c38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e186c9456ef54894cba7598641e0777439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106165ef83e8aeb21e4d08b8ba6055b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbcd16ed02a45940079a0d44468e19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32256e252c6f40cb2edb3a09863d67cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8baab5522c599153116ce24e4936b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ab36e9d21aebe6c04923a551a4e9f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53498b035194cc9052f05c83fc0a8d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a73ddaf63508c5c7b39b44f24550b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d4abb27cf7ef3813560357e6b8c4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ce6b5e9344ec824ffbb2d9b98581c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849378dd1ed96614b6385daca5397e68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65f5918852d16886b6ecf4553ad1b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406eca08e23db35529b768ec24a901e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276b1716b6dc732c5e72c725ea63210452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39231b49743b3e431fb5027bf81259b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad561a9fe835bc44511b7698da8b3e96454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343af4e2bf436ac9926f1afbc7063e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d6fb71433e390242c6766f365d67a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db232ec0ba30aa68ef26d517de393d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc75468f722b849688da9032bb6603458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d48255d2ca06e55a48aefd5dfc113459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3de4b493d0e65dce9d6bb78bb13b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293d0125d5c8caccc58007d7c9ea869461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f34604837e16a423c8498adfe3cd0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ff527e46e5e0fc96a9fe7e5f2801a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407494cf7aad69ca932f842f24e05ce8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344eebb881313b6cdfe06f8568395101465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc09d522e9b6394029bf3c07c1a7a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b449979f8ac39588fb6a373281b04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6e7c2a1b90f34ab9b9948bb0e6d30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a2d4198172fb8ecc571b1a6e5e498469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51780076619b1b891be3979324528678470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaef72f9d097448ae86250f52b02f85471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e1cf98475ed35f381ce37922b2f1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c748bb8efe152bc5bca02ad8174a9e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897f624daaebc518336ef2fccf68c7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa415fb341506dde10c220e22ea8d5a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccae6cd74bd0b8fc66bbdd5ce9506d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326bfb08e4c72a9a89dbc4b3e6743d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1c6dbef5e09d3429483d2e4265bae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d236b597b3225bbf1535c04ae79691479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfb8f7397a3be91466a823a01b0cb1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cb0a58563c9ffa09738f41e047317481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0750d965784a097a0337ad1dc26bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16142b3f4ed2cf46ff6af66091f87cf0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55420b1c6c1fc5d83a9732884826f91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93dc8c5e76e751eaa23dc3a266f369485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd935e457a81420324cdba72a665fff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2851d9ae1c348f7d172c64a193460f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b2757f0bc57742cacc2d1a03a63ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5554dd818a7adae740c6b4ac4d39b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c775275a13ebebb89cbc470dde44b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3431514b2174e01e9f24f96a15e8ef5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139606b3fba336bce2a360b87266430492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19c4b34ed75548b17a8efdb65866be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28463d9dcb334d8dbee1bdc02512e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d6f5c276f342b6c82bd1d7cfc5d46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb35fe982cf8164bf20d4ae9bd8f54496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec7c408f2b66ca4f89745a97a88441497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6d6aefa4d178b9d4070afc186c85d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bf5755fbe3c382fbd5b6b1fa4fe20499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbbd5188a7ceb03a0cad22d86d8a4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6012708c2105bd915366622031b23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410107a79239da5d9654a90acff0348502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f9c6a1aa9a96e914c0b77f4b6f8ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db525063a18f9c0b551650098bfe5f74504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1255be113ca2fb637b6ab035703397505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41e0ef918ed776a618a7e5ae6c6611506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26f7adb7656d68ad3dafb533776460507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c23e68c454ee651abb8b28d4b059b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15a02d56a0d3b608712bdc9c75fc6c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aadab37fbbaf2e2a999879d095ab1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9312349e2ed7d181701677b8556d30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1267d2398e0006933bf758dc16cca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aee1bae15433449de96cceaf78d205513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d12c99578009f41f9c78b31cacecdc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d760bd76926e2145eb906fdea5f5f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20163cb1ee90843842ff007b1130f0ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e7e381ea6d5414acd5c3435183931517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1132cd59978b1c7073f26b1ce30949518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab285ea7ccb90492915fdc69332b9efa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9a0fc993828fda6cd7ac04b73bb4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53262778479791d4ad94f9f6ec5e69c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330b9c45a68d1e0e986e47318500385522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95348ec7be1e76d436ea3235ec5f2dcd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b13d970297329f63d61b74c23a3e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40188e9cd9ae4d5fcf37b914442c2bf1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3400c72e1dbc12ffe40fef7aac01c4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca179ba75197e4569d565e3d7c7bddf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60ff0b3583518e7ed7dc28bed7ba6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4cc7ef1f2f72d86eb6eef732c4ba3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f55a39db1fd66d8b7dcf65736be3f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241613b4dad3d3dec67f79f9b277455531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49915b3ab8c6f4707babdbfc2e2b4f7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aad74ca3d2ec58f6d351d408da46f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9dbfac1c0d7627f70123d34c51928534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153f3cf82286ebd0d0f0535dc15aa3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b0d96e94692ddec465e48fba5e651536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b0fec98d9b288002b4209af67a124537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc60edcce91cc4902cca2fa1421d9b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4713fc40289f2eaee89c19344c5312539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99a6d8c402d3d7d8e2cea376b17b06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fe16b77fb570d7f6410203e12e19d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b2d280046ef99b7daa4450f11a759542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a3e074fe274bbf0a9bf616ce72668543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1410d6e3b14dfcc3836012f95316fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a387e9b5b23a7ecc02d52d4134da8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebec0b554593c541c78541f25bec64f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08776cf3236226501decd154fe87b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef561f8ca2eb5069a698373f29e9b5e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc3e6468d820d15154863abd203276549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9353e69ca8f290ba0dab8d896f80284550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43820ce627860ef36ec0fb9b1cea4fd6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eecf3d31661b2e7a374c379e772cbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7bbd305f58eaca8767bb79a1bcb1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15775e28eb3afe8a19231bf5f1efd7f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fabf3e88590b459f61184814aad0b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aee0198f9eed8acba516d6181bbd6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b855714801c9bd534fc364461909d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b3a2d29033c78ffc1c5bff38943de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2662d4bdf3e604c63188b078b7aac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320f6ca12a9b066baf861b7bafb907e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c1a2c026c11dbfa43cecf4858c605561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a85378f6899d38dbc441916117e51562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d3bc72af4b878a2f6a1e03c801108563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91b05311bb39329436dc78b01c8282564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703a454d59b32409c103428e7405d16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c593e1b492d62351aa56f0fbcab85af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4adc3d78778c403cf594d333cf38aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae4cd1dfba8e4e4fc22e28be832229568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0070010598741f9cce08179e6767aaa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0e917086d3ef8df49afeb5a8ddd5f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf674d9dff98a4bd575d34eb4b2365e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe803747cff22fe19f32e90a077cc10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b8334c4ebb6bb8bf8c58e16ac7bd7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88c40f3f5a4d16574104494f3f78b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88203b097aed2929ea5c29b24bfde8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b876490cc8bae58af42a0784f263f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466d86ef0a40fce6843a3b446159ff8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770f22bc951876010849c006122c96e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa342f8438a319ae82df11ba9df8802b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8c9e459229b187c0b55b381959f42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e9faab87dcfa80dda6cd369bc109f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74655312859e1b03bf04e1d103226ae0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3888b2125b9abd6baf7629c7eace04583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847006d74bb12fb35cb262bfaaa8024584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486f37e30c42ae1a32153e64e3b0343585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a033422b567eafff19969aab5b21f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35ace36aec26a36e8b575669303980587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792269e692f3b0e2eeef6e30003c98bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73bf2c794596ca42ee96df0a962a03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13da15d87bd6bcbd8a9fa6403abb084590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fec6b4868df3e659305c14e2a595a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa1a1d7fbd31cfc20debb5562cd736592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a9c29887d7e0b1f6657a12f974497593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396cc1238e939c28199d755b486d7e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e1a4e0eb04a3755ea8c25605ba0a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055eec0c5a92af23fd649ee4a01e579596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fa270fdc466634ed48e09cb76b3c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85bb872e73444a066654490f532fa2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8652e3305712011778e04601b047dcd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c50c48fce57891fdca90a33816ba0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f03ea94dee4eeb5b95ac335af67db3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cac8aea6bbf4cf556437467990428c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ba417fdd10c3188fcc1e5963fc27f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b509ae9b661d225f6694153adac2fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55374107e01dd39e887e09bb63dd76ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f3dd2b9815c0f432390a8050652e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b718ce0a2e9fb9a36e84d5965311aea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655556e75900ffc4dac0b756290ec70608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896295764f0398ce925f0eb123086cbc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91d85c0e2bc2995224aa2bf5acfe0e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd863069fb9e886fde9b92567d829be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378db253107c13a5cdf1f3d54d6097bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5340ed61744a88698892fa1a6be80be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d400af5850ffca428f09b03463baf0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742f191eb4e66e62b41657a230fa80f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8df973e51aa6f3505005f705741a47616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b0414d2a1a15b305b603cc443cd1c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cfef093c5984340cb671c0c43737f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ae79961d176c031b3490dbf3ab13e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eae45a73228a7da637b4344bde3dd1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de61f1018806e2bb6f8aae5acec0c56621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560c79bfc043df71b54896a4f6203f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d42c4b4ce9b638484ef1359de27c07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169eaeb39c8b587a3515604bc9923a9c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7b4d59134e57cb7080683f45ff192625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecf4f374bae9f5ede5801b11fe977a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4e4d887550b5cba2312d4e202a659627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5066515e7209fd164629e2fe11175628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d79760c888cb5e12156a35d377680629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843e2144b5efb2691822f99516c97e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e3c19a9ea536e2511732740507dec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6130fe741ec41911d2af01f6d8ca8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395c1acde30e6b76b46b8a61df1ec35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810376a63fa18d2035998510aad0031c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791d940e29a0ed60d21b456897372fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecb363e8a9f4e9cb555b36ff6f26e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3a3ea9197fd988ee2e6b55fc09235637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f0298951e105e0595f2a0a22e4671638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a759ff8baebe40e4ee800a377c9545639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144470eeda6977de51aa0810959b4ce9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b97f4ef421a62994b7160c58f8d8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba0984de6342e016191b1d5b731748642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c0dacf2d34b46b3f1b003e2022f7e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaa47f2e09e8e8aa5c484d7e7f3e2c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa23c4c509ad64a60780d486d7574ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d92df56a5a42d7937f38b13a29b06b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a57aa4b19b17376f0214d77e9f58d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5e31035e47fd7549d354007654e4c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab50160a48eae776004095f3f84b09649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeff95beae7609ce4fc6dc9c5a80fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fb5cd530056bcbce3bc8e77f93441651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9900c32de462484efd6b3bc6a3275652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972335432f3b9a1d94701cd56962538653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa79aefdb36ff55fca6737af87716d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10a1a875c8dd7fa5b6f562216890c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbb25235d3e444cc617d0273fa880c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eee85a356e96ac61145d1c066c096657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366707f54ccc160579cd9a340e8dc78658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf27c91863994af08fec9256dbb5969659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becd77b7474249eac285ed5616abd4d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6436d3188c6143c1bea8ffe19f7447d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c5e30e4fe94b415f2f0729ef047a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7c528624038addd9b1dbe693c41e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12767a6bf1a68cbdc8dfc1a1ca504c49664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159e7ff150a038bb6df9e744ba514bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29862a34b74ff6543ab217494e01b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa9d144eeb69b74d7f3995cbcb8765667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53895fd89a8fe9a0ec2c19ba52b5df8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb83f1f73f3d6655e95431db721a61f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bc17f1d8df02b6d6d41cf6897f60f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695b99096e8fa22e71331872f364b8b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75510774eebc33e5b889ce4e45a68047672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192d9de282f2ef7566ec1414c1e38b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe597dcb7af22fab848448fa9ca28c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a7bd2b44bcef909f740d4463980cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed969b3a95635e0113941bec24eae3e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efc899b3acdf0f65272cc97b18a017677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992c54694c1782bf6780d6351251da5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6c2620421a357822a9807f7f20873679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd0deb021c825900165e1d26ac914f680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>