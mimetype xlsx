--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f431b84c44b70f8c06e2e58af33dd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bdbdd3834d28fee0f1df97546cea02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792695c954aa17cd4385f9f2bae37bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dfb1a18a808ea144fbf3a40cde0764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954411ad78057ebdb067a258335ba025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535462790c6439157323644a37e355d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894adea0d40adc139d1dcd83afb171f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4617687505e9313ebc4c5df93a2ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df1ec85f799136aee1a6fe0f7073709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d4d8a1572ff5767811af4e1eb673f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e104f6c862e9e5a96fbde941ea484a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e82c864341d9981602088e47c5eec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b6bc1885c0b35bf18d23e2a4a1e7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e252a8f60537a7a107e2a7c795359b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac897ab179578d3216a89a75546d8a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab933df29be581d182334d09895b875016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c361c54efd8c1acceed4ed775797b3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c142543420fe0448614068cfd0047b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dc99505f214b470b82df0a8dbecc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c040402966fbd70210c4bd7532983a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69de5f1d96e86bfce6e1148376f3e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8ca6117c5a5ae4a2117deb444f2e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c0c0a621b1638df1d1173433dc72823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc6b4d42bbd59206ead6e14483f69b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00300ba7a86da462f00166966793e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576414cd2c25b7ef112a0da3a63cff126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f65e6cf26208d4343d41675d9cc3a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c013a429de73c2fa711ab9b20ce6ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41941442a1175135aebd3cc9854dbef029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577ca4dc69d0a522b0d197204ca497330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90b24ffacb6ed5ea033b6b0823c04031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0034dde0e11edf5e02f02c59bfc6c0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fce76b2ec78c889bf038b5330c99733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b8722971dd1d105cc6b9042c6914134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2ec073c5d22bdb5a652c7a01716a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97fa51196f1a5bf37355d64f24c7f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a3cb3ed223684b58b2296a02abb3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022af01b619fb682cc3a2efa96f452138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0250e5b8956ccec69ce2a8715469939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7eae064cc1fb323accb09b369aeb4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602d3f1c6e7121a5d6aa43c7172ac2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25340ad1ae5d9f91c4ed1b26fe6f17642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3178c1973474609d37c4e5d4554f0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bc8bfb0598ee1f0c247b8ac7fb7bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb2456aeed9adbb3f1b8ef81be3bcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838e223daea2bd2dbe405720ffe09ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332a8fc95096fe85d54914fba80b7f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348c0c7bf3c5815f310a8ac85c94f1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17c557cb860714b3698b9f76c5cf1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcb075c3a36cc4e2bc5ca390b09ce950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02e3be8a8761f15921ac1b24134bd351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a8c3473fdc81c450bb21a95bf310352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27766a4a3f6dde919cd87b0a00c40b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326afd9e2e70353def91687404a4add554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f2dfe931d88f61d6e5ec0c13c749455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38785178d2d2de5cafc9f8bb0e107756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36c12ac3472b58b879ce3b7f75eb5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff580b662e3d231d2d84c89678d2ad758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f31de647582c62c9ac73f27d5b5ead59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41c469314e506cc54808253c60af8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5f5113931cd8333b48b7e4bc7355261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cb17c31922aaa210ae6c02f18e6c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a79e6789cdeaae4a8da470aca224d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36acdb67c4c6db870fd48b617b1dff764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97037a244ec5f413d88b0a3ac31dcf7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca9eaa9e5d1a44fb7f839019eb5c5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbff459af6a3241ae54604a7467e4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977d99ee474385045006146251db97168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff731d6df6d40b239fea75a84ffc81169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e52d063376b62ff688fdaf7734836a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284303eb297253f57d1757359f9fdc771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bb15516f76135c53fa3ae1fbaee4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5eab3b02004f179678b5619c75cab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080aaedbcbbcbcf275055378843783c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efd904ae4da436f0b45efea9332b4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3442e238cf53bb3f46acb6423a25b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6759b64e5ffdb3c0d538e1c7ef619a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afebde66f456ce71997cbea67d86d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd02020abd29a8e461de9f3595b7b0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92149bc5e1e89dddd97782f799da0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4331af7cdc9c392040a1a505616d9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e45e2dea57775ab5150b8c11d4a9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c757f461ef766f825faa34f4a59f02383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb320e8cacabed7ae12b7a4d40938a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad90a96d6a925d152856791c14e00c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a772f13119c1c5d489013ea7b28ca3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256402d8edfa36f4658cba099045048587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c18887eb2082c341c9eaf86bb80e3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f89b344b8b8e82fba5e1a018e4c2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca26cc02d9196230dad52a62d0a746a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173eeb89ee87a846675cfed3e46c4bb091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6750875c10259503727ef158cf8a7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ba58c898938306688d80b03ac279a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b12b030ccbb0d6aa0a91219b22be5794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9718d3711bbfb46cb88aacb67be0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec322958f2a3f86f4dcbe66d22027696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7510dd9e410c586d01b47d04abae197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca6e0416a7afd90cb25d8b58663e3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f71391fb4126cd4bd8469cd96e559e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dd2ca708e77f984ca67594c4ce33b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee7c13eb9755cfce85989479db1b52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f0e77b0ec081fc5b744af218541af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715c340b4058865ce8970874c84d484103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90aa093c3674815ad7f382f84b555c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebadddf0fcb2aba0c08931f1346f9c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074bb11536589f85eb8b8874ee39aa8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d448aadb6ba4e27c573cc30341b22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481fdc1145b93f6c7648f96fa35426e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c66d97f81e5d6927520b92d7322f7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923d2eed35626d032249dd189d13423110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b68f402364d72a4248b46262941c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf5eab3159ba5afa8d242797f33359112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd257bc697c89b08ceb36f4f945a2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54623cb1db94199c0914ba78978e742114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a82f873767d24cefec04053826b4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce9751b4a4a4eeef9275868a0acb4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa98862172f0ae88c7a43c09cd01af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269b92e6c3669a0b3732e2deec6d1d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac58b3b0e2be56d03571497b58d4e7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a519ff63df5abffd639bbc7922da85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322f642472a3238d93ed9176ee0a01c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f4188db69149609e1900bc5b5a674122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc3e9672e1491f9fa8a3030eb96ba3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aff274e7fd63c366d96a1716b7f818124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151b30f13eff88251cef3cdd53c2b17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22def110ab6dfc6145690e1ac340b52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ceef581685c04d1c0ae4de39c2610c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2207bfe549fbfb8589f1048e6e00d59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd9b6fef9af26d751c1771dc1088f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c673915d7d2e35812664f35e43d8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f28a1c1860dff6aa79f7794f07b46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e88d2275b51ab5d2599da2f6c5bb9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c049d39a7c4ea33bbfd29d1dfb72cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99951966ed0cabb5d151d00ec05b8cf4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f19d9699aafc7a2c34c4d94aa9add135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18fb640522bd93a98c36e2d8ae75ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd134dfcec2575149169c775a5d5e85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac8bca6cb72fd4236988e2decb65a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337e9594b74ae4f4cd742465be2a2e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ee0840029e440c31dafa19b1af020140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14101640cfaf856b5c4c539815c51e81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e97abf4b5d4ba894a4d2ff5e6edbc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f0bbe6b2a26fc448af00b5b08413a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbd62389e49437792b97a357333855144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8eb0ce3fa1189c44409e0fa6f7f11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0d04eb7618039821ad0bef91f91dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca66cb7b600988bcef4415998919e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1783a74447437ab4af9db736dec9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784b5798500ebb3a3e86c005ba0d1d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38ea08f995a0e89bb4b16bb9b11bad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4d956c57fd76d48d9f2a48de66e6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2dc6b7f356f5c47ee582d9037e313152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423690c03ad5f884fa3b35eb8e216692153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686ed3c59d7a9a00234b7739812c9ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fddc5d85dc4ab39c824a12b97e46a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3ea294d64806ee3c45dd8b4691ea9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3b59c2ad789cceebb67846abe2c9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13156c2e7e1b7649036fdb6e283b958e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc22b4982dbf505ebf6e6f6d2960359159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b35e9dba4ccf0b4dd42ca1ade025b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffd63cec8fc860b59713805247bcd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adcc9f0e8a8869c129a1b12b721468162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3adbb2d239c0c7b66b7b4f66916a2b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ee33c48fe93ba9a955fabd34e9361164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98890111f81a0ec3180e12d3a927ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02431b9c81c730ce56de7308b421197f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1995ad392b7284d7dc24e9f2f25c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a9180f56a3dec09c69e12663669ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9ede9d5daed5d478b2355bb9cafaf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd936002fa751f96623d1c3d6762ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c941cf24d1588c72c2f743434ae78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d268ee1145a84be5cbb7054e5e609172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b5505439dff79f499c01fb879af7a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650668648e491efcce49b04c36bc753b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf229bfc1884220961b69471df38b32175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c805f94565bac30311554e15e6bd3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c8da7f239b10d062e53280f0576b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bba6548a18d30cfa0d9fe2c2bea588178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa5ac0ca3b356cb9068b33397bc06e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31b6ee75a0fc2c6124ced3638b89af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea8ed136a37388a08d1d2a89a7d898181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec349322849e8656060213ea146ec269182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336c0c0d4400a6ef79aa836c1958b4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1fa4734a0cfbbb959ca6fa3c966bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae1d6b670870baca939c617c825dc7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50f66e3691aae892f7a78f161884ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fd62d013cc678b418fe9f12120be8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c408c9d85323c20afba1a10e165f1fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7856646518eb096c0d753ca0bbee28f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c666ab8d6ad5dab3abef80bc6a0d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f738a901cbbb18514975164d35ff8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b678105b36215f48ab7e90c0e82c8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82c6ff49707933f09f4364a6da6097193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7167a9b7e932a12095b1239f2d1335b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28621d8c0c58c39525cc72531ac4d116195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573861d7722a85ce7d3fee843e34e52b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f125b5148a22273beb9dbd13ccac13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596502d4dc5067e47cb4432287e263f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3334d52090a0a20d3e2ee4cd6d99ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff008ed4548c1c265b8eae620455ed33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e3b8b02e164ffece9b09f06b222c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8e442600ad94eb9d0aa6b1cddb5a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adb19ed9bb8cf85124b113483cf95b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f08400579593c5cbe3119e5cd8b37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fcc6a8c0d51b1bda5ddb95cb90faa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5ca972107d1938bed2c10e8332088206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303c5360c3bde0532a79f162a99dc23207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d66865443db7a0845725485ed63d14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b566f6bd8834a705d790750312ba056209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5ef893199589e36572738cc31bbc3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2945f2a2fac3ee35e6ed22a56e10a81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7970025025b4bae6ea012f34a46f9c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37fd8a9b4c8850153a41a8a8b77ef3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4faf55c9a6a45da1119341e3624e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e1cf96b13ab1f8a7ec2b37ab9a652215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b1cc971a6415f68c10b80dd6534ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc710789a553313df7e067f5d9be58e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076103ad6e9534a873cb1c3451819db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1c1efc2a0eaa85c2397f021076b88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9575fa71b0f101da830901835e1d3c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b864a0c8dc72e8b0e136491a6f702221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9bcd4230a639431fa42aa41b1632d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2d34f7d099f3c25b30533dcf84553223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8738a630fa87e393b2297b19b80897224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a298bfe0361e6ef12eb3558f75e53e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d1a1549128e93e39ef7f465c550e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb33266986d65590793e8f2f340fb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386acc178ac11a38f197bced9771d64d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75423a897e581d5dc22437935ad47635229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8402f0fa32b2db9c413dabc8b1692230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47708f16b623062bda91eb6e0d68dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba19950ee7ecd499d83a395e4c423fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750f33d0781e81ce8972c9077a8a383233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daf92ff39155c8166a32d393218052234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877245a84b3f68be77c50120e4ab55f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17898bd0f6108ab20d6d0bce8f3022a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb12dad30efb2c02fdf49f18d9e2fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97474c670ef5f0d3bc730d7f96569b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750019be227a84cfbc210f7f2c7a938c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a06dbb76b256a273ee634adc493244240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7243343128a128889fec2a594e063241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3c8c9441983d7d8b7ad00e03fd946242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba5041fda1ff0c0e4d83a025138830243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126b7680652aa20bdd08cce23ce7b02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f178328733be5825072c337f550e71245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65255a0dd7da85ef5c59d1394696d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe92887c5770bc53ab23b1584400ae8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9026b43bf023e5f21aa9128ff579251248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a00721c3aee5840139e2dc117e523249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0877db2d1e226d217c8f5df6d3bd8ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18219d7ffb9143b160829ba090343c9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88d8f4bcc41aa7c505752d0421ecaa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93175de320873dae86405d70415b1325253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedeed7f3003ac4fb069b091625a43e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99478df8abd911717d631d456993b29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c1fbf902dc9d4bf05d36ba8b39927256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de406574f1d435d0896ed129d1b4e56257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedd75cd914cbf7f7dff784b1006cde258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fb3895ea419cd4921db0704b73611259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df7626e5978dc835fd9745fa0e2aef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096854b62e5e137e7dab4e9494dcc3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368e995cdf9ec3a214d409031bec934262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae026c4975364719f9b71d5086be6ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4edf2040a3ecf30a6866fc891332c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20205afd187b6026d5168fc8b91bfc7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1108279d3cb63463e14226458be43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d3c81fe78b628656a8d6d6abe1531267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c5abbc5b745718da1518f41a4eabc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc854b63ecb785d060a65d34e15b111269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce191903da37d09acb6ad04843766ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c2a38215a9b013486fe8568a71bff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbaab28c86f8f8e4e349115a5944e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9126391723a832ddc8d4c508fff50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90296c883a6744582f54935a42cccce3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3802a5d242b7d919bd7e81643b44d43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415b160c2f253b704073cbda79cd4b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78bd528fa2742c65844b55ee4160b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62f11f84cfc455636d0ec3829dcdd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c712ca660331a2307a3100a9d53de7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c933ffe5a286b66a2491ba56851ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82a3d9f1c79329c70617ad745a41fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143b25ea0711cb011bc7702608c405e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f20ad78ddf94aa0f3e4d5554c4dc3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a33b2c8c3a280be80fc41339ed98e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe22f5171275eef02506e193cc2edb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebedb71fa111fe68ce1e190e709c7b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16a6d8067c6fc80c13ca455a0dce3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3203ab6db3741f6fd26c17b9e79b33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c32800733b493b529345e320191b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22417d086174c142646f1651d60aae59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d4acaef23140f06b0b3a843cbfd6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb7e1908d14c1ecad97fc515c623d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8dcabe8cce86e96e2377be5570d73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c46da3f6d41c6fb29190e281500e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81cc75fe9734d019ec6a77459826b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f06e557a0b6883597527319f4f2d04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102ba88c34bee47ecba9cc17897d0d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586f5fe510baf3fbc24ae2e1ebce6b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23273e78e21d333a9fc8b0b6b3389b2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6331037a8600bb730fe2fb22f308d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783826a4b8bdb2cbb90076e53ccc204b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a662e2d7c2a6f227734d61fddd6e0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2899067db30a2026538ca0780f1718303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468544c9fdc51281cb148205dd98709304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a319acc8808fd8a3bf44f4f386abe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a990f126c8e39adcd07b720710fbb52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dd8412335c31cf682491e06dd4182307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b4a6372d4d1d8599aa25cf0dad8df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d280fb0c4374c1229243146a0ccc190309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b443996b724d7dd5e0c36465b4ddffd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b218a42a14ee82d897746246d4ce01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa067c3c6e6e85d0d4ab381dad81aaf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037062e3c9821b384eade2d89438c8f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c2d612a36b26eca0d4ffafe0155a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8d5f68968556b7d9954ada8f54c10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c88bbe5762ee47c796dc765f7721a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf78eb5356f4f5bce044ce3f6146c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79da3866a650223cdd3332eef24304318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c3f034a923209f51dd140d2667665319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4d3b74f8fd5a3a3f78e98af97eb28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41351650c74a11a549ae13e03d0bf35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee361f714b51bce91a5e3ca56bdfee4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ab5648c8a9d65895c282f9ebd0373323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b21c23e34ec2471701571fe108d33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195500f9753ea7c660ac0c941573b5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8b7308f6b20f88ab6d29eae57fc89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b368367bf23e150548e6e5dc53131327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d0dd3238eb65ef3957e151bd44389328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56f845ff4409d6c2d05b0f3b809ef3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5c4858eb04f26dcc4ff360b5ae153330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64de5b00c98a29f53a0a985298cd220331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b8f9b44abd9066c07eddb26560b90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77609cdcc42fc7712937c473f03d54e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038bc92c2f9739c369dac18b160204c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bbac36cb1e1347ed00e014dc87e20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832e34f428ce2226a48987e6eab30b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31a46e37b762d79c2a75da2607734a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c469bd3f0f48ef92687c69e0fa7131338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fb1b615bceea15716fc2bf8119910339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3872b64f1a54f5ff3acdc53c4ce8264340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b356fc858fa8a3f87045f4adb4fc7d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5930eccac12b00ca1d2968e589933e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b1256bd9b3bbee8fcff46962e9256343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcf86b752d3dcf02573bc6d77ae337344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31574ab3ec0852309977a88878af4e4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e871fee39be9822345dc4ee893008346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa4de5f0f5211a3806cabff60e36e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3fc43afbaf9bae3236031d369d276348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65282ea766d7ed508b879e81e1c1627349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b759b761b032e5cb698fca11db70c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f855b03a857e9b4a367074dfd2badb9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed59718b537673ce78554c41964c29352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786b0530df0d484d6c79e771354357a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8221dacbb9bb09db59b42a3767630e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a4ffdc203ce10cfadb5665fee03f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184bcec2ef8e34a9924c608d0ff9c26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0e8c2c39f25eee26b83d23c794d5e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289315a7dfc8bee6439df9967a97221358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac891a5e7e817f308711b68117d1bb7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f309769d10c30f621a33f74aa180829360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2a26132539b2614f5f074ab749c28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d435604ee3ca0b995947484a69f73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f1db63d697cb0fb6f00812c513774363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a00168dc6776500d121532856a2a57364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ba3b721cb6f067ec4870453f9c3e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f76b9d783058c2db8017be5cde11a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5c2c28717cbc01cebb9541b5c87f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf085345ba5e1772225878cb4dca4d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da848bc53e934839e5cb5fff51e7168a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7b43c9da080a5b66df05bf8433cfa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7609de326750d9f4bf2f041cf1d257e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebf225240ea95564f7cc227c43027f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f494552c3a0058729042735de04cd5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e5dd863ff05bee5d5d0f782060e3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1c7bd1aaa2283c34a7acea0a261a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22360b2ce21ac346e3ed68a99757e83b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8427da1fe3d04b8d737b2618a94a4f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb58189266cb384c40c46aac04a6b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a90a3533babf1013148cdbc3da0fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850b4c2929ed9adde6a9f932ccd2377380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd174493bf34b062e3c9268cff1566ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359efb5402f64f66a9a16544102c230382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8362cbcb2cc27f763ed8d69f7b4fc1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb185ce908203a5a4e2f9295245480384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f40912151f0eb44c7b1d4a132efcb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea5e759d0f1cae4be91b26cd8e521d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a06cde225eafd6d326bc43ad5cfb5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801e8288828e08699b9b0e42fcaa486388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49aa5fecdbb45757c9d4e165872d349389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7cd0f7d2e9c87a12b53165ffa0d7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a651c7ffaecd0ec4b1fadbc2358046a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b603a3a90c8e56516cb9b119201537392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27fe9fc64d76d177ed3521fbf2c637393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d7d8b417c899af1003650da8914f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d56d239f26b3f4843b2e14ef17fb10395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10612697f1f168543fbe54b775ab6d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbf1390fc40732ff2a8152591a8226397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c896d2aab05ceff0873ef873c36046398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c076a4998cf1f5574fabddbf621b1f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bbc1e327534dbb5c055cca5a0d520400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bd6ac89b7c5ac5aaa628e62dbb41e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413346534337ecebea17f94f766f300b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd87325f07dad2486e17b9186d15b0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0120e9bd8f625604362a35334132b4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825d26a1064e4255a6cede690d83a29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae63004c627d95d40557d860e8df34b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede59b2d6adad1f02e6bdd1ae6b91c4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5172c67d9a8ff82f268284223fbd3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a4bfaaa47f1616244eae5e95176df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaa3e33d514fd1ba243a73f0b17fdf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a489a0f7c8150292c7114a8dea32e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ba8aa4e9f6731f9e4e59f1bb6331d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fc9bf8398e9b0148f5648daac292f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ff3cbbe77c45cd49e1289d38bc5f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903933ff292adc51f8820e3c4e59d25415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbced3d7d14e8d49ba3482ae298facd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603502c77348f22d25b4b6f2d0d1b4d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7339d99f249baffff315a3e64c9da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461545d69d7bb2ecf679d91088ab1d56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d89825dd805c407d3a93e2cbf97293420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5734d612a2c9dc0515858d225a69e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702499bbeb620df7ffa2e413373ce52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768040bdf7fe961a9d94dc24b55e34e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f07fec711af0fa2e587ea7ae10d44d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010c59cf669e0bf990f548843e7982a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea59a42db27d60205aa48553511575c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf49400bdef39f43717abfe765590a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385cac421ddfa48ffc4c2f85563718d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49158ef5ed371ddfa94643a8f6453352429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb219151c7045628ec6a21696c118e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902162f2ccd521a92174289c3838e05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639c41672e6709a18509fd64bbc2ab1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755ea6ca06508141b5f203cd91f22c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aeda012e13c135ac6354f8d0aade8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c570ae7a623a07497cffd8af60493435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87491673f44304c7b92e4fdd74441d48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68cb1c8fca806d080813ddfe220cf6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafbfea34435f1df23c2e0a68d1e630438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7b8dc74b0b0a2326539b6cda9acc9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5a0779ff8203da48d03aaf2d5ff5b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce739e993ae4b56cb0a2aaa2a9bd12d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be676be5d7cba5b2250adae7b779a04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a258a2428a2653de64b1b5269d60b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6920f8e35d7c6ea10b8aa5c3d5124444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07bdb2027ea60fbb78c35c0e0addda445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256a4aae7f728ae6409c040beadc140446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900017d09fda5ff62dc22a4cccab9b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bff5ea19114115e80df7938af8d66e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d93458ed39e7deb3185add5529d982449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048427615595f792da0ec099e9233938450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287963c43bde37862f078326cc10cba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4bc3ba917e240d902cedbad2d612b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbacca4201f1e0b119e2e4a46e1f97453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1ac2d3d2ae46f29e458472ad86a79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f848d33b3b84251c2d4906c8cc574c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d9f47ec2af8a75e415c0277963205456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e49d428c0498a488454c6925ff217f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dfa5f919a63a23ba61933ae234656458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a1989cac7491ef7c62ee6f9ff78ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8d3887f1929849627081a4a38a2fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d92ef2304fe4deaa21ae9bc7e6232d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b08f505218a9cbd1f8a8df27dbdbbe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec63d988f31eacc69c3acfa9da89b14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f173364f6d0ef45848940f73b14514e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1080adc378b81c94c9651c00ce3953e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d661b742fcc2b0d5c6d4b021b35290466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af634ae35f41cfb9a4032b6fc3235f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f476306a6ff446eda76af4972a4c37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051193f296f245d6b174eb21f21f420469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa38124a2da98ec61aee840f5c050c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52eca99d07da309e66e67ce2f6bd6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eec2c9142b8c466bf9ec4267793df0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314cc4d8686c5663eb3dd22a5f0fef0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21229083ca265a46e9eb9b8d52950071474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acaa61f3ae977246e9ddfa5a0f7d4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115701c0ab3f9e4278f26c37fc574cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c55927e34a28adf4d1ee026f7c66e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dc9c594f983eb8c7f675514ccfee3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b45585164d309df60d3abb216dd49479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf38650ba529460eb63b569c616789480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb1b0527b80492dfc989b5dbe7d751481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e88ecda2d5ec015b2abf75b6cafd3f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5d3b5f6c1c601d16a056d2bcaa7ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69f61f95300e1395eda2eaf14d3161484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330259805478e0cc305ffaf2620e59c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56bcd0c71647bf60a4958456ae2d6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc275a78e3ebce84624c87d08174a65c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2285c247bd2e408f3383153075be75e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf0da9ecc223dedd9a298656c7bc36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a03f492d83b44b44d303bb1b33341490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47315c55b4482ff290aab2271e2b0206491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cce1be54f4e8f8a8192b9b08cf7de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849633db70b7dba6383799fe4b3c4bc8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83fa87932a7af47cd640dbe7120d6c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08847e96a0102f6dfb1118c23b2085f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b15c1be4834ae17a7d03c6f7febb92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b061772cdfa7c0b56d458e1761c3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bce331873af5e810698eee7f4b89b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac0bd73d32cfa3442d75aa7bb43d1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927e3f3d7b05da8d4a72dfee4666f20500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e4c19af393c1d7090df2d2fa474db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ea0418b6b777c64e5dbd554b0ff05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa235908e5a79f9c9e12770e396be216503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bad9e598cfd4fd1ea75310c5fff742504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dfb3dc40ee71f747faefa26159355505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60e04f383ae4cd7f4f38b81dd2c3d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e2fdd92942c6d6c5ac681ca6a52ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d285ed90fd7ea7f1b8fc3e3d46a8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824f3f3a566f3815817c4c5b5803673509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc263c326bc1a76ee86e016f3d622706510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105135aa01b6a17dc8522a2bb8919405511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b7a4df5349ac9289e642b220ce87d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e3a0f7a4898ea5445e36233489174513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8425e6f7b8e1f54ad6d25b0dca530514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eced78b9cf93c4160e32289d5b5a2c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d9339225db486022a81afdcad84dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb6d80683846d7f6c145b03eef680c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db744a6d255602e7faafb9289d44aff3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4a3678ea0538aef6b171b4e230c65519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550e682941f9185b9457ef6bb24ee34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332399a1bfcc73ba0fe0bb854b1a20c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d5d3a9aea9b1ca3a2c01d3db01d52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8a27b641ca5bbf0dfb8d658f7489c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95d01938b0845e671c4a651f1b4ad7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551f4b72222857c1f64e7d3857cb5c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b823e247f84cbba93f3d0342fa587526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00b75c56b92e1e203a4665b7bd7a86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221f5eb18877fa2929a32cf1c7a9d05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96323e8b951c84dadafc1109a25eb209529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef716f9734ebd0919429078ed1aa733530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d0b554f8c276989c14bb7aca1e22d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c98d17dca3477c227432e8530326d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587ae086302edc1639155857ea62b65533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58764774e01c6030dcd5313cd6ddad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ee72b849dd29ae96e95d29662d770535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d730086b71d4e3150c13ea30188117a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f686f4fd1194c6bd3ae20895dde71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44532a30797678604d3a8597be821f8b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0b8d51fd8b3d6b3f41c70c7dba91e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c06cf0f80b382afed50dcab299e26c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740868654b1d893ce786843d7ec66a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a3bad54ee40e8b6e8fffd8b0c920f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d124a37e6518f414400e04c0e3a7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c13856dcb60d5985fee80a365f34f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1436920b0a2f4171d6edc406d48ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca43863fab014c7d36037c5eea3d82546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bead55b4c4603cb3878751ca6bdd84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31077ca96636f47d8a30e54755574b1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14a7b9c3900eff042f982563c15ac1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64bea92a809f03e92e026f0747df37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f638fa7351948d83733d1cc267509d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04595b2882042f043d72d32daf047d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdec24bc1b2145211d4bfbdb108caec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ffd2df06bb10a97588462279ffb84554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ac2df94917df3ae2846fbfe1d39eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd836c893cfba0f7a1c1c818d8542916556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c84edd18c9d08f246bfe4be9f97a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f5510455f3638b8a952b69ddc3c25558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22731045b49db8dc77d9a96a183580559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f989addc5c447a959c2fea496b39dfa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54822167b3ebbe81c32c90ec9f97220c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728875445f097903a10216aee213d4a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5003addc8f6bfd47921fdecdf079a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42580e56636a192472f5e50a5c9e331d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145eb71a441b89d9d8d2aa9f198c580565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62510fab509b8f43b6cf32e8fae7ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b16ff29e1574b2c9856f2f7d8f4fcd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646fe10a5240889c4aca4b8701c3526568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e218074887a605e878e70c91c24c366569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9d7f44b841e123512faf915008a24570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ad341c42385777a2b752ca7f0745a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71351f995b1c4f7a6f22791c463630a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bbb6b6b34f9d3e5f624e0a7e326de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719f663f8a9d8ef7af6a4da9d4c642f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4887a42cff8553f13fb0e7be39c83575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fee206a01f9c47d509cce2ca2dc32576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b436b0908ba7ad40f6f4c187b2d0014577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ece79f8ca84b5a186791561075ff5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c086643bf6feb1a51839b5515edb412579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02155ba9a227199f6760ad4beeb882f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9779af2c2695ad7f73413a2f668872581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6cc3847c4f2cc749fbea5b3bd11ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b5bcc35e30e3ff6b252d337b1bcd2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588540fdd67ac8ea3d573b4818b19f71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf56d9015b2ee3d34f62188cd83a1d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfa8356c144b013a9fa3a39944c21d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162f48e54d26b381c78c7aa12064cf2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0af6d086e707c4e24afefe117931c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a571458813c48e54e2a321a4e09202589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff1bde1a70913833fc935b66ba2a98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c1f9a9df0f18c71a87673dc924b76591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f762aaed0e65c6c265110ec1a1ac1bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6229383802bd2499ffe62d7fe3cb0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646d2fe5a70a02506604560c4de7c8a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abce5c45c8f06adc168f8faac32073595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315210a5fcd3bee51eda0aa094379688596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e7c6fbc7eb40af5758d6573a18417597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b27c2104eaf88d926f310fe60aabc4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefb483c745410a4702236ea46709bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c61f6d94ca5a785207e25cb426dd8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119b8536989f2f2c174224428d8677f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e96c31475bfaed56ade3ea7d6d7ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224fc9493e25023c9a375deed08db8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43720842e22abd5c58c128be73a27f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3b37cddd490a03ccf393826e358e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dfaedd97ecdb65aef397a5a8e305f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff02e669a2e0568d2930e18a2009484607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d655b7bed46fcb25ec07195dced2e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff069e6630aeea32a14724953d53a8a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1123b6f8038401e2f65fd66b7f386610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5071146e2536e57b60838b189bf138e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99217295db5daf228ac140a5ca3b8523612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad3c31474a75ed53c15c568dc4d0f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c36d92f4fe02093f1070773bae1e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abbf93fd9dd56ff9a33a048f2f3bbd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce590aeae1ac1de94e8193bad3ed0adf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51d8a1d5411ca0fd1b4ed2cebbd8c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f3c9d06e443f2e88549ceb2e1ea53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac0fbbbb802c20d1393626ddf35ef2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277a3054638f27c29e358552b3cc623620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c83bc8847943a83ea07d7357eef00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16374e90f85303de5a0b419918ddb15a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016440c4c9862397919f3687403f08a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ec76dd9ed47a41a4550966956ac31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04242f3adf06d4fb59a35ac396eaf465625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167d11254236857c444aa4f06c8707c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ffc2d96a07450fa98da429972062c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdc95bbe951f02d8dbf241e5bbb1be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1c79be8298339bb30ec17d7ac5a48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723483412b40cf0745ff6e3d7a034f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc7097abc711aaead0466f8f746d71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d255290b3a8b8574f7f2d1b9d7ba49b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81533b28f8f1a2cb134346c079100b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f20966afeec818279d4c8e345b01c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2809f5b4c6c18b3dcfdbf01451c54df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79974d10a8cef732a543354d283c7d1a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02ebcc1bd554fce182250f427e2fee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c5dc7b2bb9a889662609ddef404ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cc107bea469e75801fae88843e8ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7382c5eba6f7e22b4de281d4c7d2f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b0b0cad58a8f590f1537c4ef0247c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b01b077ea35487304ddacf3eed5829642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1361e3e768e9f474c8edd0f4b31ad0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420c5386992398e22a4296bf0822f57644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6797bdaaec55ab1c317bfbc35d1e3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f03fcb8f3de78f06e9d048f7978278646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c0a94bfa6b751f5ebed3c390760cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae105b88e8c20157da665e463276818648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5626c67f860315fda9a418cada27c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933a89a89e380987a8fd0e2a96a9802650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde599195a2cb7c13ebd647668a83c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7489856982d60b3bed4c3f81f4daf33652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef62e92d6ed4b8897f6d606d47346b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62242b5e1bf0c9d0cd9ac885ddd424654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247a035e0331a835402a818d05714ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29e2af8b9b0fc9722c5e2344a48bb2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9eb13001b0007348e3139b02b96ddc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08962ad89ceef42dc078d45d8157e77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18147d2eb3b3dfe3165e4b4789a8cc98659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c727a84db6f259dd557ce4575b5237660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a39cec029107cdb334776bd9190803661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bd6f0a2e035cb39ee53d00f7cf3cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b48cf64f87a64922cf7c86d4c2194c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130738fe868e699e98217c90aa84044664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122142f30d8c4ac0516c5c3c91ab60cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e0038598720b6943786e10df0f686666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858599c10691e3107d1fc33749e47c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656e69b05211f1466bc8d603ebfec77668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9798b7495202baf1d26b2206122f0e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a11deb1c29c79b9003faae692559a5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71648e70d1e15766bbb989b356230fd6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2d83de13a8fb2239b8658acece033672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbd4587ba87de4348b6f16ededc0a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b694f07098bc5deec51a6abfc9f4b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3813fa3fdf4931dd87bca975b363a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12585c24b83a6f429edd05e32df52a4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65d3e396078272132bd89cfc3f3442677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3bb61993429e2a6e18dadc4ecfdd8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94471ec0bbfbfd77bacc8669f9a142a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd03714dadcd1f553f16fe12114f0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4582ea0746a0de999c8a72bd18de97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888ff34e48a8d85a68e294ef033f740682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71820c9183c93ff3f6892fd80f6f7e58683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04009a0180c6e09a7147aec5a84226684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59010f175d96149e9083f3b1e7dcfab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899acee5b91d2f6c71d481b09c94d96d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e170032a12c1d9f1ecb3c52a66c2a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4fa6adcdd188fcaa6ff35e93990da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ba0cf873fe3cb85d8548ae172046e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833f61fd339fbe9bd071ad401ee6fb3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e9aabc8142ba4bd75c3ffe7f6d49d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732598cb70d3f33af1c892a21617b097692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55167f1b8394904e2a99f242c148d166693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b7946b0d03a656b30948c02dccc72694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696835e9e388a9fb6ccc54319b099c0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fc9bd15653515beb192f85f03d317696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7f7cfd3b711b5ab15e4c6fcd2800f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b351ff20d40718264514beff045f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee66483dd70a9d739ccc27cef62166699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ab6b2c6767fa5627f397a76281b72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653976aff15c0ac2bf88baf68bd8407c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905e3418ba680f5d4f351835c160fad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd333bda60338d38e696cc29d87c51f6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f538bc304a9d068da3aa500a213e8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae39f155ade48369d5bac1c387a3a32705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e550691519646c3542416610a92fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73184b2167b272218f1934ec55e7594707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587841787e29059e99781ba436b3bf6e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4ef89ef44a7fde8be5a299deba41a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a894ace3d9a6d8f52982b5a67897a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86800c12687f9da766c9834c5a88d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6105bee72799940f79a84153031f11e712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f3059e2814196a25d476dbe710e3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b1e1bb22be912c24cda06272a736e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf609287c5d348a3230711ebd236d263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3da689a72266135fddd53975c9e1474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3490e6269157b4ccb3994bc2b8867aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6684b327cd95622940e891335538f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492232bb258d7321cf66b5a2dfb852e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3047d3cfc36d7a83ec63d491c3d5a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883431b0878c668a5d48046de9a083c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25079d99c4eb1e266fbd5abb881ba0be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcd2d931c66c4e2b5d560bb8a766d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fc3888190bac2d9f99ac2ea182ba112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d839886f869091e074ef15c961ec5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def4c29ab470b3aa50daff40772d42a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94033fd79ea237ae6873af43d7489e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8122863456c2012f63dd5535f60698716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbb27c558009136ce62175bc05f9a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0784f4824baa54630962f751fad97cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2ffb26ef98b4fc80f3b5aa60ca07919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466726812ab622f86052faf36cb2750820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b1a70073498943082d901b8bc4a9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a3265e71b1311c154313a842c464022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41593cf268247ffe83bc74cb9ec02b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af7720006003efa10e42d1b2d8889d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dad92826b1fa66246f26ee0521152625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef17de373585af8f08b4a1e0a43f8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77a2512f93383d2f637ae1cce35db927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57b0bc823a082f592c0929159a9b5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185d219dfd57a05f7813ecf7680f0f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e70298476c53a436d6b24593ae63ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5f71d8c85090506d4ccadeba0a79331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fbccbbd76cab1365703d9812ea8d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca16a7fc96f5847a2ac5f0f5490948133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0f2163f1b84cf9c54055f27706fec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6249e282c4ccaeb0f26e7769dbac0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0c014a3ef37bdb998f89bc0ad72cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b30e4ad70b71cac94b0231531ab4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d2ce0007d5fa7072536c749fcd46f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2a20cc62e90d0e0eeb522345c405139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87c2e0c722181658f7152b968c798240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b422e06547c62cc40d4eb0ac518936341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c67c68dbe6bcd5fa376ff7df3888442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88804ac61383a6725b866b7d9b0a5aeb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef97e4481599476cf3b70df8979d4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7d0266b6a61b361f43dea2872d15845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd875f4f9f18b7bc4809ac51edfe568646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ac40bc567c8a6b3931f48d360513047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b4f82b3faba6640ec001b8179cc3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625473c1a546319107360ff661f6841149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f18e619c7ebff113d3f0f4484251fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c08a3f0c2346f800c4fc9a9737a83d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2610ddc8056677fabb8c2a6e63a72952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbda25b034b36aa31368f0d07451b1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c485cfb2a630674b03fc610c856a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bb7320f05239d564f0ce78bb60a8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a66b77d5dcbe86b8cee0cf7516817156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb205601daa1d7d7caa784b01885b9bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d178af1be75283c35e7aff0343cf958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c141fcf840779aad435fa82958ab059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef848900eafdbad377bf26750c982360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3007e47f916a7ad82242c6ba3a35d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ce618bbfa7a5abf8114b155cb86e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876ad54e03e619ad28d5b62a5b3caad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd562363c199b2c721357dbd41a84164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88949d78db71d929ec207e52963acba665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132307fab7a8aefb5589145f965949ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196918cd5af15fb13d3831cc2842ef7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811eda1ac265c35857b165b4e02a0c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1552f1a4cfaf11e80c85b6b14b2aeb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c35ba19f19208ee3595760d81067f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984b1d3e88dd9293e44576bcd5f5c6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad27fe9dc8e44f44343a078dd258fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a022e3f25165e07bf6d3292f2833573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4e7441eebdf888ce4b888a2f7a35d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c220733e98b1961c99cfe711e3609775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84973a90c20b5dd4a76aa2f97bdcb69276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a35b424181d3de3decc25d30116ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc3613394f78eb56dad316d743b3d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad641034d9890bbeb673b936899a2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fb9b2d6e4dbdd2e4ff71888b887c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea83f8e25a8cd8d8263e2ca9fc5ed0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f00cba1c0bbfad63b8e63f25d0afe482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786ddb7b84c2f67bda7b0909813381083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472b45f507ea47c017467da935f732984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fd7268b114e26650c80eae03f49af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819db365c4f8f09913fb919725d3b70886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faed33ff3967d962f7296b9cf92f5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3682aa94d03bc471ec7574e05767288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e598ccae2e2d055147269497b7647d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1e00be6601d906d2f1e1a195a2ea590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22478b6be1b0fa3e7e31324f8949f9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad8e120ad9e847175d46873ab8e58192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107df3c560659565d43b210e031d51793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d9767fcbdc8cfe6c1c211bc06097a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fe69ff0ea7e8046a914b01613e06295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30372dbf1d2d19ed503e89c38c2d7ea896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261d8c8332ee73dd4f1af6af438ccd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132aa03132484ea56237727725b23b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7300844af026e4756e0c854d963b8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bed2e59081b080e1b12996572f3e9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c17370924adf4a89c382077b9e5e60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f111f6c8a52c2bc55308384607eb8bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4ea1131d971ddd9fd6581f101fc02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01d7247b62d1720d96a3f8b3ac092d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4f0c55bfb4582434afa7e88443c90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe764194ecbf28573853deb8a4db665106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a4da2429efdde90826bbfd00552f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfb1eb52e411d65009728e2bd52e7b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d728b8e3d384d8dcea91c59b37ce07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c4c7bc9e51b7a699891179d80c9f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f4db0f9944493934d62d12cd75d69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf225f678a8e20e52c8d89bbb8db83e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf99068ebd000702326c94ea563999113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b25c0e08cea552a2083c3610b22e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1ed872d0a347ddaa81f7f0c0424ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7a457f5c90af4af84b3c0c1ec8cdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00559036622f3247b54f7e8fae6becae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2ff06ce052be976127df96f67d535118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b43a8d3f8c1d2527115353329a1a7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e0140ffc9ae18af0ed867ca84e658120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd97b600c9d7bf22fffec9985a3aa7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d8c31f18f1a805e69d6954ef64df2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29947b53918c1fceba4b83c467226abb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd8300bb3dda058d8f52b8dbf3a8e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1915b372f356061df711223fc2e4214125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a59eda1970083bfaf0feb095aab10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09630b03576f040dea69fd42a7882f6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf4830b925f992193749fed54d09d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad589d12619f885d005b8ba5fdd1c5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b732f700af14192346e3ffba25e84cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1522b9495d09eb37aeab263e78f5cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1c13a4aec0bfea5885d93ddd008fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425316a019af23daa46a16ed5f2c6c39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca688cf491bad34ef0824959c8ec28e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33c2fd07ae5b22a99c32013c7bdacd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb6eeb4b634255ae21d6a0c687d803136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87339e83fa73c585809e232febeb2728137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6b2576f20bcc9de76c6291cfaac5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff0e5bf42650f0f47760c31e67db4b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443d57f0d0655bd433111d8dbef736e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449ffbb435b46b817f5228e761871c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850686bd75fb220dadbb18422dba2afa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2393fdf564391df3bde30a0e0809d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb660229e7dc2d1b37ee13592041c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3b80a01e4e0b40992376bfe92d1b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4af088e43f88891900ee76b1af6db7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc1a2c97b8a1b420e426ee91e2c92d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30902686a198781bb69fb182a9e1fc57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc022ddbd897f7c9aee0d1150ada15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a7a9909b2a2f2fbab1106f6948401150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93d43e63ba694e9b1ab7e5ac750bce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114efea0e96a7c517c1d203077734221152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63e708b66de1b2b2d22b967430583e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8a25ae365b3bb3a5e5d8a21f99566154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3d9c4e2c89753595dc2beb7fe2adf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1837a3d0bbc11152f5abe487bd5e43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628de8896839c055a4ab7481faa0ca8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92249e1e46944041ffd1fb8e93f4ec1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775a84e47b02775e65ee82967909273159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c3ecfabb61cad67ae7983271a3d93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db299b53d0c457e22cfe11489d742a91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202ccd7ac65ee477be8384523e51195162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0cd564126e42852197861bf50db00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9513d5950e01d06bed11f06340838164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fb50e704945d84cf2443e47c943ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71112201c194efd9d92bd8a2c9e7a433166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7486a7b73c8c4bcfcb6b0f0cf0d0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df384b1a7f5d0eb10a7806d6e9996591168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff2d2db30c0e300bc97773d2669c40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700cf94a20b4f95d61a7fdb76b3abd8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42a26a2ba6cbd2f05602f9286ed3d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb761d5426e6c79bb22f381af5f29b3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26a4dffabe8a973f05243122ad9851173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fe4b7fdfe009b25c3dda8bab2bc14174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a70b6884efb5fae35fc4ecbb1bb8fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffe8836797f25c3dda595648f372bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612952eeb57181a31de69a9b69b65df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c743828ec0165c345c8ddaa7b6b4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981d87828301bd3e12234ece5af074a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e5948757fb4caa478fe8fb66c6bdb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650ffd0be5fac8706fab2783f638210181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0613908c1a5af2308c7ef59973e58f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3987adc48d5a9966cf0cfb44df251a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbeb8d54915f5c5feae42ca4e2c4c35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34bcad3520da5c5d5fba39af1966fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee758f218d7170ac541eb4aa4c0d8b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86969c05612248963f1567b7c280d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcc95b802366343402fb432c2f89f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060596a64c53588df147e3c152e44b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6aae02cddd7c8e5cf2ea2e6356c220190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65dc180e027fe63323504dc580e93f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b8a3fd6a996b92dba026e51ae75ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e273c23e5f2be2b1b124e06b50d0036193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ad91db05529542b91568190feefde194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882d9e6bcf4aea1ff890c4e00b8ec10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0859ff13339bc0b191556cdfa46c6ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6d903f0dbcddd99a16d771edea249197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afb0aabfd6e3e94995646da40d5910198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731f9c57acc7a2610c2f6458757c5e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530aa88704b4363740b39a9229342db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3bb286020c2b99e06cb73fb6e6ebe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bbb3f445b89da11d7082b4287c78d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e3e5942f3b62892fc92ae79d2b43d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e50554aef4eeff8010383a8dabffff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a837d9ce38c611731d9a188ecc1f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305947a898159768ef409bed041a04b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9a94a02f44e125071f971d77cf644207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3795b086622c7509bb630cdbd2843208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac874a36e00f314ab7ca06fa1f2d493209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b4fe97715098e6e07bfa1a746a4a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27b7db30b7ede702a5b1b1f4d3886e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d551bc63079f2bb590aeff1f96774212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5bae923ae4e6a84d219cc22db2936213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cabede17460b49205bf6359ddd560a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb499224ece08cf299f0a50a94147f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e14a3e283a528e01ec1313a1b2a84d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13736d5e713feaa4093826c731972f74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf01a716909dea74ae948803ac12c18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c683b6bbba62a48e2abc4870814c0b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf6ed5eb85db9d913ae4924d202d08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf1ddf04ac769fe092421bdf5fc179221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9d00647be2b9e82006ed95955ebae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559c92bd17b632b61f7d4db97a88aa5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc8ae313c87c323e20ddf6c6994ac4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d47dfc58f1511a1973bc0e4587c70225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab691b7380fec911764e11281cbe988226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b813d671f010115e75d0ea679af65a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f84ba8efe6376d1183688a8e8ba0c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f20a7d5b63c73610506a37bdd39cdd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2825a7e3e885899396bec5818569bb3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5854fc337b7c83fe054175e87e8580a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff4eb6e9293ef5ede7e3090e3e8893232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84940c9a2102752de89d5a7058fafc0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e703db25d74f86923ec5197244a2e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7bb0c329073a82b7be3b6ff539a2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b937108b374962ffec1b30bd30464236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db6d6ab5ee80c2718a41fd856311f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45faec66bdb9945fcae364200496e1c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b624e01933f81c3d23124541f4a632239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a0d7cc86b5608d9e25facf9f4efe5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5bfa17738d1cf2ce8995e465e93fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4316d202a443c4d3cddb4527ed2ade242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ad8c815ebf252c2db4a089ff0fe43243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296f54d8699d70d4756daa4b447bbd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862a94f9a7b561cf5c5065593a2b745245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693e028000a7a1ccd60fb4a3996e4ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd25b111d82ce851acc51527b85641247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e207ae590d41b3ab5ea72af7175fa3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fafa9038414d7829ac289729e2a91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b0717158b8cd90fa41d66fe3bf652250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256f8287bba85e4735105afbe885887251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987174c850984be39c662eda3d3314a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90222806338cd14c9ca7bf49e56b3f23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dc23eaa7112e14337cc0718dc1337254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a307a6a3a6a2ee5662ba5b6b2c73f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50ec6de6f85b61119e7fdd7e72e424256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d4db2104a9a5837595b2f75615e7f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4ad50c412f50e19dcdaa685bc494f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc59c9c504039e30cb4404486f34541259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eef0dcd8ebe053afc4af865064227e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bd5afce1c4c26a8aee0be9f6f163c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82b3a972fbefb104870092dd5b2c09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea9b39101a3ca90dc28181f5f08d73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718d7bb55aa403e2ce15db97f0315a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a62ff82e90572b296535fbb7067d11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c86e579e375047556c5261c4841810266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dce9ba1e5bdcfbf97756aa7456e809267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a15980428c43b4dc236d26950b83f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71e35437b14c74c527fb72bfa5cc64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77965e98061837434717100c56ffa7ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8ef53d2000fbf90172bedacdd75d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a6bb17593b4639f4e904510aa9b28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf731fbd1234bf7f55bf0f33f0a5a639273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b610108df50a5b91297a0f3b73aa504274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35bfed8807d4f85c90aacf8604d5ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8c4a3d3dc39438bb32b2808569908276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e131c75fe099c478360e1f0e608ff9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7a436613c5ea4c6dcc403788e997c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1bd214a60d9cbedcefe3c7e4bb8c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4743838e5bdcfac60d4cca70056df3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f5f20973c9de5dd9abf167046b158281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24746d14516236d0791b34464d66cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851064a16dee0aa3543ec396fecef237283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c04d8b030dd8ab6f63a01ee9d6a54f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22026f4cd0ad9ba8ef606a21712e9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313cc798c0e7ff8e593441f95ef27db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e2cfc818d0690600f8d32598e3461287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a14d881fecb36ddec011827d982d77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad5e6b13905f3cb0ca95f907d49345289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231d729d5f30d3bc9dae4dacd87d4a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876b2685bc849e6d31bf5097f0a2550291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4d97f9c8b8c1548cf82d9f136356f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d711e242ea0e0af785dd379167b5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b07b126812f7f9d82219d32e05539b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdb96416450d87b3cb46ef1db22e12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9268258c91cc991c5be1eb629c86cd5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7fff0daae764391dc9122882e4ed8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd210a35ef95eb98670331ce4693a0e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591304784722ca14e53b061759abaea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12e27a37cd081af3e2cbc89d36b2ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce3f0aa55807ba8703df63b67ec920301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bebfecea92db4df24c15e62b6f077302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0b8fb430d30ab7adc0ee55a1750df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b7713867d68fdfcd4c84803393b2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc2a7afc20e3b0a9b75caf3a744bb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1befeb2380f46d6e83d13d99d5b6a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692e97b8df2c78f531eac988b5f8442307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43c4b866e94638f73589bc41950e16308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3c6c11df48e6e4e1e037f23f7bc25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39df2bce8568019291b9eabdb71a70310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98111389f7cd4d7d7d534cb2bc20048c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb77a47393ba597ebe24d7528a63e9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e7b242270bb0ae30676709cbd8674313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e4329c18462bb75fc4dbf00921dff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ad180b963f32ce224f2f380759286315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262339766b8e99c1a34ac78c39a5c3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d022b6e332b06473dcfb9dcb2bec1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246d767fe3ef49190266964c3414177318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba070beb19d9ba3b216c40797f84c0ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdcc631602678d22b4e3450f674a4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfee1ac1b9328a1277ef53b08db53f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b2336896902215e56a5b5cc0139ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c450d36cb82f7e1db64a5f357c262323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c208c45c324c56e6baa8a758239c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664b81e87506cd7cfe8e746365fc677325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299845b80b9759ab7ed34743bf267628326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa741e85b4b3dd5c53f513ccf04aeb3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71a1c9408d945370e851a39099b649328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552950a65e7201f3d9ff28a1d5020a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d9c7164c5fac4a15930be63902d3e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b79ccc201ea7047ba075960b705a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cab2b9700fe85543be8b93e6baac86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53162a23fbfc5d428dfedc10fe84ab1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b10bbfab65ab62f92af46009e2497b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d47509ebc40e2043d7cd429fbe4317335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b84d1982c9d4e35488a156a6ed054336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a52ea9b09eba9668f979c0c3cb8025337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae415d58677e2925b40a618c1132421338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6f30410b4547d88f8c66cae130055339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45437629666647db0009494b8ed17f94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caf6d1524949f482580add1655fb8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8e49d0ba56f9fe0bd192844e4f128342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab2f088647bcb03e730dbc3f4fcab2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdcbc8a82c3d4f81359a8dd7c0ff62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e335ebcce710115e46501ad589dda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5029b9e7ddab086d0f6803499c2766c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f3ef4ad88e64cdb0167ce4a35173a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7031553af919a47b604f1c19c2448348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77696c3e1bea9edd9603a4faf25cebf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa1f6e9a3b6864ff9372367295e73a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ab49876f19615bd38e85518e3467d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c1ced4fdbc7a8484624dc9b7a0810352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2fa4a72410f06bbb29b82ae4cdde2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a37dcc7f89af6e216c22f33c8a4e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0cbc6734765196e7a932f49ad19b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74c7ed861edab91e36bc458755c68b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508708faf3f329f756e7d1ec12efb7f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1cb72a14bb68d3312c77fc440592c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ad6d7b0cb416f7222f8053ea5cf9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5661736994469c1559f7bff84d4655360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c2139da4638894a03459a02af1bf6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5818f9a493944fda33a42cc61789de6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24946320c21ab5b8f01a839e6c54631a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a229b85d29248c24004e87bcd38f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79c143784bb54072a33b786aca1c9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f953646d243466b7cc83736b6bd3ae0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36572e0aecdacf163aa1f164a215ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4eef129116f8095ecdc1ffa3519b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cca92a978bd2c944a1685b89f9318369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02969e09f6814faa25d771ec4905eb53370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa41c3b919d37ac3d79428118b790d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676f185d02fdcd96f75c78ee2fbe909372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f75ffe9d934018dc5ed4726a6656d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b628baae2c2d9f2776f4b9cc97df5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c35338d15c16b781088a8958e4663375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc020b33ba99362de402b9effafc6cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38048394bf2b5a11efbb2baca48818377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fb18d6894836d5df9e2488e5b9e77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c968ace5d98491144a6269501a46b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b404c3808bb9fda97f827dd5a299de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53642f7f1adba6286c26053d0e0fd18a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987108ddcfda583b4a6a8bc364e4e2b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035ad7a1a69fc602af0ec8e0961289b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f8070fdc9f1cac6a961a1757fa112384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff371775c7fec84fb6b8bba22c7da340385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a42a31f428b718eb983df8bfce5c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385110371915f6f28176c3c18bd2e8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cc1900fdc2de230dbed7313246125388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8af70fdd5da2e12414de797dffbde4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d342186a5f8cb3daa45a01e651bfc8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf521c8fcaa600f7de8f9a1242fd5b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46a91f1d1e96ce4c627267b843174a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23413b92a7816dc6385c18957a1322393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3dc5556ac2ab3d3e5ac64b0e3eb1d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e34e4ae466deda2fb7f3a82ce06bbb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eba1e4e3875ddf9182ff9f24d2cde9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f9a42f1faf830da3404c12b357da7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de83249f8a07b056071e1c7e5b0a912398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe97a786bd2e49f6c6f44d70fe8fe2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a5008916e97cc152b8e555ef77e89400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac8fa198bceb37f9b8829ee63a8665401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b355861b6849012825baa9709b0d3f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a226e76a5ce9dc329c0af63a1f8314403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3bbb1da119065642962002c525a56404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ee1515d4926b7eebb04c939033ba5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc85d38feb7fd334bf2a109b5206006406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432a21011ddc79596d42c7c440ad687407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaa05bd330d51b3b1fecd638d50ae7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c53460fab6006108a49f08026b72f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83227b29c31c4ae843a44153f13ac0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ecf7971d049d6ecbdc5d0ffb61535411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358f465ba9219810a0d63b5fcf19609412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1b6937a9600b24912882aa0c1dc8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867c09f90b6d4c7a192b4ebb78e2045414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c088b6f49a723c24cadc5ab23bf53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e483f7f888ed68e15093c7fad149c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e3767f9e62f9f87eccc3fbe83847c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d97442bfd722d2e8bdff134ba4a3c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945517558f4d826529a5bf45d4fc182419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb701e982d8a817b8a7d8473b1031e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf98d80c53439f993ea848bab615507421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c175d69d7905639774a614ff3732b36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3351f4bf156d23b97edca3633676303423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff86192c26cf99ebfc6a9ec0ca1577424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e461265fe115391fd016c2ec11d9fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c04a608d20deb2e47816e2e37fe54a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1f2d393cc5242f3922c2537602e96427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231ad33bf74f3432afffa2908388582428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35913cb63e6b182a268e9f0937fac9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badb88a63b864f9ccb6a0a427c1cda4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887115e051014c63f4028052a44b0fda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755a504868e5f231a36d8304157e81a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35610230d8c80779b677a6888d9c43e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ffa889cfa3d470fa351eba2fb1509434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11837935faeea72cc4461ada1db4f3a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009fda5a411e5c18c60c8befc166bd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29668c8e82904ec8d590ff388f798665437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ab440fc12c219f52dd04208a609bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b7cc14b2146984489ead97d568eee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3746e390d66212c02d3aca09fa8b7c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcf073c7587f557cca6b96cdae73fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503d1a5644ff52492f9a8d1a16f5920442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21289a0fa6aacf0dc2c07b680973aa75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800e2e92a6a82dddf77aa4138c57521444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeda90cb588670c4bee818fb0674f9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85753269dba09b9073eda2aa511e287446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4271029b04f386f600fc74bf3a6775b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928387d8cff031aa2acd9d731b559738448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f6e712733188742b907dc02e05c02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1d227f5eb25f625673e898fbdcbb2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697d6a2ea30988eac9c6edafcbf4021451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf2fb6a0c6ee16e6870ba944601474452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acac9219fb4ebcdbdc4ba557e61dbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd81178d9e4e59268805684827315b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d2e6fc4738696e15993a49cba5337455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbe75b1f0497a0eb96c61615dbd322456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeb2784ae21316cfd2ba9af1500dfc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4962fa2f6969a6db6b7902a23b196458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cfec1656f62f5ed333fa0927c10d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75610cf7f2745ab478f0859741dc7f42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f696e777ff16aba5f0d5092ecafe9f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98552a2f01ec150ead0ad7e932028149462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d154f5e8664672594493b1f1601b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f940584f9da46d38b24400aaf4358464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b5d8676ef7013943577ab689354db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cc0b54aa5dd883c1f2c5a861c83f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce449fa4159df0adbc2b66194eb4a56f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa666e7612e9df075cc52765189a48468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe10264fa0b34b29422fbe123ab8b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d0dfea3cba04764af6934849b1792470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fb9adbdbefe4d8f7651081b470078471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a319e5b9b68af7cfa6ef0b6e0b110472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785989030a7b64c444d99491aa34ef42473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eefec72d60006d0f91da6ed035e11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1307a8d96d9f10d0f1a0a77a98f9c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c5b286ccdc01cf0513e1d4d98dfc3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1db43fb80e74230e19fe27c9ae1f43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edac7d5e8af9d00f85dff82c9584757478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b477672e1db7393d3c3d50d5b81b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52660080ee35221b7f93016c4558dc99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5caa0bb13047c0084cf4df41b9f280c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db418eab21bc470205bd6ce94f40573482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7236cfbccaaf5675f2fdcf313da27483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33926f750fbdf183c715628a41da09c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9729937b0bcc85fba0fe8342457ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42363a2596991fe8c4d783f55a0f3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8163be45b4599e640c09df6db4107487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f291389fa5d6a935e91e7b9ae354dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e0d4e4d8dd7dc54f71a360b0e19f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603b1b98632ff603b6fae7fcad3a9cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd58ba2cb2b28322d7a674671251db3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef76d502a135148981201b24119661b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444f11770cbd834831170a259b2746d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8505907c3d5b84c5f6f0eeb0a6195494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f4be4f36372257b63bdcfc83ff773495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496274e3e322ed60eadda00d425c02b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e538856a00a7e5f7fc6c8d61317840497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579b9e2d7809a34516522715df48c53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00909dc07aa5b28a7dc776e36c3bd365499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b0bcf0bf6683c278ae6bd4300fd59500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fda357f19ebfcda1131256410ea79b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1a03bb950bab74be9af75d9b23622502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2f6db1802317e189b120cb20d3385503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8503866a14e72778be45054162f5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a771cb6830c889591323e2a999c5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e87b9843d1d2f7dc85aed95e06ea6d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5217bfedb8dd80fc6ced208d630f4e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc410e0934ea18e64c885c461ddcd25508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2817023d473ec0ca32d4928471025509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d241518e91fd6b19d4ae11ccdfd713510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6d3b78d29aaa5f837dba2f5d7b59c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0eb9619a48de4a423371c02c157b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce39065b5c5594e1480c81f6da3ead513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bba3b13ac906440a4a3abe649e7e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb96bf85f9c48d844634db7ee9c9c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498d10b55b491f250fb8f9fbf5799ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20d42d1a5ae24c98cc0c9f87aba232517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a42c590f36574bb610d28a33543ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affadf5a8767dab7edad4646ffe1df66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469556020a8ec4216694b3b201e11cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88f9c4726818d9bad8385a85d99d59521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9700f2cbd19f46d97281e0b866a3c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e27f36b0b58f9cf7e6d44503a67959523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97094fb8ae641efcad8e23406482faf9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21b6fe675f9fe9422d0f70a5b74de3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28172ea13499324129742c80fd707803526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a393afeb277820d5dcc0825f56767527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d551e4cfcbae5d444069f2ef957ec2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a433bc97b7c745d4121f89984fad1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d382725427941bd5da563430f617d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e605bc428eac51c58927f8793ee1be1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f379ca864280d3fac6fb41fa5c0bd8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdac95ca4e59ce36472994f0cce071533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32c3e9f44ec8dd76b761d2932ded42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120c395089b5915b81df4081320cca7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf569d651c1998b57c0d192e181cc7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb12f1365c12aa08728876a33e58d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f20eaffc78e8f13e0dec4c523543c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d046be8e68081b58c74ea94e198a33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0d5bba964ced35d444bca1678498b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc4d0737d5b122217f38458d3ed0ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8aef3cb1ec2c031d750d0f3f8004c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef1d42eea3813473d63811b4d81e73543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b547d1c79def910bfba2bf14c5d6f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca3b64047709e634a10e8ac6eddf30545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cc95a9e8b5dcc788f26e4f0b51311546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1f97e5f79cad4f1dcd2ccb1e2aac6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191481a65b05f05486adeaf82520aa7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b31cf14745d8c6009fddc5a0ce38d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e94995e490e57dc9c37ba53b964d18550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a665c3e6a3a7c246c017d9f5ec62b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17413058f0404e34a6cc099158d09a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab668b49a0d4207e60606aab592146553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c8708487a80c12e947abf682c7a19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794da1a3e875e618c7d593ba490ee0ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd6053dea7a7b3e57519e13a01d3ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8c6f3aa15b4fb0c9f7db01bf86b77557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343768fbc42b9e0e75557f8bfd621f4a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e073f85015d3e66c60f46e8a5392e6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105463fed941726ba0117851470b496560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7abf208cab80af5212a2dd1b07f0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab9ec644652fe876f77b2e969dcf2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e71b6722d9548632d205061453466563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23448a27d6c424d0f470a536311f4b7e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00fc48062eb90afc9a62e81eb6fdc6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79198c1a4ac0e470f446abf711c39e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd823cb397f13faf4fb117cd50e5713567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fe76eee8fadd5bee560ad8614dc16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22278ae3d392fe2dc46024f7b3c320fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde6caccb2a332c59b0d985a1a4bc94570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bccd8bfd90699b9f16be7006d444df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e901a086573e783e850e0f253f2a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b34c4f17ab6a1c0459c8c22214a5e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247cf4d77c6ff321bf03fa3fa53d244574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002f86e9af0846a2480024746f0737f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530d7f5b1ced6b978e5d67d7ed599e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff245228e5d4bdd3f0c40ba62cdc3a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74a6f20b74f7a34456360086080e16578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0b3fa02ce1cbcfcfef5ee12c52df1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156ee1d14200117ee717e388d8fa22d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5700735d345f08a8edf6ff8f03cc61f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848100322cb6532e7a3dc5332582a003582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514c4e365cc8a6152f94f248885a718583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301c4a644bc5ebaf86e31c3be2f0874584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090e3db791cc35903105a5c40134b0e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c1e2e167f706068455698e6c77760586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb2c6032b40c5d3639cb7a47d4ff65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605e01398dcc078a4549f6c49203238588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8284cd11920c2c2ec521ab2e9147899589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e2c77dbf002e975851a51e965ff99590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefcc1b28a504c57cf9f0e564ff5b4f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd659bb8c5a20521c5bfde263d9069592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d785bd3959d4932314477dfb9ea161593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341a13585e163315218f9abe99ec535594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a6dcc50ca392de3ef5f7ff08ada5e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a087dd68e0ff0fa22906cae7c65ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b033a9e66db1ba54d62f71dc12ea7a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ca5ec62b173a8dccd6a7fea2e2219598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108af666f1a68e18006070caf6bf218599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64251c42a45a8f53b2c32e3bd4be796600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3387f5c999facf6e35a09d41a053ebf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37af56855a2fb65a93a8bbe82b89fbb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a4337248d3f10a815f11b3e12e430603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1b1a83751ea8e106e074ac56ec4c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da564c8cfbf980ac2b50250cfe6b8331605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4848bcfd1ea9cc8790eef30f8b6b6a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380b4b6c225c041cca8e9f5a110b94f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a40469c39a1b4e3ca43fc2d5950b57608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc2aa6419d613bf6975284b277967e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25bf178bcadfae20392a92f5db3cd3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec50b65048f9a45a6a64b6c01ca7ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af84da190e4dd4da08fd546b2d00d64612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba910427cf16910f5ef3b527f58423da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541f370c1c01e3af995f53a9e4402a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ae9ab5773e3d8fd189e6b64aec323615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365aa8cb77fe2de81e042141440ebf3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ba9e230150c360b176c023bb0fbb5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9a5d3bb3f8e4ea16308f02ac032d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543e42728b81f88e2ce786a2aed3a30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f20dfb3eed193cb96e24816ef2aff2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611075247ae3a794d1dd4aef1bb244a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8fcd9d294888334ad02c2609fbe81622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd1e73fbdad650a02d11b0f6ed2c4c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aac7e7d980e3ca987c65134668bc1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f115306036414d6e0eae655e01e9caf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b92d46cec3b58e247e9289da7525b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234b8657843636500aeb88dac79cce4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6995e2f3494a45d67dba69fecebbd0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1549850d2fa8d4dc47b305564375a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697556c3e174cb9012a79279a1dabde630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbd0e9f0d7d6b0e58ae56a1e66a3b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abb052ef49c1e3e7d07ee8b1d8814a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3505a90fa9bcc622551c0881de8d08f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cff9495f078262ddf5305c895de50634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86de729adc434e19936fde4c868fee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd39b4417454945fa8eed583f30e81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d90b92171f4bac4922c8e3ee3424e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf95eef88a0245c1830d7eeb2c8374638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d9e747c3e0739dc841d06ee3ab164639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d796a1ab517ea40582d38ac3be17d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa349c0e04bb117e7f6cca088b80fdd2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139aa5e927b03460f1bfab87e820d99642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1805bf030d87e63d0e0a8cef57583643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bfd3c339f5eb02ef29590b2334c8c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f53b1625c0e994a879db4b39b26ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ba78c4629cbe5c53d95ada1c6ce4a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46da0436a6234f55aed39816e77bf1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1641461b26eb70ea449ec2e2e9c232648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad4c35d6c783058d57a897fed9fcb1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f55aa75c7399ef2306b4d2c305bccb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e139a97bcc9a3dd77b09760cca6503651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729a39cecbddc6f293ee0b5cd58e253652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb03a6980fd004be0c2a756081c6f5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd4b30ded7d243317660b66caa300f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12f42ab87b10cf9e7ca25024f9ed93655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44227bd95dd15712927b48d93922e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeab16b2f319c655fb454ab7b56986b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93f28e537bc66307baabe45f99ae57658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92e5853cfc071154b97bad032eb085659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f8366dc93ff093b1e8a0f276e36a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb285a0101ba6304d08e7adb97585bee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861990581adbf5bf7e58934e3aadba9c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a33968dbc80f02ae05b4053280bf9b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042b4af45fdefd8e064df043c1b1bcc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649a061b4c0f8df10893e27c36802f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb1c8bad41fdf122edccd9f3d5aca9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cc4a5ccc3d0776f0d5cf9e5803d9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534926508e2dc5466d714820913d1e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bf978341827f568beb9e2d7e2d8f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f97bd92d075fe9dfcc9262bf67fed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259da00e8d6bd3b0c17f2076a915751671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5945d445dd42bdaf62876b80acc19cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e5431b19a819b5c2f4f898200d8a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda553e71825330f33780029fefed0f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c87c12edd82f19e1472d5d0f6c19d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c2ce172479cf88b624b6d256b8621676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3557cfb58d7e8d96b3179f7e421c10a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b03a5e3a7d59fd2c3a0b6d9c6ae43678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>