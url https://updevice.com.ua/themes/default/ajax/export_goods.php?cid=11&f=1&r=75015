--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1057">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,68 +2389,50 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
@@ -2710,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2845,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3115,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3238,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756babd972529d8aa2239bc85269dff11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb17475dbc16eb640913cb8ade0e982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096d714444f505887b62232c7d464d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30357b07ea3af591a20c3c1542095de84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a433e382a6209fbd6ebc001b300cf855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd2da818d73870cf89ffc6b311a4706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989aa7635ce00fa2aeaa7defce938f6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d402e8a56435d7fd640b37ed1b9528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdc91d9622d7d94472ec7e343fc48d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9cf5dd716445e2c1d2274fab3959010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5944be83e3560377943ca95f94d9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887bf4474602f222b324ab72077bf8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f9f19492f17da4236b2ee11171f3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec155a6838705a9af1359cac92c515b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b576dbfcc29f421ae158fb17924ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3161a6a000f7a7753393d11301e1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ccc5133a4b17f90769235c4cc4f2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba672dd7b45d64a3d6bc095097c1f3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5df3c204f185180e2eaaf8cf8c3ad819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff69e4afbdf636ecccdfcb058ea15920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaed6f7455457cca8cd56760c7ffecb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bddd4fa9d90ae27f18dc7362429ece22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2aef512b19a5ac1e7d90a92cc11c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549a5198ad5f35f20770a83e77dd23c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f762cfde655204df5c95c8f06642425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072c66bed546c0b469cbe775c4a5e7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4708f5fcdf937c8bfcfac0663be0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26456825beaf344bb1b646189ecddbc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cb06e847bf26ed7ebc14134d6785c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776e75ea4fc4e8cbc4e61cf78209d4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a074dd96050f2e6abc905927fb6c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6275122ed29364e0b98b05c128966732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366a52f363c3f521331d579e025524933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09981d1ac688e55a89aac9f6fc5b62834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81cbe31abe41ccd27bf87f0e69defa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f08d2fe0f6000c355849a7d2972dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bbca731bf399d90b16a616388709e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54c09d80addc2d2e2139cc9de7968c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2b8ef0cd41e6d640d24ba0007314a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893142771e8eac5fff8775a04d7d18eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a9a45895d5b909d33979f3989427341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3e32b5bde1d3139a8b4acbf8b375042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4267b319a46c7fa1e9df73d28640b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772edad3db8ed39ad3c06f520801146a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee9a4fa820eb0d6e0d8e02cb118f4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa68e957abe83b0ae9c04fa0983354f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa9dce472425d9cfc3e599aabd2f9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd88aaa7814edff08a2bed341ad1d8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fe1ae9f137b0ab5de91c0b13162c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c5955b2cd4d5162f64c7aa9fec9b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bf6bd7e610633d1dab7217f75882051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75668e489240a58a409ae7e0642ad0ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a56b29d7b3336b1f8f2a94ad1a7a6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a6e5b9045597d305e798ef2fd751a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66510771a2fe7c02a3f3b163d9bedb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229ada37357273df208548ebb1b386356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf34c7cf6c9b28eb063853cc32a99a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b648b10e33b9aff553154e10e0f304f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59379f26a8799e91c8fb5e3856004f8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafa4b595152b7ab19a2b9fd5cb1e3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7888c748b4c6758df3ed3caf22f4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2e6a31c4d170ea1dccbfb018868db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac73983d88bf09c84dd053591ee7e8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e080dd09bd32c4874cc070c678842da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2e7d669e8b7e24af3708d5f0f494365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2406a369f73793fc19f19741b997766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988eee1b7e16983c3c906a7dbc234a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a186166d42ca4d8c50d0ed74c96b2c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a706cbb6fdf4417b73a48f2959e64169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f3925df55c8b72658858a9595d20a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc778af880566d9e4f9ee4e4c39dd7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85582210b177f2393b33d68d2dedfa0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785af47175c03b6865018c775a7646d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b85fa6e72634836a0cae8e037814ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9dedd732f5e80583599932808c2fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a31471d3ac77a8f28ea98fe3d7e0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e67a9252d6cde24f2dea3c1a650a4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5369e449859347d45683adcbdc219778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419d4a2e886ca1bd31e818160e5cabd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2c6efe9db3081a3b8b2089e3090cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e9edce81b697cab163cb613221fc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0b6632bc502532de74ea4cb5edc3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8abe2c6f897dd525d912805854dec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cdc244f6d014ecae67842df44c32d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ede3a85c0b4a0deedf6f60f6c5a1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4703b4fcbbcae285a17a374949c9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37fd5fe861b7b0f46c1ce48bb3ab2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895293573115df25da9261d01073675088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5bacaab43a027a8a026623eed0e7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2adfb08369587289c01d120a8bdfd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eedabafb12248351f572e7c11533c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651793c8bbfc29b2eef9f2be2bcc5fe492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d34ac6b5013b9e40ff9dfbb4f805493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e26a54cbaeb44e8996422bc2ee8ee094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573216ab958aa9053d751b1de04f03295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece09ef72048d90bf3f919788be86dee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e93488fc02c04af9219acb3159417d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25dc3f5d85396c701d08d9d387188398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25973014c613fae0ca05a9852d2e741d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd2bff52e251bbf88656ebfb4279ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9ccb416e108702c4879a9ffe37896101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac228720432b74816c82de629b323216102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cdd7a8224e352fc90734ca9ef970d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064d316cf9d973881fe1980e1469aed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fb13734f8f0e3b39f941d8fee2712105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a15a9e82a1f1042755c4ffb413608106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561154ff2c35c8a5f1e30820761f7a8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab340989776c3fcee5d55b64c84da4b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ab9f39020ae76ae8dfe4eb2625a4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e2b8908267c1f6c019c639c849dc1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec52b8fba2f23ce342f272d628bd030111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffa92b5872d4a50bf131d4681cfe24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b152ddca7a7307b3fe62cdb633976b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cb6a87eb3753d70b53cfa83c796cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82255c38fde83ad650137f4168a98fa5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d259c542018189db70f86d08ec25d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba16c83e54b5e490962981fba83aad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa072dfbbc4e1daf743c4e98dcdc88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81b8f6e59144a839cfc1ccda8b609f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b92b1d4b0b1d992f7fe14483c2d143120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0255eefe9fde4c4d52efe38503920c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0117d2a29c8f31656516cc187a6c22c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd8f8937050a38579f24be06783d5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402bc4a6146faed339f0b9188ebe573124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a2739812de2b938bfda9f2c25a46c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57352a43d19408ab2ae85f53d2db1e77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069bacf309a8d02569ed06af58cded3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eba38676be047ab4f9a3d4ad58da5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65488c4d57930d731fc4a336a96e32ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca6fb42a4fb008b95a81d7b3930b7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47546eb7f57407b715ce903df99839b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b8aad76ee1dab718ee9b1f4d4a841132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be127c355026b1c1fbee546317b0e2bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4da62ea929f9104b7376cf6458f8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47332551070c6727c6a31f54928ed042135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3753f4dd0113dfd77e86fe5ccdf672136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689edcb86f87940a7f1f92fb26c77f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68bca4d65bf534a0b975973ee7f2da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551309c97e2fdc2d14a0ec1d6a2db59139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40effd756f3d13ecad33e8ff9958c675140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e205f3de55b6255777e0b1cfb52030141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52c6c55e0d868efb0a11d0ed085a7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdef1c2898880c910422325ded46382143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162ae619b21f62473505e1bcfed7bf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab00b8fdc4d12503e0b464ea945ab1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47401b052d4270e7916f64a6fe213755146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92b1d572a69735c4d9be9eeb786650147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df7725e1899757623eab5daf9f73fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb91feffb96beebff58ac6dee18648149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf53b9f42fab2f8a8a2b2dd61a1a5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd16474dcd6ae7e7b3c0528265b3060151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ecf126c95e247c2603eac3f770eeb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfecc7634993296c29b991c5bb862b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ea97920a754ae33f686dca9d670bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1e0901a11d8925962dcb1123d8fcd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b30c64cb906d2d793e44df05f9339b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c737d65ed2b1c17224d44e59cd1a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8554a70af49293ac0747bfa173f24b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d522c12587b0f511aa5f600ab46ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ce954d40a45f979fd00ddd1bd48ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5d7e7b62477d8e8e207b06b435b0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dda2746e295074b0ef8e0599447019162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924d61459aaf2fd8e06c9297f51d607163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb5a9997fabe8578ce4a3f04f0e0d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06e77a72a11da2b4ee9e1eb9fa1c65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5193e18897e2a53485990b087cfa29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72d638c787a5bae1b78ab0faeaa502167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6469284cd7d54a95dd11c80750f76dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32e1fca42ca8a007fcd7f060397e76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b0fefe3eefe98c2498c2cb85fecc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0180c6a4b15dca118c22a7cd7876cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c4e11e15239906dc728dcdeb73c42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520ac50ccfb3ca889c80d3b35149b44173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc663b80d4c49ef373157946042fe3a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273835d5a384e7c73c4e7cecc6d5e4d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57c2a629f49366b9879b535ab0bc01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999bbe81f9b3aa8f506faf93cddfd2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981818954aa1a8786d02e040efd76b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d9f05f0ef2708ee43673cee784a27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56416b6c0c6f7e8c582f4ba8ac0d890180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd998083d20e08a3e289962d7cec349181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d2b5ff23f7afcaf181fd94ae1fc74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d78ae9f942dd62fc54b21cc6b9482183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d610dc66b236d06ec45f61be7c167af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a8baedf5425430dd4001c4537c321185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2fe3a9dc3f9ff6bc9fd13d4d0b644186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58ddf29464502bb3143cd0cda0723f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c7502303de54f55431d1a981a4a42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba7c09a79b4ebb50ca056d9d7b3390189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3a0a917b497cd39691f2f38a3af94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bd88e22161e50ec5d9e700cce2271191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005f4c909598e009d1ee4537c5eef61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b5a6db1193c5591ac1218ea1fc69d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02232426b3fe3001526c8eaec74603c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835d40a0415960df1f0ae5bf01a6f3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08f1d8fbd0f1614eafe7664893dbe1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34fe76d20e26144f6412b07e7137a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb8deafd87a94192b90fd2ec323b28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680668a9aacad2f097ee56c84273df7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260de6f4c117b766f9a3fbad538dc49200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6309c44e9ff5ac778a8dbed333ba26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bd84166aff7ec4d13c3fb01c1ffcb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835865887a448727ef0a54620dab9134203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b14ee4de175f1d373f7356e1020220204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56528e4ae3986a56cde5958631c74c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4b8f531651a00635acb1b587fbc5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecadbf3a6ca9a7c6f0a7d6e104f836207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f528cf4de485711e5927fb8b2ae845b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4408db66cb08ec7f18e64df760a2ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ee191cfa537875e89b63d9746efe7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f031ec3d587287f1bb4cb8bc8eb8f82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51409c2a7c9a7427cf3856675e99507212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be2966cf9000ee7d699e7bda6aa86f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76004b20a118e3ce000a36822dfe59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e9a24dc0634721c9ad55669dfa6dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0f006583065655c77f3acd1a239f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7de3b5ee4ec630dc153527dc748ca0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf439202c8a0f8edac20851e417cead218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b994216fddff21d8d50a5dbede44478219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382d01f66ab951c464972b98bbb2e22220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d363c42831b237b5b9e5b2ac6dced9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abdf17c1790a6b74e94fd164a1fc31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb68d5ad964849007ff604a2284154223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d8d7630fabd6b8cac78e0aef033c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27697c62271bb57415ee747cd60627225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7eab0a0f4a3d0b42e454cb71b92cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2bcd18708dd316086746b4158148b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb5fb06a24b8a1f35acb0e2c73eb66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1dc7d270ae5c5c3bff863e7464644229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a23cdb60e263cd9c098ffec84b4774230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa19f17ad913fbf97379b0fd4d70bf8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8318447dab4cc86f928fbdae422c874232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a5967ddf479eeba310443490ab26c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727db2280a5859ed583043be5773f603234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409eea5c490d2281b572921e918f5404235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3e097c154bedb417d021824a25d96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c4b830a3c10cf13551af3f511abea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e151a5f156daa25d02c6a5f21574a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd906ab067ff52ff5a6db7de94c885f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c3bf59cd826a3876e16e7d3f29429240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e92e90e64e57a448837640495b640241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943d7393cf1945a1bca13099eaa11e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea357602bed518a0b0f59015102963c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f8293e1e50edfdabd2cfa3aab86e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34774631bf030befdb4cd124a5a171f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4090af756256d4c160010e9ce13934246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406e3e362987e21d4fe4495a4ec40b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b91865571a9cadb437f2407aaee880248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428499223c16e165da85fa8b58898139249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ad313de754b3b34c2f95cbfa535cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ffb05bad135b3ef0fe0302c9db7e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b8efee217fe21312466731f1d6e1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f8b0c07e7de5dc1e0946a6bcb966e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490251f70ac6dfcd3c6c70cec844ef8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c448273da86d2d47ffb053527bae51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5a8454d37218c9cb4a9723dff3544256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7ef21c659dd6c67b4b87fe9087169257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d73c23a58eb24398384d3f48f7821258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bfe617f26a2e51bb95ae79d63459a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b169dba4ccd02f36b3becaf33dc4bfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630d0e9faa200423b16174f1b73cb47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798315be3bef78ebb4e0aa5fb8eac83c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a16e5de868be474dabe583b30e42e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bf5ce29d1250b0e2a7f9c7207771e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5510500af5b0b5011c3eefc9341b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a138cb7d59ddc6cc097bb9645d324df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef23123d085944af6a72fbb0878520267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4567f5ac932761a49b967146c8774268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965858b8172ee081433a34d59308855269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418e6ab62f5c0baa9628f34a8161092270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e71af82463473fa403fd25b501a05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ab6d5dbbb5a415c141e6dee585e0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08115db212c817e96faad4741cf3dc0e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c833b8b7a76e3659b9362ca12af02c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089eef670cd9b111edb19fbcfd86903275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085cc8f5c8d9136c21095d4de4a7bed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28109a8b9fb8a0955e4e603eafbf8598277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6151c386bbd7f6c86f5892ed36dcb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb88999705fb63e5474f61830df5cc8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f96404c658b14ffecf93fabbe94fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7156067a22ebbce4398841eaa9f326281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646c2865ba26f1a5e1b417463fe514d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02802e8b8d750c1b59b348988e4f98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dd5b5a22905556ce2301a611aed05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af55aa139fb757f67ea1a47d78c7754285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9d2444d56f10b5a90dbb596d58ae1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb666d9f001d41e346ddea9232d933287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd55112ec26cc670cd9544e3019dd5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e046da5b739cadf1f42a7b475f0e0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bba6b21e9199406f1c261ed4f2198c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1626b9a35491551e5cabf1868bbc6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538736c00b2142cbeb3fbd57c6234cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589527d57c97f0f79b6fabbcd296c39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd88392bef99b1a84d646cafe3fe6b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f397d1271f2ee320675803ce31d4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083fc63b843112e9c39d6371e2f7880296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803862365e5c1b4281207ad3006c286a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc3b1ecd0cb1f34f0180d4a4963cb9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdea2cd170c846b2e308d7467371f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544e8fe2ab72a35265a1ff0c30f777c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa53cd0aeab6df8530dba6771856fc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdc0d09b233324c7520f29fd30c0d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef04c9ef4c871372db3a84ba8f022ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b40b2e225e68e1c213e36cc0070164304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66a9947b21d187b3c1bf418ef388b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cdd55664c1984101a3b54a20182bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd2d1686f1653becd1d859b4cb2eec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591afed6684518259c9d4e1d1e6269a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c840cf68d34f7c991486602deb150309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1ebc3e6ba60d5b383525573385cfd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323626cda9832c23061bcc2628ebedab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038d4a00b68b4fe39b103ca2a0965d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae3118fec5025486c997658eaa08d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdca2ee4624dfb1f747f50969ce770314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499f75618e6eb276d41941ceabc9662315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768388766894e740b52795a119ba9dfe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52afc55a82b33d6d02fd11d521f007317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e2c6c6bd0db21c334f3c35012a66d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a2429422fc65b50372b982999ebc9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330093adb0944a22d4d1385626039fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d3d212844332e8e6601b2458386e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5de8350780fb40b1039788b752663322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba41e0dd258b1cbab05ca833ade444b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3503647847442a92f0a4abeb08d3178324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383d697f57b074a43ba1234cca51d62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c7024b0e1d05289f2b59e3cd277e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ada60d08d737d8cf12d73564b5f082327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45a0366f90bb56705c5119321594e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c741a8096e6e4ea6d75ae87be14db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6761e074e34f22d4442524e7852745330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca12e5acdc2f33c59bbf3cfd2da9f2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6c4298a5116dcd3e998f2b1cd96f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745f1bbb1b9a24982b51ada35902033333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7db6191085591d6767eedcaa61296334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139a7dc6063ade7cc5e63ac7b6d4167335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff148deec1d4ad1c616bffde015455336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c69450e6d64c24ad62920deeb61fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e8d86d3e9a4abe7dbfb160d41918a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28809f7e01b3adbe1c8d57ff36583996339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb8b1db381001a59676ada9797d50d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4985758ead16b30ebf8ff52c7dc9c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412ff0cab1dfa0effe07479ce513bbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8f495593e90f60b7c5f26ab498f1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d410895ea3a4930a6d8c1f514c95a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a10259ea877566894ce5e303d79139345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064644840c6fe4e5a915e50539728dda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b413fab325f5ec8e3314439c3c3c8ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bcb1deb3a87983ac2424bc7befd1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5652eb255c716a78dc81136c0d9c7fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58a02bace6789dd29c8a17f69a37a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa8fc2eb68511ae51d966ae750b110351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4ffaafd1f1f29bb63e957ec385210352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec76fb079882a502bc21dd9329876d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28474d79910e7e3e4a02079f631e8121354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5f4e79a091767c05dade0434b0659355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe23d7b1fb1fc38bc914138c4f4aa3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e600dcd50435a46b25b5d29f294087357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f478aab7d2b76a139497333a09510358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dc33c94d3cd8aee05b5b8136d020b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5ea7b3bbcfbe4a25e26246d5a990a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a464f45989cabcf84ea83b65ce8977f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3609899cc77ded01534551321e4d4af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc92c6c8e04f27599a86ea1c8479bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8e4959bbb9be54dd7f2543bb00f22364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69864f656dcc79c56183bcd79045d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32c7999ce2f546764f449ded18ae5d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28315e222bb4888514c4df02dc0d8f83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b258d733f1e86b5fad0c9dcecb5fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bb7ae2106ca07c4ba05577e752b3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291985f4e80a9fb8311ca3cd0a788011370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdb56c362697b481871509dc9ece7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cd3f91bc0b4841ec018681581c0ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec982b473707a6987e222b954c797f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafaf05c838f1132ef0e4cdee1065b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427d7a55bb878952d7ed08410fb6c54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca8d5e86ff91075a76cc699705f38b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe049faaedff24e19160f94e2039d25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3e41ebdf2ac2b2a86957f75680279378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45663ecb9a2804d9ad882f6e2ed319da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8453660142cb00d53dc87a320897d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6781b5fa3fd13d5cdb89d0b8596f60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2ddf1914c98fb2fc6dbf97b63746c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c5f2ff870428446fe36176705bfb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ad7c5ceee4455b2460ce5342226a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228c57e2c9da6800c73e805c5756955385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fe48be6be51630b523d5be79b66e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4739c28444836bdaedf22d3c4fbe9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f016ccca0aa383b3e3f9b308cd845388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e324f60a0f21064d1adb00dccd47f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca30bbf80366e406c6b8b1ddd6de794390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563222372ef756ed6d1a1d3380b04e9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc083c36f8e62d9449ed1ef9e326d9ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e99c2336ae47ed64bc3ed4b92e9525393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86110e218331eeadcaddd16478e1b527394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e425db3fcce255d719fce74975bf31395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc041cd446aca87a32e049e9c7a80d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddce3578878a46bc4c2a2c418afaf2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76229b3ab63ba56be8702b9313a3982d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1150b564196f42e9a6c7a9801325c0f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18978ed111d4fc6b5f47646732a32572400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470061265f695d329eea27c06b447d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204eed9efd04eff8a638eb581bae5e67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f225c84a68c2c3167533c4c60aac03c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf53f546b97e0c768a93b321e257c9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d606c8bfeffdc408b4f578a0ad03f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7205edf22d83fa5eca80abb48a0360406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdea3767bf5402df355e47a8145bf8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbea26bb933e6f58fa47d85af7b9c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b59d83c125dbb42728ddcbbbec33d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7a75f6e051e29ea313b649aa9dbc2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dd1d0d977c728e46c71a367ba3924411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0318ed10a94fa2d603e6c278656773412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934a589d0f22821a288ff4c3a344a60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269c8d0f95c2a91571a21ba88266a21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e1a5c7314678cac3e019ad1811d11415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c98f73a240cb183569db3d7eacdb7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e3c3df2f4917ed185be2ffd8a65f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d703c61a48ce6da3ba66219a26f7e4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8aa6d99d594935e09f28b9a1a1b53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b5e3a38cbf9483196b86a64c553f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0910dc2cdf693717c784c0015b5557b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3ceeae6effbbaa5880fcb4610e1d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067c18579b00efbe47bce87258ef614423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b3b58f57639be4c1dd4b65f2aed80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1419c51dea5c77ff88765a73653f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37312078b9ed49d5cfa31266d3ec4004426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e41c6a27939c03af1c794bcdfc3a68427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ae37a8afba164e3b7a12cf01ab1b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d5e6af5d5acc0a804a582dbfdce6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b31b86048bf3c4e70ae979feab5854430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91772cc1902142a91d4078c6c512ec6c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bac5bd73fd1cab8205c2b36198bc50432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bba0b4df784daea0c90a45233a12c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46f8cf2a9e7b544a060c8c32370384434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54560f93acad61edf20c716633ea19a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119dfa441608508b471466b1e25b2f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d415c2f0190cd274ffe0cb5fe0b213437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aacb55f059bdb4ae1aa39d3a5d49d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48356571ed5821c579d4eb4bd7ff17e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da9debd0a2be4480c913010dd20d48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f0d8b064e4ed3f7d7cc3b9655a251441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60a43c338bd93c96b4b04caca0bc1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914a681a8f99794f339fe3821a35aa7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee1fb4fd09be1b17b9b7363a1b02eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3992af15d393138cb75fd3d737ebd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb214547c113a141a1130e16f49ba4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a087db0ec2f705acd1cee1099c56a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fb9b5d28b95e70866db6db699ce0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32011e5bfdb77bf2ff4333ad6b68e645449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944693303751d373d7344c54f5a9c909450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dd560ad049d35c91218224c0edc50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9f16c90ce9ac501a6339a8c212927452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33769c4bbb129a921b99dd1a559a35d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec66c9eb90a3564d2e8c47214d0c17454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978ef7a1cb2d0c9661e234416279d9d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e55e1bbdf49cecb1ab0857ba08bbdd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22558470cd9bcc7bc3f3b2709969b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf40de3bb42ab671e661732ecfa50f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e975f47f625fdb9e970c684c7a3459459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74278ea9f2617beeca67b1f24e5f54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968e54900a01aff39637e4839b9561b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a3f4bcd77f03da88773d8ebd7a0d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edfda71d61936abfdc48449377a993463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139bc386e27fe714943caf614b0bcc8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bf6c21a5202661476154c7b462571465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a24f289eaf50a1738b99f7f1ba6989466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03f694168c7f089b7fbce327c527db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c26660131763c4739936321f2cf90e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e4c0ba30c4e07e317b4145aac1d6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76766b3a768cfea344eefd2deef1205470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a0a9459f6cfcca78328fc8819579c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716c71ddcd6c4dbd60586eb3854dd90472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a763ea09fc95c5f26bfea9aafb34c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b9213982a2c8d2d44e74f322228fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b044c901ef9a0d8b70bdf9c8db899475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4d963967f96acd3463e375c6e66f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6dfbe56ecef552ef848e7ad4904da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74befac5036023efa5de16caf30c00d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9a0005331b0efeed3a8f5f83827b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7533d98373f7805b7a23810d2282a9e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df197b72faf7e6e6f0f0796465434f2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ea4022cc1d8a74eff26385e6a141d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4be7d896e7320046f57e42136db7af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c43892e80cc0c84451d5e39dae5b32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008aa7fd828f9fb01941e60c7ad83651485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dd58fc36593e282e57e181b10dd8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9835282295e2d6d4e788408b86f3075487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa7d1d5cac010ddfec34aa226645e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04907fee06d2db54919a5107ea73997b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223798ae2d68fe693a3d76d945eb11a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41fb179378ae32e9dee2ec7aa3e5af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97729589e03db6db220e67abe70821ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f6cb978d5ea41f7c76ef5cd855dae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf06f799bcb0ce9a2a1dc0b5774fba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc52897ab5f66a9144a96ef013c57af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afca33f1724d4bc5cb2a1365cd2f80e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf8ac7e583c9342c7d990daa9607a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba23e96da36bce73b7bb7cd3356684498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a4491d5085ecab73967ab5ce8823e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148c1db9677f37d16e857e8a30fa71e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449e865d403fda665cfbcb5b0962460501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515318fd32241bb47932cdc71e9ba4fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d753d303eb7897130e5fd57bc95945f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9bf0830507688e4d228fd539a86bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7aae11ed0aa4c6c54f29fad5cfd6c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478430ebf80e0d77cdf4239970534d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ef8629ecb58337f0ca8ecc9e1aef4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099aac231afb6aec8bfcdba355d5bc86508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0e16c0c31633f7ef20ea5dfe9bd1c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f8d7899c9ec5f7e6393fe8fa39e59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d9fed59fe4b133033c7ca4322dcc6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d92ec2a3297805e0fd66094de97b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271bb02222784b7dfe07e54b4ef1494513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79946da25e6ab68674f7285b7a64a4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49864cdac34471f64307f5dde0c9724515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c322c12266ebbb9e4ff6f2f3c8f3367516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f516e2cbe1f6e57293134d20ec0c81b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5915a5283562dfb666a080a54b363518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f6bf7bf26ded2dafd65afd83919e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79634770479f197a5a1d7368a66b1f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bfdd65037cb0dcf153cac5e20c878521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b594b8eeec45cc6ecb262e557c80f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b9034fbf7c79c922d506fdb73ceae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6b9138c7692be0ddb2ececafa9007524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87a9624947f437fba2bfc9d33b5171525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5829c83a49718e99a95c9553897f78c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851ac07c2fa8067a918da903d763caa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbf4c6c23face7768f91857d6d0d37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d06e15407ca5ff64dad81b0f28d907529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc8ed29017d88bb90c1b682abfad51530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08bb8feb28e7edd2a18709aa2be706531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9a52b5df26cb2a3ff0f19d8937729532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93810510f3817cbefae8f00ea5aaf225533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d144473ad72165dec20dfe2eef0eb5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b889ee7d336133cfc77aa085af6fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1052f741d1bd21eaed60fa1d8f986536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da7e837598358059ec8d519826f50b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499ecb0f6389ba9b1552719690ce679538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a174e4af4a6bf881193d92e5bb2777539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4518c09776175a094c6b52265a6bd43540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdd1822e925a138781a6c053b8aab8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669eadb0e8072c5e53b1f770c7d4420542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdaab77d043994658ac6f30942fd68543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e377e80793b97ddbff0874fa0f79c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c3b26d108ea6dc269058f3b094b2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077f2110bbcc05b61c8c3fb4f6b3ae2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c14ec3100d42267f1f9699952a4c05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be542c29a92a65cafec3740af2928a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f93b08bbc5541553ec661391525232549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308822275ea3ed1f5b19c4f920f04b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f95e7f12456a436455cc2cf577b29b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d7a94f828c05bda79c84d775b096f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8789806c24f295b58acd9dfafb65626553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1be6862e9f02c2d41bfc6ff2a80d2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3662921c1c6e0cf2d65a08e400660a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd26c569852fe6138c2890172ce7d5b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64a1c88de6b5bdff31f76a20150b3a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f74c7f4d6291e64c21a306cc96a04558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e848858ab930d29b03838f6f713553c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb607e0160cdb3e63a4873cefb05de2e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2859f52abf07704860fd13008d384561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba812e59141e0944fa7ff4a4b94a073562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e8fb7593451823846de3e5fd7e338563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7f9fd3368c57b5adf8ad4aca0373a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472d93619f0c1ea4a793c194db6f6bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe3cac56e96a034927ed3f2af4c9b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49669fa05d3af0e4f9b2f75cea84e86c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab1577db686770a30e1d484630d0d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a27289aaef79608707b88cb3ce481569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7e50bd6e002cc0b9e7173312a2d27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292277b3ed847ca24ab8af49d061b350571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647b20ad9ca0098ac7fa1db64b4bca2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6a2b932fcc2b3f9b7f57cd319ee9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d9d69c2f1b0d9c51ceb41e13a1d6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e97e02518698b04fb43b5eebe19fb3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7c87769cbf9c81f83d6cd42ff0dde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa59148e411cdac299f902d7dc5bd3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1442773714179ebcfa95330c6faa3f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf28bbd0daf28bd088faf0b9160f6e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a1e32983e779b2819ee6436eb1b9c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e62d0cf8400897ebf9982d31375dcb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf471c511c7a90d75b5cf1eb7a4bddb6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64f58ea0cd37e94014b9c04f1b551e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c7beffc646f6c773b2b46829c1199584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e551609f4d8ee4f0eb782f8b7b64c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a8c250c1432613fbbb24bc7e6cff7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceca163dbe1d6e92c773e6d94206c7d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73dfb53c0494070c947da5e4e38a51588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6df9b79fc12b3e711aa9c91b315ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553146b7145044e95bc139886b6f0e6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adf82501b994bf805ff1544be9736a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a1fe10ab5a52816e6dcd38c1846d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345b1b7e47f27628d9ee98146085e94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42694788410803bf5de87cfef2df074594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b89bdff1691f362e0837fa5253161595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ad0478a720d8628c5165f85ec2a27596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720ecf850f976b8ebf8a3275ec4860f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c36cd64a9110bf332cdf28b99be87598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fb33bfec9f97643a9eaff5f474415599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc599f635187931edb8d2fb89235ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3770fafc17a3e21a92d99d90b8e3792601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5461cad941fa1ad13243f3a37a4b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f9291af63d5bea9e9e9437e75d6bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4318bcee5015b0d9a2e2bfbac692f50604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4383c066654f384d880325195546aca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698af51d8af707e511806db18e9eb673606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6a19745bf4943d3cf1da0131fd647607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3731a4c553ebe792f973e9994faffe9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0876d5c39629405af362f3efac591c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e63a76df2213c5d1ff5c19e7f8cda8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae6ebf88437743d8ed0b71f1c21dd7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4e68470677755bba59f62e469e2e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1408bfd5698b07fcaed13ea59f2a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00beb919943d865c7bb0116f4351655614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfcdf4f75577c94900da9b922d06b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772c29779e54f8cd51738f51d17a1a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1687d01829e3501d1a42064cb18941617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978e044fd9034e51d0a5830316b7d28618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21576b437b69246baa14b1b3b0e446bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5619d85009179822ed505fff83ba4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c9b7f363bb6c91ce9327c7665908e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a6413b57c2124402fc15ac527b9b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9f396043484fbc84bae58a21a9725623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cd9146ffd20d794554a24ba7554cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bb7c81e16429e4c06c38c37fe3639625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d625d8c8f59985b2f3b22ced3034fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587db174863cd1da5c6895e811e40d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ef44d66a7badd938f2b6bf964ec68628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0179394cfa0a85adb85cfa55f1f10e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1b544335321df934c851794e67f20630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f3cc270c472a2d94849be851335b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab62e020288854c5cf5e7fbd407ba14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915ac8375bad25b1b8262303bce2a88633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328d3d19a72b5c7d6836c627c09fae4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dcfcd55acc73149b1570a5caf2924635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d630dd5394e1730631222e4571a9fe2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc095d18e6b0732ea7cd25aa0637511637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c506af5c8dfa82ba536f1328a94bdae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48acea3d7427168c0edd9404bf01ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7ca46d2e6440f16d0e60c6a7ccf29640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba626d569d214f8d2aba6686cb82e95d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2f4583fb457e595060344742dc633642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44b6b5389ccbf596c54fa702ce6a1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ff107e4bb8adc4a76c05cea499021644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b799a34b888eea9931409df16b6fcb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe9219910f1f5e3fa605d89e60178d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fe660eb538acaeb1d98edb75f7ef7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75843bcdffaf1bbfd20795e2f1ac5bae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e6f0a4d196665326e59a1a53fb187649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989013941c7b730041965858c0932337650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcbb83e6dd1dbdf7e8ec5fb2f4989a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5c9886be5b9f78668ca2937fba8f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104ffd4ab2aa00f6ad738c72016cb5b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748eb4f8ff021ceb1823e44c251cb59654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37d56e2d7fef054b3f7a1a4c2b8e3a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbffcacdff2ca93f3c9d8c14fd97095656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21771a57afaab6f8b86423060909ab3a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e25f834aa8579e49c784a9e61c413d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffe4f994891c158b29a713ea13a937659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf015940952cb4be82e0e4c0e967c88660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7ea50df34b9cc1d5e56f77b7e8173661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cce6cfd4e3897db353426057fc0f7e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa91e8a41abf0373e4c5dc6474469e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ce34dee5655f4a0f5697e6c1082ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b9a4e8ee46e6ba357da7c904a3b08665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bf6727a637d7c8999782ac55342b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae450005d2f2bc9327103ae52f90e4d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb013cdf1abe12380abdd4e84047f6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e6bd42ef8310dce71541c98db9b2a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b05ae3c17e717a0d81fd7bcc0079f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63030cdf89562f3528a94ccc26bdbc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231568c2970de21bcb8e4f23c94166d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342fa1df86c000d7dd2e2eda8248997673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15681bfb042a47a000b0ece7c3c0c51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb8774a0fd0fb2fb86458d5c73218e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9991b78817f0e19509fa51f9c993488676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91510855bdbfc65910840f3d045eedf6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f130dbcb76392f8ce50b4bab137bef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0cdab044f8ce3805ce5b3ce7daaa0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3050577461b029698318f4f44f333b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2ca827534c23233a969e2df4147fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9f0e217dd8e431a6229dc14496534682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af52ecae2574f301ffd4b63976b419683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdb595541509f20ff982f81ac98191684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690ce8eb2d8b33f9b8d00da866a1f03685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b445e9839fcaf017f2d7af1240686686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4224d6eb3841515cca64acd670a5245687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450026470cca4eca3dbc23c0ebba0a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808e5d502ec2016569882e136698231689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d7ed6b812eef088905a2ffe62243a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4596aa7c50915fb80de7d6019374e6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6a311adb1ab7bf2f520c5d924e7a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69e0ffb3f917f65bdd18a91a7a812c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc3d9d4163a0f5a807dfe1c3b0f8a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83476848dd8abf3d8e7d8a10525d32e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54880ed1c13bc6bac571a620709a67b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbff38201777b4584606f6c07c7ef9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147115520e3a84960530a339bfd579d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c359717207fde630db7ceb0f642eff7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4959d0ff794cc3a2b1b1d08da5505700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67797f8018c8bb3e01672ee66a3eae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0674094e6cbc531df206eca18d62ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52b96a53263e16d88fd3a2ce9e164d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae096765d5350c51d1669fc35ab8496704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14533ceaaa4a8d27916dc28d4bdadf7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e5b5d53517f2c608b87facd24b8df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153391938db9c1f73b5fff5b057e2c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd09f0fe43223ed694d71e055fdf6cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3c3684ca3789f1a6df478bf266ab1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e019f19a121acc6d70f9ffe07b1fe27710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e5a4fbb32738237359a27542b0dcd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7271cce52074d6cf388ba19925352712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fb8be3034de0a75399e9e98122ade713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bc38601ad615bfcf9d67a240e93bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37316b0c6bc2e8ed7a43a14e816f6605715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c84a01c13ea7e4effb069cb623df9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee67ee21c7f29ab9cf111ea4d58fcc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ba17dcf66a3e9446047f5007eb0ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7583968964c967c2b05f47cd1bd90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a588b91afa25da6b72cadfe67cf52f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d62a091a2e7684880a90056a5fff70721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503da5591b345adea0acd0f30c61200a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a05838a40364b0cf8c3c35d024794723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086882b9a0057badf19a8c845f289fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca88e5d55c9e26d53b277216fd58f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8685353928c5daf30fc52fcc9fd0b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a762bf0378be492843c933c028235ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b9e2dafeb3e52092d2b26e30ba9bf728.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208ce01e09fcce95fdf5ba23d385ee81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93727d5ccd3f2f8775dca6635f9ce782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0ea7659c7d6a73e1bc56802c5bdf93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733643a686f0c772e5e1638d03370b254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ec21ce84c11c1108a7e044d9eb6b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d15a02972a9cc0d266df9319ccace6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fa555839a28d1a3a9c815b79cb7947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538dcd4ae65fecbed9a46bb71a79d588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8b9079ffe2715b589a509ba6de7c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee429adaf866af7e07d93143d2212d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76755825721c305c776f68e490f9dfb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038b0948951f3537d53ddd911af8ea212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab35714c151619cb1f880c5def165713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011d66cc6bdd7fc55832dd5a11a491814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b480a672d01a959fd989fa77c1498a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b100aa3f78d42549bb488d655122516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1dbe6c3e5cdcce6464cca167990b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09683cdd79554cd9c1b0fcbb72ad86ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef9c3f9067f306309d75e44ceb6e5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b2d7fe149f66244db6127d6e5492120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c13be8b27d81643038f3f715542b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d20870c782b2e5e572bc67a69ba2b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056256eafa17af818e2b823a1bf870523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898c5850a03b351441c4d47514f290924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fc9a26bdb307fce807c8671cc1efc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd750c375611eb5897e0aeb351639da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70767d59a032a6a8610338475b42aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a261c97f49827d2481f3fb80b304928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06d3bd4ece6b0a086a68725902268e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d736b82c436b41624d4a4a8a99a5e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b014f809896503ea123a41a2c2f64631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e567c4bff338e9664427d4f919c96232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec839c8f774b55b697f1991612e0df3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d57041ee5a9dd8c29f8c1aa5fb707634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80abd1e5be1687c09fd2b3a68cae9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746bea39cb9ee21c3a7c5f985dd5f7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8902eeae6973c6e6e2835327dec5fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9841120a92a89de9d36b7cd33d93e0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916167822641eff50e993c2ab54a258439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28640b53b0caa1ac1b25ae6500c04c5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686b8a5922f86e5aa19695b9064868d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951deb6beb28720989a15d00d183d16142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85271dc9a6b7c93cbbddaefde6195b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5459f88700b481670361b5d9fc8798244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef601bb2c1513e2e417d4928e2ade2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc5dfb2f90a3272621d7385440b2cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0acb5a58973bc314d93a29177910747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad7b552fa716fe3b227c20a98ef37c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f884cfc1225d4e1fbdade72aca6f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa3626b7ea469b68f906524721453d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53334ec430a03e2cb27fd470e9a0964951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a88085a71f2fdba9c196a512da89b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18306bdb8843377f13fb1264da5256be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65154526abde5cabc75a263288e53254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9b4c6146fc3f51ee2b33e55a35c7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df90e3077ea86e2dcbdc540ba6999956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefed5ae60730ac39a31633e7f958c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9d5d8297854f4da20d43b4f351e2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5d015754772eb87061c2f7444440059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ee1d5921fe2b6ef7d046d1cf80ef860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d702faad928596f23d89e3d60490461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f873cddbca6036adf4e6e258e5268362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee9c9e798f65ca5f39a67e29f9704063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b1d251a482b1d784fac378d27218564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635bcefb8234b1ac6e018e0cbd73aa165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b531f5719d2705ddc2ee143844822266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670bd15257255cbb7c44dd84a77d13f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf49fafbdb4283b6747f477070f80168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5decbb45f8de625de3f03d1f5ee17669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036259d4c2ba780ab1fb74d0feda47e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03983e86bcb6fa34774a9854518d4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61738a5232889173b0cf19a108a3c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a9c73887502c0a86bc371d302df2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3cc48374844dc600732c6bcaf989374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddee78bf47eb3c66e3f0d48e0a73e7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca443e5ffbeb8fe432d4146624aba78d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46a378f7ff456ab5f1d7ebc44b791677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993dacfc2108516ce91b5d1bfe1219678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c456b27fc0547c888056d114091d9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da8d6c948655f1fd2bfbb73e6a43a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeb68713d4ce58cc0e3f8a80ab011d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0d0c5a6701d3339eeb51ae9d7204682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fddc2820c97c146626d4831874f3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c049090ac662b094cec85c34ab77e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b286a2efbde99c8ec52b144b1ea87de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae2479564315987efd80e15d33aecf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4af02edfe9ff5a6d1ad248ba8207387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90701bad196ed29b8ec970a46a48b4bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2faf410e50fa9ca55179571c874488e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c548a925f0adfed0e99eee5809d97490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317c6a6549c82aebed137dfe7c2594f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfe9533db9efb0104fee15749659f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0fa12c5813d9ad5a9fcc4cf351db893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0b17bb78f7d121d2a164e32b18e6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4159d687add75c7345ba81f29c0cb3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1439dcc5c7a80586a6cc5b6f45e0b9f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740b7355bbe10714d6e0f2cec1cf4ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25a38dd69b0b8c59abedca50c4247798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f4dcdd13933eafa9698f01947adf099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e87aeee6569a0b4dc088c3e0a81f4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065aa17b7d30d45455c3cc4d384a059101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889c887576b306be7cedc716d1a239d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818480a73c32191feeac77ed69fcff01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1de26223540038a986b6296cf1a2ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7013ecfb782daf550798ea5880f9376105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545cd07063eb0631ed8bb39dbf1e3c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48263245a9c2472194b0102e000ff6f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed207b69dd157d6ed6303a44d6f9bb70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c4a150bf8cae50062a40966ec7fee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdee3db5222287e89cb48ae1135a64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d078b7d5125785f17ebb40c38799e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415286770b175de86df361f1c92832b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef1c009e0ccf70597da80d781c96d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbeb66345e5abbfd624b6d44c73fcd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582569f885e38a27ba718a1000b0aec3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c12a46fb93d0ecadddfcded6f3837f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06c36319fad3d31d8ed87f87429ed8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40c4c6467599fc959b33058f13c9a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601383cc38f3bf2313a4eb481495a275119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e671bbb576aca68643b7768151bf1c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe5da22f69389d2661850e77f900f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25666435bed174abf16a7af32e8031122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0550af758d5d0007d241ba2de9cd27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3312303258b2cc6470fb06f9d6ae0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c8b6f5cc9ab5cf9c6f54e063b94cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0bf9bfe93f848e7533ad1d7aa423a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1bfcb2574fa810740841be10c79ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474c7a635d3c50d05e579ae2c255a59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977cd1f48eaa4d6be0e26fa4c13941c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a5a4918aa1ecb80c2b19d083a6317130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b26fe882288b62bf66d7979249e9d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66705fce1b2f86a6c76e3d8318ae9928132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffff5f4b5e3cffd7bada7014f9fd115133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae093da113542aff685e5f31344d960134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed438ea524bc19b9775ccb01d15bfb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b0da5010ded4becac78e9da9cf3e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424d3f033701b10da309bcc81f21d9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abe0ad32b74a17dc832959394d06cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313bb8f4660d97100437e0c03b1632c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d25fba513e76a90d2fd69ff31f007140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4fae947ab9833429737bf00379928141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f11bc407db93bf7028ad849e7b03e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc5b1029aee13fa904cd72b3b0c37c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f558b013f52978366a9374bf828e96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a9fbc59a1a0448d3f46b814a0f106145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf016af73ff94a6d07c051c82c8d4ea9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ace09cd72560999b0d62ac91982921147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01cdc3225abb6ddb423a2964914060148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28ff4ce06e9310eefdd3bda3c907c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d660d33f5dce2da1bbb8c26245d56f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12db398c961bd5737e8d19d017a43b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f5114a3e0809ca6528c9ba657013b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc6e5d1a93e9ef007c09fbae20617a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e745513e4ea5f8e080bea0a60afdcd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc329a20e4126dee39c934e71d25c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2599dd66a9148afb98b892da60f800a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def730419bc43a87bca87eeac0d7f4f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8876878d37edc5a121e9a2e9bb0f67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1789f989dec9f843a92bb1f898bb40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd727ffd7405df426b0ea4f21092ca5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6616596882b513019d6aee8fefccdfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a72fdde4cb1ce8166f9d8c545a421162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d63b8ba3f760f9c255bb9b48cfab47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fec41c0fa92619588557af5b0240e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17c7f6f29f4c33a56119d80c735299165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f96eb62ef3362bdd3f4657b13630b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfcb0b75be19c402c52e7ac324f999167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdbe9aa53d1b6c2afffcb3976767cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394930bd18c6edff99336eb727a8f5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18813365ba228f6eef19fff8dcad67a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110342e83b2d211ae593bcf9ac876924171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428ba02aba6702930c9ca6624fa93f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c467f991dadd20fd12b3bfc04d8af2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494abeab96988fcffcec826795e2a66174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7630dbb75c44441a6bac105bc2565175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c85efc8e6fdc576a46f3f1564e94c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3c74905dd99fbd099b5dc544e083b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9f78ac7814f4a8ed8557d19ee6408178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e06ef709f69585655c7afa3f33ded179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0783b41e20865fbde96cf0e614f9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8fc39b0a3c0a697f348f5d5e966d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10832d741bcbcbb03062070ba7c8846b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6ee88549e2b788c2cac7712763b30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f90965ed8eebfae796a95a3d04cc1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f73a183029f10d594240d0d1e455b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320635085caf69fef7f6b8a0bfe795e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefec2711ebd131e6e403efbbc38b2b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0ceccbdd39be3f74895176d73ab6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20e3d4c08be4a0e7481f44d45fc1b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f350cb40d95d2391cc1e9ace93ec068190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8f7b24b7539579bbc2c97d03caed2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e42878caa029857ac6fc6a2c906bb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d86f1d406d8f5972ea3452462fbd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55454b85c82eab6f2254c3e722316e5a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d687c75b015aff4911f26223d394aaa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0f7441c91239b4bcb54d5205dee45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc933837959589c0ba7df6db5bf6d4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd222cf0e2b76d04a5d87575fe462d26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d6333e1a49096ef59e13a41faaf3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0a3a36a72245dbff995c4fd828ff7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d7cafac7c4e829bf8406a5d6f7618201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eca32c911095d13d7f8c962793b580202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33117c29ecf9a552767e9fadeadb892f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff86155b1009ea3db7b7fd4186ceed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9433c57e284fa4f76d6f7fc9e9afc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d749a72c2f5c6c9312cc2f0d4cc63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b79af6c318912640dc2dca067518c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bf155a1296eb029e65f9bb5f35e27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bfb9612a9d62623e6c78df615ec67209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa53aec757662b065eef7a53f9bc173210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4694d4880c1b362b9107294f02d083211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a80044e06b8519f5ce7ff41c7ab476212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604b716c2b405be66e6c1f6f758f780213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a63819f31aacaa463f49867ac5c75214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b6a1a4381f0704865714edcfcdef4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923fa9e90c357afd0ad6bbab00b69b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd658249487daf1a6fb6df2fef409c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196200f7f68e33d2200d091d940f2cbf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661bb2ff7d9750f7f47694fee1fdca1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fcc1bd8e0220db1cf7e20d5557d28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279b486eedda5b5d8b43b7d6f3b14fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4454b402e3efac7879240ffa9d0237222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122c32359959f415f1284f3efa56e9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe46df64450c25970a6e666273c6809224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb073ed55212d2a38cea408999e962225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5f222c009701da0023fcc7b168b28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21975ac47a1004621a239b60737c6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3a4afe8798a96a4f54cfb69ac375c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0402450658a3de9169439ffe68ec7f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66949a20110099041b2252b77a54903d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb30fb3fe8b1824d83d9ccfc7010865231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce6b49cd485c52b4e10e34e049f925232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efa0fbd76388b015d27ad17baa104e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc168f721193b269a34597c37baa1a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574fc2429c2b43f53ec19a77d3322c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb711af2bb9c5414e5e51bd645810961236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0668eb5319629396d1c7d03ce65755a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84e8806e6fe17f55edef440aad6ee5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc2d3e6fb34ea8ac018ffd699011e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a41d176bab9266b4f949faf55e3a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b83f525721d3a57a6044ce8c1212fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f952f417af2ef387be895b931af9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171bc3c4c0129190df3cd7f0a6d8cb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335b0f83935ab7fd58981e03a72217a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ca8742f2e15c1ade45656401d33fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e8aae666d5a7394a9c17bdadafe38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78226d5c5128e1ac28f057529586e64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d337edca02888c47933705a9ad42ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc5e02325eed59ac5bea81cceb613c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6c6587dabf1c092dc6a4175ab27eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1600df16a1a9df3c8a5b598c872e76c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04180d26ea4ef927c8d21916677236d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab68bf1e912e9456d9c08ad96dbcfa4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3277ff52514d6060827314e7b43450c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891a71ed7962662c39998c2f9da1b78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae362053c3acf5d3f60c9e32badc7d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea39697b286687dd9e7d54d01acb2f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48f7b740c437893ace6f786ed061ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd04c429ca2678432b7bf7d2f638fa9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7e16a97863f78129848a518b391e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99a9f04da7e65244f7e2d744274639261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426025d51b4200880ea20d9aaa1acaa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215a49098ca0a699c141d83e0cda57c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedb43f8e610c56ca98505d7ffdfe7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39915b273496f166ef388677dc39951265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028455a768a79a0898d61fe8c4f58bdb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a571f9a4b7817a4c0673d84074fe315267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c1b5df2f1235dcf0d5e558f54b081268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6080a3545b5f4b68f59ac6fc7d2b4ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1f65f3bc076086f078da174820c79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c21944afc90074999579185b0be01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955903077c48218c053cf3a149bf256d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c377ff57326155059116da9164014da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d563aa638f5e63b8509ef64d8cc01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10921d2d2b20be1054d8816cc70da223275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ed15965fcd3ebdb94c24c352a139d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170c83a4585e6f63d266d66a2c5ce3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04641c8ea555ef03f26964376f31375278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80e7e9e2aaa823d664623a22ac64e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21092a3cf21b61047fa4804cf8c5c1bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4760fa0bc7e95a1df24f1d74e7bfa1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b984225db7c40f675656499332174282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75513ca1e0709a0ebe31c0cb54b084283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4065df4f4db474e54b40d7aad72571284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34eb99bf1967df6c933c27b41698d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1008c8adb49e2e328bf841c1d3d3a8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c210c075c52c075046ed7021fb7bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b1e1a1b66b6c4bac0827089db80ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb3f40b23c0673f24858de070b42b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60be4a16856947108f8a93c96e3034290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81532209b62a6a1c186a175d09c218e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28568246951ac2c1f420e38b58c9bff6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33968f5a12b5ff71cc63825a0421258293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5cca271ce472492ae74ef3a93fc7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a766c5da35cf4140f51460f6ab4fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c68eef03c370f98395f8620dbc4f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cd5e4a80479f919510f7931a4cc26297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e52d232989186b883507f433e4227298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490236172157bc7b70704529a99072a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e41afc17adcb37377533ea31a621dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdf3bfedcfee8088323511b3454553301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e7c02d82b967efee3993c562bfee5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4abd779085cd5e333ae23e204a1817303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95780169b0ceea5903bc11a114b1e057304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fce569ea04b3807eb11b6c1667ab0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abaddbf4e53fd4684ee9a1747b45ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c33495e6144e7a54ed343f521b6a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d875900607f278eb51116e7fdd091308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce2c03074b64060051369c267f0101309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5db4a0e0ccec7ec0b9e1ce4fe3c1e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfdac2452b3acbb6effa8e1a7b5064311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd832379e6674466e90dc85c8572929312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d175afccfb5656333e257d52400f7f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe1be70cc56d09118ab0f84b6f2bc2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14941c36a08e2d97d91d8ec3f6920db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d8edd2bca115f53aa17a4d8fc354c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534efae6c0899bcbc3cde48d4607e525317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5816fda3d6b5cbab61ccaf11d87c9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40b99d37cbb6d1438a46da4687961d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b13c8e983199af051636f4aa9a607320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba56fc6d1b99eba5435de9882de5a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeb18c26a9ed3730aced47abced131322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124c937958ab09e1c851e0161343d91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb849440a220dddae8e98e5cb4486082324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554ef6923b35b4ac31afe3cebce5a8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1b23b9ff4d280c274df19915dce74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9bd85528aa16568691c40b5b20947327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d34764efb48ad70a048af52af491c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769cbdf86349f36323d3f3f5e7efff9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e85d98e0d9abd4b5374a9528a87bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0a58b9cb4808f2f46fa2abf233918331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9632da7b3a60b299a909f78caac99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b434cf1f3e99e9547781b566fb6ba82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06becc12396741371a8eabcfc295b61a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f6171b3bcb5f1fcbab593c85cfb63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafef7e665014109b891fa1b343424b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4107e4c88ed35b3714bccb589dcd5a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d97734dc670e306cd4dc4cd2716baf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aab0e3a60d83b16798f004c0019bcc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bf47855910f375753a3092ec567c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64fd198f90a37fd5af6a00f48f78b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1ad39e171cb8d13c34f2bd573c380342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd003a22a42c9265864549de778c90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7e2f33c45fde2ee8354e554714f89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14871e88c5d73dabdb795992200058ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3114b590378756f02a4fc4f0a2c31e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef669e15894da7c0a0d8e368a54043d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7173f398978cd5956f780d3388df7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d70256f7ac1275dc2e159bd13ec90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f851afae0edb9aeb4982fd2d0551a7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d7fd841e592327c822c9c8c75430351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b565376616f8211b86149ca0bae76352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a3552e0fd0ca563b47e35d30c477f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2462f65272e322117353bc0ea4ec359354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267c94b8c9858fb1fd1b7de094081d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784b2391f95ed2c4dcf5500f511427b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0571ff68706180c39292143f722d55357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3935fab3c37ccaccaaf1555b823c944358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fb27e17b6da50dd06bb96b82cfe8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0548fc0ee1ad51b7ec9349fe7a4503360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f752066a13ecb14b37e1ebf2418b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ae2e80148c1aa5a3abbce176ba78d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f33983d8b84f6db7e718ed410985cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2732e4e73a74929e741a12aaf1e67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827501fbd3d57aa9ff3b5de55647de2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7885e510120c69274792e73382614366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71349c0b6097516c5ad324f34410eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03f69b648839a7dc46ce8e472f694e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67c441b90cb8a70e9247e7c54c6b8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb129f44397a447ac150a7a53a79d489370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f730e236d983c5d651ff6a9537207d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af37c5eaf3f820bd0fb9dc2d6c3fdc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73743b651c9d741759d8b3131223188373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0914d49a086f0a3bd8b02211f89e22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ff397e190542e9aede004eb48920a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b40f84889d632b63f596c19a05e16d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167adb9729f16fa3476ef6e4e2f62e9a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80386346c4f076b1f8b195d0eaed6e04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1b850d44a5012afdc00653f65628b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a7600189f7f4be9bc5548fa7ebafd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3eae258743b120e5d2dfcb1e7c1b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e782f09a4975d9e196a627d95325b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ee549a797efb9fd5582d1bdaf53b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c8a4f5cfa7d0dc57ea2c1dfd76f9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0ff9528ebf0313a58d54b8e4fc828385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbc89a90b81808021b4262d9d35588386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc01145401d4cb372f3a2fedb5fad7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b0f072f6635f94c12ee9700435514388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5073c121cc751996fd630dfd4333b95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab19790370c71e4aa2b1a361d618974390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b582b0b049234d6338d3a7519383d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701a16cfcb014120458152b4f5175d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f7711cd872a4525043ac08c23aae3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0ecbb077dc1c044973582add46e7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11ecdcf7cd440c10b56e78293419a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafe985bbf5f394b35fbab66437bec0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809862adee9d8207fc6071d8366515ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2cd3109776277a910e474996896f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a516e827615814ebb88598970b3dd45399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c9bbdaa8f514ece35458e3330e7a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997152babb69ec6aafd3ad6a478340c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57fbf12eaec9d40d607e342cb02aa3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b4b2d7b8b7e110fc76c2d94d292b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f001acab4365b1ca2309b5ee55ea549404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b2836cc26955a6f67351355de1805405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3655333caea86404da48009e4c091406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f0c3e043065f816d743fae26ab2a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ace5c78ae7459093265ae22b4d2933408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e555ae58a77b5cfe04651bc4578cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f61ed40584afc95e715851eca7fe6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06478e3f22479861cdb627300bbc8896411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40635f873a3ce39979d5cecf4007bdb4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cef342027c48b146e796df3a01278413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7385d119c7363fd8df2ef0cd33da2ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c086607823a7898a33d5c46ef35db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782895ea644877f98ac4bd96f145517416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dca8e2c4686860724e718763463998417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8203cc5636a8a4a3b53e60a09b33495418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3207e19a204764345422a28140808cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7a2a43e502ecea4c610e79f9472e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f686cf976a9d94d2f0b6c571b1f7cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acd032a15427e27686dac6712b7d73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c589ff5bd47701d2f63b600acc6275a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf73297ffbe65a1b019dc4cae580cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e210af441e67ca02ccd8834e4332a76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe42cf105aba1365387c8ec7fc1bf9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0596743e4a262ef0d7429d98b8a57427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc12dce299f4a8a3e581d4ee679b0e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f767f156bebed5f59d59fa9ddf3ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5798c79df684a30d81c31a05da731bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172103bfedf8229a1537d6f3a9a7c9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9a7671f286f145aa86ad4c802eff9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84dc5b6a594719e0dbd975edfd241d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e71ee1f2f1c1af009d41c0f2b1a88434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63491bef01a6b7eed80e124b2112ff3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0045ef253df55bbbefb3b802c4c4cbc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871f145714a2e496cbf4b31a493cf99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c5576d08e877efe526d6630f63ed1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb965a7dcada7a327bcf727f6a3fc93c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec84fe6ccdbb8b2b911d566fb90841440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8a507c62f79f07cd40c53f863b7f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270248ad69592d3affd6bebebac62ddb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad990fc571f28f85ab8079474d81827443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ba16f40397b68c69ed8b4d7c923b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498c2e14d239603b3c090c332609ab4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573af8157a3008e2fb235674f7f5c1f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da7a8fce671a3d7a6b585d46e4c10e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b1fe2ea407894e6f25da21878b2b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bd0f81e16ca7c0f1b0e6b26580faa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bba45659c21b6f8e8e4e813fa6a8f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d4a31dad02e0e7bf0a8f9fe3254cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b01abdf901573e950d40472d14b515452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8fea692317e7ebd98f05b6fcc6b40453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c72425359109029cc31e7d65fe2475454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d1c575d27c73a2cbbf0f178fff006455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4995f37bf71c8f02205989612df73456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adfbeef87897741cb1972896cee388457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20d91891e1fca30ba444e302ffde9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6cd608ace58e94421406bff4fd705459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd311c6ed8e2e93bf684cbb48855786b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd78f3faf306845a7a9180741749780461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49a53b156fe0f14fe5aa5b57292656462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe867f80fc9454a9aa538581ac471f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5ea84e263b2a52ed3f07adaa6b89b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983d4bd346d18c14e00785fbd79a951465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e115fa2057d85c8e784d801df158b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b07c7fa6467a99b9c3041567715f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c59ada29cb02be2c0dff4ab4b33b8c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfcb028dfaf19f58ed7e76b8442b0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdb6719a82965c8816e4aa5d9d30a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10587ef617180233249706db587f653e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963edd41169162609d2060782733ee6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13245bf0aabfacea610e24d9482ca5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1e6e7e068a9784a1597f0bf691911474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65742e67eaaecc8d004eb6be0162cd6b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892f672723a2a1eb72ec122f7e14906476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26970ea809de1fb7fe0fedcc357bd96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80547c28e6cfda8a73c0b9773abb1980478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b02629e79147b1c2d690cf908e1ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2830e6ba39cf287e65ba176fe5273c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1c1df70c85488b92696d8127ebe58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fd86820c81ffda6b8e41ea1c9ca9f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88922d74c910642e00661661b5d42ea1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae6a21125d4a4715767bfc0ff463bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d478ae52bdc5f3cc30a2684d01581485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87a535e546cd38c1a5a755deac0fdb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fba53043e19e7763b7b5090739db97487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d56df203e4f248ea1f699d75bf50ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469529d57fd78321fb6cf47d30fccb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167fad66b8f0759bed9af2e3b2e1022490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6151338ffea1f6ec6f9a36a66061a79491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698a214aa32f4d9d732aea86acd2895492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a46e5ddbac1ee6ecf19ff214dd1d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebccace26b2ba9fb0cb2313cfdca51f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9464f87367dff79e0ad497fb4981d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6416e84cc2fd82d2f1463bbd4bb1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73b0c9053c557edcbee701b9c5739c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22654cd35c108b4b0ec1f5452900932498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cbb9ebdb349beba610bd7fee579f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094289f4a89946a84ed24b0c5bcbc93500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f8f795e3fb6391f6c8686cb6f6c61501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048a8084ca0be8a8651cd8c36aa2033502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4f26c030eecda35b95805fdd679ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cafdfae7f365a63bd863a465f3258b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd113ff2c1292b06f108b93a5c04c12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8d383c6a36458fc68f8d45783a871506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb08d8c3546cb84a61bc337b286a2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abf565489d11be321e191013cbda74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddc2e84f5777ab0f524280df0bbac0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9e603c8ceca0f56125b9846c9fabf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be9128b26b0921f7addc851896499a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08479b15c29d9916a25a103d28af49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d639f7931a02a33ebd18d5e04adf98c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26580cc34915cca9cd9f9fedc11f411e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f32660a7dee5dd26cd1fdc2f0eabed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee8cca84891e051c69bcc166851593516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67388160e76687c548ed83e7c09350e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ebec583a60705738d0cf04144f79d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd47b304e32d7307d71c490472fdbe9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d105d787acd78a96e7903fbc96abc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a9323f92f0f3a07637876fa9ffed2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853e411808563070d1e075235b27d0a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f13d84b040fba6de61fe7d622d9d59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2db2a417238be0dcb8d5bc434e6c4b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3d882bce9b6bf0a6bc99666b77041525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc59691700a64feea75f8f2f71e8a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c9a4489c3c93db5653a449ac7b6aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3c64b7db1e4dde515832a3bfc00c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81862bb7b109118b1989579918cb151d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91a5ee0b04b2cce31facef30965b6c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227f2e40951fd6cf69c2d3b735d06a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79635cf094867a7e85142afa9037661b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ca791fde01810627f467a3937dfce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c98aada924f0cc9be91ee92e21695534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f930123a5c2840da251997544d18df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eafe45f329ca509ffd2ed0a272211d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85143ef3ef1999bdc43a2f7d39009100537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b622e814ddbd3b3adf447cdffbf9ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce518e5eeb2efbc0053e43854733ddc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e30f71f58e22af6af5db85122e909540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ede0ce4f8fd45195866f1a9767148541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb6c93f5493ec5f2223ec6d117f2e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e87c28ea30e9f380b8be784a5381e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38653ac9511837f4854f62c7bdc1239f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6be88d87b749d3aa45495c00e267ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23330e0cb2af850f826853e6324fc27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a7b007aabf802bced288e9cc8e406547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb57862c14d9623dbf73015c08973eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f340b718d26ec35027798981801ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bd059d9c604209a86e67d04cdd672550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ea19f352a3c08d811409e921b8402551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50254688da8a13c3d4499cd6f3fc8394552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a265fa353500b78594d04587fafa6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbec23ea27552058b4f1f7e20b96d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bc91962022d10ad4d967938b0dac0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e11ac7f8864abe38dd2bb756f2f32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec7bde002e4b57b4a46d6dda37e199557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeeaadb86aa43a10d046ea95692cd8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f093cb1455bcf95b04fa8549b7f6d44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3414e7b24d903cbb8a11d144e8333a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088a2693607eb54effe32fb716742b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d1752ac002c55222f578a777cebbf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebca445f45f6709d1a2f1118d938adf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0c3ca0087b3397a425755a83916ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda82ce665f2d8b84ccc0af6faac6ed7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d361838f1d32fe81f4f9e497797e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce2399597131b3baef5cff8555717d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b9965ea307a5dd79b2d6cd20e8a99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7411138380ff01d1d9ee444a77825c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876b30cacc0a7b68208063656bc39ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fda58daa35b689880930d20fa2297c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d80b7a9b8292f99edf8ae05bc9c88572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb3de024cf8f3f2f40a48654f271cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd212ac0cba9df53863469deaef37d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ebac5d96d9d9b187b1f0182b95b0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cd4e1c36e5db67edc25b347a975bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d2ffec00942c6b1ecf93551962098577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1442e93b189f25b2f652da8aba532e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578eba780818bc6e0da84030e83b81e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956b4d259e11138f3cb8b0b69489e7c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae15bca2ccfd882ed0acc09fd8933f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea1789d28e82852c5c08423f62d0c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c9320f79d7237c586378ae1585f31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f34b2b869fd76eadbbf43dad178092584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212920056c6e452b28d2671ae51b7fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf372ade4f769ed292bb5ab41155438586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4fdd3e3b118a0f0538c196d88730e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075ea352b86ac0c688c87da59bae17f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e8a0ea8a057ea3530c326b9b7db81589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69672b0e47280e7ec1c7f1ea9cf718d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e77718b96f101390264c1b7592617a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ba2b9e6b9a1dc9a11940408569499592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b99b70302595340633a3c0bcd2521b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7358567b4088d11b8aedad139f10ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bca5e67f28be6f7b9e6259f874d258595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861866416e2a28ad9a4c0b82394ce61c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff01b3391bde305f38a8bc46428907597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc183ce8f4e9878ab4ea97889784075598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61fd289704cbead775de123ceb3b6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38142edd8ea10c57fc9bad4bfdf4e8f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba731fc84223f38a6dd9114b430bcbf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa2554891fe835316b56ce4880c0c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbcddab09ba56562a06345cfe091a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f3b5f4ea6ddd708e46cb91aa6b9e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abda273f9afb70253d8e08f4ba96f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7171a52a80847eaa2fa7cf816ca198606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadc2b3196db0063f96533822b4a116607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6b13849ed2b184b3e1315f9304144608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dd44df476212225dc253993d53086609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bd3e27f3a12175de0839b3261a630610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a219f0b6dec44eaa5a495d46f685e07611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dd19ce7749123bf0b542be995b65e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef6125df6a9b1ada23c3c4f8cde236613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6978e06a8bb8bd86cdb471877f4e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e461f5deaa5a743ac28f2d0685b7b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad00589fcc157650ee983cf7cde23d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fd286f54bf71fc4711e40c7257960617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ec512ceff6b5e5f6b89ef6ac74535618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fab9eef938dd93d71c4090adba039619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddbdb380f11372a7a9f420d8d631f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c29e3e9165b807a2367da01d41451621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a51143275ff941e629795a00635dfb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a18502b85dfda0028e5c0bdedf8025623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d963a5a56e67617399cc7961fdcaea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f402ed88f6aa20ba15ee25289f6ef69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4f6a882793d513c02f86b1569f55b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9a3b61b7cd4ef0625876743235a18627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dea7f3b214c15c030b719d4dfd2f9e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3555934c57bd2c1f2e89460f658d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa146014d50f0dd73bbaf31eb9fed16630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ce6aaa30c42d1460ae3231c433025631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4276e692a27b180d480973076d314c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66f89ebdb547100b19c11a2644c954633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d230201b6ca6df679aaf4fe2ae1b02634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b95f67a0926f58a3c3d5f96ed82f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65775a0372929145b1bf093c90431eac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4d5970de8519bc8e60db0f04d4e7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aedf355e56af337cac81fb9429bc98638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c419d0c56d020fe92847ebba1c2ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05607e8448fce2cd64a978362ac8543d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569595e6f5e42ff53c1c43fcc2f966d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942abe3303b78872b7fb45b9c6cfddb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c903fa6242786dfe6b1c91cdfbb5240643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240eb99b92646147693b1179a0e6e221644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe4be2a4abdea76080db1d6e470c99645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1e0b97d82e47d8216fc82243ace03646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456806d461f9afcab0ee59f047da84d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88666eda364f2c6f3e9da3d5216bc4f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fc3c776c2a35560848869d47cb002649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02772db9d4430bab8081195ecbb87ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8dd8446dcf9d7a78db206cccd2da02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80763122490b417e915144c7f7fc6257652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49238bde67ca01ad89f29170706389653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359a91bc198e43dcb41298e9b768168654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5e621efdbb09b4f97c8c85f9c17da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551b0f21978eaf94fbcaf882ac415d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7899e490539ad0054007c7839d1225657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab410ac3eb6e8c935773d7c604440d8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b5829f7755d97112c054d14088704659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d43011c7ed732fd0be5b0c7b1dbff7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430fd04d8b547d3af5905f347664cc8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317ba861b6cc512df6299ee6671a119662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf87329d5b84a61d735f3617bc5cf72663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2246eb4cb1744cf3d7725a8aaea13a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acccba90f2dd2a238edaa0a458bae2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fc00dd10689b28ff81c5cb24c7d27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462c50a17c52f977b796923cac8acfe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b28731fb2aeb630cefc4c4dccc501668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e149f0dc39eddcafbac8a89ffade58b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf31f9f2998f9aa321d7a408f89d411670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf588a10417b40dc557baaec6636899671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33edba21c437f73d8d2377611012d41672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92703c216c271c3dbe64e124675203673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff434c40b4ef7a328b543a10a005015674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2053de74941b6f246858b9d37919f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499d4ebd3e450e0a3420bd65b874225676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857f57ac01dbd0ae3affefe49ed880f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3194f53afa1a4942caaad2b08300cd9678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4480,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4540,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6515,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7660,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1550 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25380,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J371"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25656,9057 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...588 lines deleted...]
-        <v>1056</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>