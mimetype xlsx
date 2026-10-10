--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa53a7e2bd8c6060a100e1769026951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce96b29b2e954113f22ec384ad85242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99551cfb230ec08bd3b63aa302ac4e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712c49dd932b95f7594073d57dff3af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adccf1ecac7a1693b0a4db69f5ab075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685f9e56b0852512094569e9a92c53e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c9ab2d50f411dff232d4e593b69817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f5f86afb783d3bb6469163c80e3868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb0fdd85831972e121e3925f2221049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2c21d06bf54940935f4e5d41d054c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d273fdb80c5afbc6f3ccdc021c218311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c97ee250ace9f24b75fb602ce721a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c041cb8746dcbe0d6cde9d3c823eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9691490a2aa49006b19ae80dbfec314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b44861ad8d0599c357539300ee93915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8162d1b3a1563309ac1391f4ff3c6e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10113c1d4d64bc437444e8a0183cfef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d1965ed3d6f2b1422483cbe27476518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f7fe113c100308b89a1ae8d6ac7b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f453b83f5ee375ba3392b62b2e085fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0230b7b6195d2ab00343b78417fd8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c94541d31ba645a3a2e5c3a81f08d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547b8ce70fc3f49c876bb5b6f18082f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bae2efbc5da3ca5a1bb3a75c4819e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea74cb1593af5d8c8601b6be6ad87a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd79bc90eabcddb4e77dd2def0b6b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92aed12f5dee8d49eedb0b721c371927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ffc028161e030607154d798ec6c9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525a2396c774b9b990b04a4e2a009e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac532af4c3bd928dff60ff0220b0466930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978a452830f2388dde0468d85738dd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d49e6417734fa62b724d4bb8c0fc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc3615704d2f9efe5aaf0039bfa33433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa550356d03fd6c644f786020d32a5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03364550a09b3e465f7d48d9015f0a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402abc09beab49eb800038b665ec67a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e3e0a0420f79af67ad2b5f38aeb2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d226aa83ce2ad0a4b75c6c20ca721138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e495f77bc8bd2016637c347381c8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e465426e144dfdddd2799a015b755e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fb10614ac40867c56f4f4b521137741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5233505e268f800aba130af4e860942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433147b86547aef78095dffb84e7399743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5187bc4bc0a77fd043582130a05c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcd4bb03734712094a43324d2a70b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe247ba2a97114a8b2fe822331fbcac846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b98cc1c0e192b52919af95c97b66d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9383a7dcd068b8f84ca0b96818ad048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf9dee24f4cd1e7bd0a809bdd1e70749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c9e4566b6bfcc2d5436ba6db5d21a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2b96eba1bf572204cb2f4443b939951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25638dec83aff9a375afda284ad5e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36731fb3aef87ef3884db221ee12a9bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1368ec7214d76926fd25232a513a3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd33f69280e25fb93d0bbc7eccf1eb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17340af2f8e04239812505c74ae05b3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f3d9965f736b397e4aec31680dd0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad70bdc0bd3afb903cb3c252bc40aed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac64a900dd97c960d08ac28f2d7f3c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730063d8ac1ffa410e5f79a315f55ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45285fbc34473accbbdf12f4c74d56961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29667b423465b5eee9e1a3e35af6c3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d268ecb284472edee197656e6f17263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b50c018bb23be91a0a27e1660d909564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d707e274504db48c4e0204eefb85965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482971f132cfa2e9ba502d6613c40ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8d3366b18adabaa845552fee5802167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfba9bc60d053210f16f8af889c16568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ce2037124ad402c7b781ce3e2059969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6edd8651b2f8e9d4bd1f631a5aacb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf60b2eebd5d70b034f50bbb6377b9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b281f016c9ed5b235a477dc52722572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbad74494502fa5003f8b3317b2113173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ed80ff00aa57f022e6ff84a2a624d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a390212dbe046e3ab1151b26e7ad775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbeef302732d4137d4ff981638e91b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e8701744f24dff3a4318ebdcecfb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df00daa4a5b01db3467c81ebe982c5778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6932874908a72fc4adef2aba5a6d42b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749cf36cf9ed24fc1db6f1c570ff7c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782efc54c363c94d2b80b4c2e333639b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba5c3a454bd2007459e6d59617fdd282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b22744e4be1967e9627208145769083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e254257df8d6b663f0007ee56075e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609a00e105e3c77090738ef4fb0cd6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c67e978c28929851814c225340ab4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354115b8401d2d0aa3a23720fbfcc69e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dc9c5d631b32e3d2eaa8d36dfcdf888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a547c984459ff6fbb01b288e41e0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcac09665112d238542511d388176d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf857bdb39916677a2c200ec41af2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419ec158e5d05fc22a1bb2ce4f8992692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1185764986ce9f36f8f4918e949e85e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c45197cef543bfab5d7ccb1ffff1994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94421e8380ed2d43e4e568c0fd889da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd089dd8674048e360b5373a96c6baa496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f457f86609d938f8b75741f949fd43b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11162c643d19e58d6c3905f63010dddc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f001bbf90db5d8d8ff99fe565bc1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c715600f4f6b3fe8e928738201bdd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e8d27ae7786a85685c9415eb04ff4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9098212e58461aa6a74de563596aefa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c652f8e9ced881fe1f3661421313b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcdf5b7ca289ddfb5a6c6e623548a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13885f9f1a385f246408a2caa02e4210105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dd9da49b2cc91bb37b3f25dbf2e27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbc16ade3b5f7fbc87189e6553caf7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45833886564c479c626848eae035140108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ec0d0fc6a239bd1ef0b7149f104f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed17266de09c16b9c4d5a966abffcf8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b82d17f86f9aa7917f9426d850d01a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9fc7f9ea6524f95686012c398bbd2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754b83252365aca10b11177f631ccbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3fc407692cb9d02a9c433b6dbfaeb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661597a2f8a8979eccf1816cc62b3422115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd83dbb318b0e71a7ffc0da265d669116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea008d5284e17a2a01d7183d4ffd6ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f4784d567e7432ed8fb5843b1d37e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dad8e6d2a54c6c1fd9b79a1e7e136119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ed32cb02c044ff25bd3c4d1ae4301120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaa7453bf1df817d97f1911611866e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff7a85b9d635e470d9277bc526771a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dc00411f23d11226e36a80f4415b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0aef187a2bbaea776030095086c303124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33c14572e8bfc21c40a910b0b3936c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285abeea6c4d97b1fc1fe7a64148b497126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff48883ba30e0e769c16602523c64a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253b15bf83054fb883f8b84b72c444e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d1e988211ca57b3f8bf2f34ac7120129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36c3abd5c1c131c4a5f391c680a28b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94b9fbab0d4b831bffaa82a048c67a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b5a2625192da5d93b6ba4637155eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a77d11c6d62b1419fb0266a86cc8c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f772107e4d568a243c9d12345f8343e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f5d590d3929ef1f1ba6c1400f7602135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68a2ca95b14f19a5475580e1b93a77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1494a9f0fb6262fa6f48a6f5dfc63f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662d8f386a74b48f9f815ea451ef9a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31995d59daae717f45e6641cb97c7ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19342052eab932e5b8be93025c00318a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb699529adf04498a1040938eec6bd4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdaf6efd2b0582020a8685da85d237f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007582219a18e291c12e0c0242dc91d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ce616291b1f72a144225acd4eb05b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8882361da7f6e6071565343f4463fcf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61a7bdde810c8c95fbf9c7a5f3fc17146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26689e953455083bcd03bb9d994062f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bba465cc22f825ae6a0fceb652c45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201af88245b67d4e10d0ea5bebc2f6b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037445475c8d85620c4dd837d8b2765150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818a2340815f7783ccc6fae0f9fa6a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca3e91a2f034610db9b4fd22bc3902152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee52351940df4344259844b8d4cfb8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f03874d958b9016c694965c885af8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c77ce7800da3778837632c832d9f35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c229f99d6d36ca4294e421526ebe8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b68c4df0c29e562977f6e511daaf01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371805d3eab669792ffac37c65aceccf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42be01b8e22bdb211afa8f3023da06c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9253e525109980e7b902de392d6c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be4090c5bc0c82c9938adfa43555e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119e69d20487a809566b8e16114da98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aff638cb77aed4e8dcaa5a76000e68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20d24becfd10ab23b3fd6014899c56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4b8c30f85ac7f838d2c183752d30e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595766cc981d6a478b7d9942db434131166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f8f46008fc79e6a1054cc5401e9f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cff232bd2ce05eefc2a98bdd858df1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354a01fceda4b76ba7710a1b9ae159a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda592487382e9144c029cc5378966b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7051355751152742e40f9f50f6f3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542758bee7d03190b884e96eee4223f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a39173ce351e6be79b45617cbaeb4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dead263ff0862638b0a50feb95dca1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bdbe72734c9d6635bce22b355b7b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a2f3a7dad412ce3bbd124907f37b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4569a582deccacad2f84c8e9ebdeb7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e8ac0c7dd8ecef0d4230cc1299acc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f0512554d9cf825626598f040be5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914605d75788aab069a3623b1b24bee6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f90a717f3d16e3e89af8afa72f19f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775e69f07207e5643a349b7a9ee28bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511f10f4a159ada5017995a6946ec56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5917d95946e2ba7980284b4db4617184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61f4da6842dbec324bdf0ad841eec9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62edec4a2fb97924a45dab74a854ebb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e46b3fdd766bbd233340e7933928d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7fdad522c5b3f14e2b5cfbd4a6592188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b93e06019966f9ae3f68befa06f3f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173aa359e5988330477a874e4667d99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fcb26d376e9950e20f7f0584462bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d7d5fe24884abdce35202b9925f5f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48eb98d9e54b00868c4f11dda39af92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f381333fbe27b98d16356b567dc332194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575c36d27bd3db8760f997f27aa8754195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f673889a04aa89709897790ca3430196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a279fa54d63c642994eab7f9412165197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a98e261a1e7674cbfa98cf1a23b4f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c8ce8673a2d87b1f77f25405a4e6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18268f87dbd8c38b8451b6c05aea2428200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bee56d48cbdbf9730a56fceb79229d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5996fcdc908b07bc04517a25b00ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cec95741f382e7339ce701bf56cf6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d4a0af9b9669dd31edec890cf49ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbde141eab111716f8b274e54fe683205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5655e4276816be76fc6349d3b0a01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d1234513221474f217263f13e0d57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9da52bbf233abd8174c64651fbe9ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73a82a686d4af4bd534ef4b93d17a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1be55d94f03491d5ba4d7b0b9d46f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716677085549743f7c75428c1e277f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62de6427e7bbc835d9921e126a6240212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a4c352b97e8b49215e64895e0b40b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf0d3f0c31fcafa4759420e5424200214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bda3adc1f7112e234b32aae8fb2a70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8edb18d5b8da4beaccb625af94622216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663010c375fe04e4bb8f52ca12417e64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfc48b64109d9fd121ee6c5bb74307218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2761e8f56550bbdd7799189f4593c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52539b1b8a53b7bafd4841760dc45a0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa854d670f172431021035446e9deaa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8874fe2890fc44055f636969562d6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161eae92e1cd71d99ae9b02954bf95fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9517576fd35d240646269960c6b1a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e406da195c5f6ff28af1305e678f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9ad32a9d3f761d565187c832cad57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6f3d9501672c4457103e551b263a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f2c847a033107f82b77e09c0de321228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4f456b7e79823ddfe5a81a2052360229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fa7bf9829c538ddb60486c9162a13230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898542e3e1960fa2995e42547211d7e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb31e2d906448269e9d94443b2a693e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1656dd13c1e7661d3142d917c031a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0e65cd8d9af30d0d60d4c095e5a7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4acd25b6904536bd030a1f0654998235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550c936b5171e145c7bfe961e3354ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593a2b7d9d41e39ee6f67325404784e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a52e6ded0d97e6f935c657d723156238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be17377a387a8a93fbf56ad931eba51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281079f7dfa62eba11d97104789863c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44968c821e7b4df37ce894c3223a93ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834f42b4c932788c1a53cea54eabdeb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfc997245cbb22ac30043a972ea4f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c486812a7207d174e5b62c8179329f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e11e5d7b2d64dce09ba5c8c44d26a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48517955eb518b70ac87a636db7e8b39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db0ae2a53ab47717267ce0ff118403247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691318942fd95b088276a93b33a1e0b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f09018a5cd59fbb4e5b7b2accb114c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610bac4be60540f9e3dfe211b794090250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc03b6e727ce23a86c401cd83be9bdb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140d70a977c9a0c8d59a4ef41d8c95b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adeb0de1537f500ae9c5040edf36f4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ea2a8996b864f355ed16ac0f2ee62254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f3eb838d7599ff4b3816c006acd45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43191efa771b2c9af07b862da773fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59fe04c34d29edaec61e92bcffd152257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbd6a6181f8609758e705bc10e7e99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6aaf508efefa41f78147656d33723d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b82a154ed204c5f4f9b4794c4bbdb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a7e4ffd7730c5aa8b1310e0686511261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1cdf415cfd13bcd278d5eddc60c14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800b7ff9d4af84fc3af9419d35ac9b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9630ef773ec11959e43d13a96dbfd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49667340c9ae7ab614ef7e9e127aa773265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79dc0fae7ffca0cc525fe9ebdc898d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19c49d71cb1eea89dccd001b5ff289267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41088460861a43577c18050dbcda5a75268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b47084dfdee67cfd5f5b03df430e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58fd264cc24345b6f109a2bd50518f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04439d30ddb19afa73fa7c8b8e75b319271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cdc986dfa3d2f200dc863c8171ef3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a5ecea083171f5f573dc87cc47763273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94fa88d9f50ec6134134c8e4eaaf61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f93c9814ca5b353a5562d98ecfe3dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7857a07425b4818b8757460040dca57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b767b303f7cf6e4702a75659981c2d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12ec232f72cf792997d028f847d6f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14e37e2033f729a5d54565413d6c0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a4d878d410c7f5af51af8f92496b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d866acdc30e2bc2dc355383514a34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e43f1064b274b50960df6f17a2ab3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa83653c8bd9eb017f5b6c874e02dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ff56f3f091e486b07a44f2b716150284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482854fa6266ffcf334c42d20a4519c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d23f888ec46e8228194485b0234ed1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cf903cf87dd62452770a1f4682917287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52853265b90dd8004ebce2f78872a322288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d896310c3b12f60d044de3b8dbfe8b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bfa75547c1481e1def97f6532d3b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbe0e5c6e8257de27c0825ffcfbdf0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62960ace730fbb939ccaab05726d599f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904a29424f86358191a711e23b35623293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c42cdab5b653d72417c1b652fce22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885cbdd90a01d0d6fa6ea2a95a5680c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b980cf9719879979b384510bd72d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f559409f9838962854b67013aa27d2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa05ffd191d20cd558c650965ffc154298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba32efd1864e324eacc7328a9115f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7981330135b14e857acb5838dc7e79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5114c07f366b47b2bad3344fd3dca3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34317f994b698e458c7f557f5e9f5dbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638c1d6a13acc00af539c6c4df7deaa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2ee630a8e415f4afcecb42f8f2f0f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cec31c7a0c88fc539fd254d8428162305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8f7b16fc2fd4ba74f1ff269623ca0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d626e9c0d5a038576c30c592d7079b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc6a90ffbd31f78edf75c4a5296981308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321039d786fc2301e36077efe4735f91309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8806585d7a1c83c628f7c51768a241310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f245768c0ccdeb142a5849a134a050311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0caf75111490df1df75e04e33eb00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758a65acdd247cdcd26096ba911f2fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47bcb669a9feef2f6d48b17f91f3bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43472cadf9ab7c9a26b4557cf62ef9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b655ba62ac76c3464840f5ce2d5358316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb165f54279f0fbd0c29a8abdf4304317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c839fb1f554bc95dc2d94ef3ec2eb98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3838444c00330d8b5c6400d371970b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3793ee8b9826007f2048730ffd5b8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48997ae6a107306f36998cdc4374f2fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8670b245b3a8b9482cb56bc7bc4c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45838635e1df1b5c04d2a44d40d59be1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42861cc36dcc36235d039e1f877e613324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1bb8d14e4b1314d39a026365e04f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603717ccf74a0622e48262242ee2c310326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc969d56c395fa1d9845a90a621ebe75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cd600a176fb71f80f08a876350c2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f62df2d85b37d56eb29a009566cfef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049adb174e277886ea4bdf850e721f45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94535c6ccd80ca6cffa7cc40c1f5f96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f1bdb031e2cf0308459287501f247332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559e1992687ac78b0b60c7c495e06b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51899a606b87858349b5a67a9b807e90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2913ee4036f05e8d2b62888b61689335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af326ea818fee5bd2a641a092cb9e033336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b9e0ea284969ead2d8010a50aded9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55360d3432dfb5c2dd185e44b9f2b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227401860dd5b45c26330f4c9c40c9a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0484719a83d148660ba775826266b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9fa07a2e6af4e8f87d8b7e9974217341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4abab9ba1ea566fd0a0045cdac9c71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f51a0d98fc7b7f71e0d5a897bc4ef3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521b5bb2b974cfa2bc963a767abfb8d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7a81246a1edd04c0fe202612db766345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ba5be4f841b62eab62428804cad37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66431cfa1f777c805609860b6bf6bd15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a78118aff0967d160e3d494ef1dd9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849244573f39e05ab69bf815d185541349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee71883888357aa9aea15edc6ebbb9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fba9f39802bd335bb5c0ec76276f92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e709467fc52a026eb8dc5f3128c91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839974b966c9dea605d51b42c84c3e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde2f4355870335a8b71e3eb0fde2bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe1c77a5c796279c7e14f37b087ea7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782590f1c8344031a0226774cbbd0cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a57b34b6b7348d8236b5227d1898d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961cbda14e94ab94637e1378dc77d36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6c10a4bca3dad0ce88e670039d8b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcff075103053da7de78313152f2c14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdddd03d89e8b6c41013258c8c576bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab7b8bfd474cfc78727c25a2348dd1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bedf60a0b561b5672aa8159b5eb8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c38ad5cdc3aa602dd5d5c74c965c94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd6a467b711011c5f9a50b2d321ca8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a191296599a2dbf59216ee8691965366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70827e7e857be8653734c7b3cd75dde8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64508881ea57ce410e4f16f593acd0ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b856f766aba9a1ce9dc592d09b7ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fc3f857c80db8dae78321e576cd3a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ff928aac9e75e8babb71ba1bf9698371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcefd817f871ed7c30bbb608730e59b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b4e732c6333ce78e177108a3a1694373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3922b6ec28f0ded68db9f317aca24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa2804fc45fcb7a40bc4b4bfdf57af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb271a62f537aecb439355e0e6ba2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207853ee14a8e1d4824788ad490e85f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f39e404f6446b0b6f18ccf1849d3ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b86bedfccd0e5886a194cdff5d911d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0889503de0d05f391973f2b15f62870380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e038dd498a590eaf2092fb6d364d2e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdffa6725dc69e740de28685b8c8f9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad6dcebbecb3ab6adfa7419e77d662383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0a5117025afff5663faeccc9711d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c34df69af72a813115ee0256b5e90385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c8e201a9cf06aa0e7cb19402d9543386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cdecc6afc46d5a17322787d313481387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e7e31c2523d04c66e1a4669595a31388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0491404235d05c4faf9f72dc9ec2e27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721069a95181ba4d58afe0c328c2afae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107e900df3b976b460d677ed4cd7966391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b10f2e3295c3a05b630b1e73c704b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69ebd05f1ece198c4ecc34ba7d1fb8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdc1362f7c721c76b3c239b1ed4c72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28e5b97b51a2da8f2c64f31f69eac4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffc060779df0eeb8f4b3ee2aed8482396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844f259dfd6f6a11c05b36596189b40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8543e9d033d8cf537a91a0aae99e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58ca0fbc5f0d55caf9f6d3cc15052e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d9b85e818a0dd6bacabf14a465052400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21301c34571d005a2d2236d59c03dc8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65da547b943b7aa90b0b11ecc63fb57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3949a4c415e4a5de771acac92fea0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dfb3ff1885bb59ee5994f5bb07ef2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18d4bc757628aeb8f329e89768d492405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d3e75c2a31892a9b445a199853602406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fc991559d1938d7fcdbb99d68ba90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07033f2d1cc0cb7ff0ab7464e561643408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570682a62d8620f66bce71c1c7e1243409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4f98a7c30e0bbe8ea1493e8d790bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2de57a786361707b3326ba7190c9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334c2e181ca3abfe69ddcde201a8f04412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945471fd42ef65379ea35e7bce74771413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb94ccfe3f8ae2e25512f01aca2e98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2686ed0c79973bad7d9c7e9717e60a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c71757d78dd9ad36dc567b9c6dc795416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b946bc88ea3c1eddd10c86e91176c7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99131462815f9cefddc731b805244a87418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b15f4371326ba0912e14eb00da8fe7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe684b4937c6cb163b51828c079c43c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed083cd7acfc45fbb6b321dfb0b5fc8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ce847eab4630152bcbca7de3c7806422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8c2e77fcd14cae28b9e5c63b95d30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef32f4cda0a13fa4ac851b2b31a54a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0d252d4f40b1806e8ec9cdcf62a3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ab5e299c8d5966c1b5e5bb2df5ea8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad692df13e46f154b10a85bb1a0e44427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e6aa4ee95ff8b61f14e3860549eb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2168bb5714be3971d378a75ab0063e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd979d8fb1710a4b23832a0b3f7d7828430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f8a3b58d8ee3a1c47a7df9380f1d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a480ba72d0e7ec090bf10fc20af6ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e245abda7e10a920a9c7f398e987413433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec03522418f9449e565443af066471434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95757e58658199b0fa0f7f7c54a208435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6555063bf940227414291fc0b9b5578436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2e07ea80f331b49f9d2f39c6fa61f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1a5fe41f730dfc27e3d09f15624ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572b7d0276046cdcc3a2ecf07badc4e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb622713152c601674f1e73552e6c24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d64aadaa2dc280df83a6b3394c657441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8aefd5da0c9363db8c035e4177528442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190b104d524f76f01762c7cf784a9d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d53802795e057deea4779d5feab45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e1ad33accfdace5c582fb33fa1d48445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cab1381735acdfec6b95db6935d07b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394a60f2754b458232c22505382628f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b9334119a51cc5fabe8357ec6fcff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56776c78728f15eed4d5315d19899aec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a22fc0f3405f38f2cb392a308e002450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a61987f4f241642e729f7cc506482451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b56491132ee4035c194bf5da0689e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39054c7bafb52142929a118b2fb59391453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b8d3506c62d0b6e8c61971feaa685454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0115493a9cd7f0c05ea64d86033b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280685c13fae03b93db349b0ca386e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815baccde67e92f4778972982e579aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faea291ff81f728d15d5729d00f327458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a4e5204be5f72a9d48ce6b2eb0239459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb62fc637c3b52c499b20eb85bfdf55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd25b895763792401b8c6eddd72de1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47633735c2f10b08b50403bf984c94df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8407858076ff9bf00960019d387048463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2417df628bbed6ac6dc3f5e17b7e70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71143cd3d2c857b8c74a59e856869da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cb9f8d2a2edece6c2d2967fefd9c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cea6d5d19846cbbb5267b35953ae4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed23dbdea8923a111401225d927898468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a08f24da870e003f96c7266a29240469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041547abbbbbb72bc6ede7d86aad203470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fedd75806a2c3a597531fa2f1b2544471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad785b0bc22993eaa227d19b1de0fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571669b6a782541811d5c6bc5eb896f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae77e3f9b6c7980dca4f380ada4307474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ef37ce19f4a731ad80a938f75f8bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7c59bf6672c0016a7f1c04e8d426f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107df12b3cb0e4ac107cabc14f0b0016477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e1ff643d0dca1f738cd7b8211d2f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee46e294daa217ecb8d3ce3a78eab15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cead5828a9e7fb77d75ddb8391929d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89482c26399ddfd4547f092f66cea062481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac5fc29fa34a466ae8f9a3729ac633482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a92cb6e2079e3a27bb6f70c459048c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb632e46d2146ce315c8f4b0b1dc81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec683061b094dc9fe2891285230ec0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c04e34b5771b65cc142456680241c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93e422987494a7e0812023af34fdb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17b0c4fa4d220cd3556340fe7e55b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd447df9c9baee0ea33e348fa12f0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ceb6e62b5e3ffa828e9dd56d7473f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6715c49ef515bf322c6ef40ffd53e3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb74da395b908f4310cf84f4dd79d09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a3ba39a2af2b9eb40025ad97302e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd9db117bac4af16a4a745b90f84f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7774cfba740c40ed3523818ff9a53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c814186ab1bb5f832e52cd00c85655496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765dbf4ecd71916d9f81f9928054129497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255504aa27cb7d021e2a11ecee398e45498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60870dcf39912cb598ecb86d78421a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121517a46efa7c0352beb4b4c4bc718500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0a05ad5a62f1406aaabb635ef2caa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd406d818a85faf3c912c050b979d7e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474312ad3cecd51b398e59114170d8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7936cd93c534901536a5dee3afcf0f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82723aa626f6ebcdea8cd931c466979e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3bfa7db9cd14166e29bcc4ceadb84506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243579f973ab59a5210b2672733c4ef5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea869683fac760d81c0c0f9a85d35d02508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc92ee1484600ab35642361f4df0d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f913c73ab5a852569601da58faca8f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155e45272429d78ff3c6779503682e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eced82854457294fcdeae15fc3207b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4d78b49019d3e2db3b9bd20d4a711513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f55650cca2fad1a1a8796f961bce8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef772156c78a658ae32d372051b8116515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1ad463d957b0f50c462f87e9c088b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923924a3b032182a998f28c3eb34b5d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31787d2cf39ccfc99daec579ec607f88518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c60e2c26243d91f3b091fa98067709519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbd65c76e11831672abb4f2825c01f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ea2576a90d69eae650e5cd4aaa518521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d0f405f89278015ca122f4e59f4b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521f9a0ee1805288840a280b02aaebc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d863b311736b7c3a888e367833ef8b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda925f6182f503e3f367954a899e0a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8202d3f5d190e9fbe7af184e19e720526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86b0f51f8c707117e0338bf3af8318527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a27402acab909bf9e075f3fd9d8e08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d96f904f051acde18912ebb083b8e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99c48ac19ed57ec8a2a3ea15f11bb4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4c1983a6b96ee71322ddb699830b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5b751fbebbd582160431af6c7382c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54881a9827d42d1b171ba4d693100be8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee4163f9921b94149785248065c1ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d52a39765a5e12d1d2f9b7285ae117535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0c1b497442feb866783ec9bef61d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93834d7e50ba4b5db06ed590cc069eb6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d7f82cbf0c59c36c12abeb2558878538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695b7a1807da8c40bb54879a1fa35be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc15a1206b5daf67a84c6bd5511a3b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368fb8050ad52b554c1d5db36ae57aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144749de8c5644c824739abf4d6d4e46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de7379cc1f6328981fb6161489c3f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbf3ea777fedadf7beb2bac899ccaf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8ab0231227915d71c2ded78e89395545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5a33dcabb40c16704df9c98396e79546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268b9fe505b9204016b2e01ded34363547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52def9a5c87358f30f7d71fd6273f8b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795805473257c112d19dbaf667b2d8cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecce6a7b26a8c449bfb6795d75970e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eae1c59b9cfafe31dbaffd15660d03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540d5e8b27dc68e5afc09ab9bbb2914552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4b309bb72eb08bd0cabfaba388472553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc8da7becbb12059eb0118d00af0d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368d4b43d971c53a98ea381e529df8a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2a71cf1a23a58f6c1934866dfe93f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108c45121c8a6c201296de516f315c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2dd38bd76ffd1f0ac98a6161fd966558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765001e8804ef86bac0b3b66ad7f0f63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc646bd69ec12171d380f90cc2f0d6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d749b90038bfbff580d4ef59d0b27561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350197a58bc018ac8f73539bf94a3b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa82dedd6792aa79ca88c6cad94e5c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d3ea6ddfb694fbc640e3f00b858cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e8a68078b94ffe0d2c35a3a81551e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756e95b646c92e16e5eee58a3a21848566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97667dc24cfb78e53981a3f190897d2d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee03006f666287fe41d01a8a6fbb53f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdf6b23b635d887039294e45ce6ca6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0c464ad3dfe31be4ce8471274124f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a5545b1ca39a468745b54ce6adf4c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41f2a50142c49213bc08311b6f0011572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be70a2e4779bde177bdc2468ec46f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce63d0209159eb6cedd5c9a16ebfd86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b29eff93269fa092c8f7c7070cb3f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808e7b04c0ee072dc9fafa37869925f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cb99fc576076f02ea3a7679721eae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea432e2d49fb9b959080aa8847c2a38578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328babe45b09e590f0af9ee0da2b6b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbf32a688aa89ce272d344bf87b36c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc651771ecc8ebbf349095b1f4195b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4c97652c9a26f045efcf15e182369582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461ffc2ff497890452b2ce39613bcf4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b154850bd10245985b57d5cb0d940584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b237d0e5dfbef15a50726310708a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ed1616de11fdae6ae0a8834e399cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8667b310d7fc488767b8146f286483587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a27ecf4fda45272919940fd8a8999588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76dcd942cfadc0b2007d3a9de3d739589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e1cc6a9b7d4f4347e850adbe3f4a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a94932fbc761fd57e398011adb1273591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d12e2e983118b7737ab901f6b90ee4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efecf02823d4d284b605231ea986f3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e11d5a5000447a9f1e5cc729c52f85594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e16dc2e9b136c9df64bb8a1a261bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171d7498b377d004bc1a4332038e319596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea93a9f0587146f34a9f8df722992c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bc4744d3f1832f9d6adaae21dc33e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59bdf47810ebe376e2cbe5bfbfa5ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f87a68cda6d389e46510edbb45685f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e9c1e88ef564eeedd6db82179dab5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d017cf098f345eb2c0c0c5c3701ccd5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e001fa0ef70760872e4082d04a571d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae40ccbc4aa6bf1652b304dc52c6b59604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88628a51652082a84067fe14eac467605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da743e1dbd9b780d25b6b4adc75e683606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16801f8a86e8cc639527b404e7ee2a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dc4229d5f3f93e158e0611b3051d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d15c02ad65c0d5176906b6b847dd3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045df06c33b24ec8f8762a1c537e8b62610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f91057143417e3782286a629b88054611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bdbba8b17cb934c92e9498e4a96be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e96417ddf892d60c6c1ca832cd258613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c67a2e2021486f372bffa509f3cd6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb843efb74c8d1e55bc067bb8d209c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ba368e68ea7dff398dfeccbdd82cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e58c49ab74e9529887ac600f5cfa36617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36e35eb28b035c494d02ee1a42c052618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e16e693747712f05121f7fde4b472e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100f6f364475d4d67a35999334244e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a78c33f8f73c3440f079a411e506fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454985fb8f0d2f47d9c04ae65dc8353d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0ecbf66c57f38ed714a1e9acba50d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d22fd0a00c3e2b79c354860ba5c25e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97070a5521ac3c25811e34615b4ffd8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2e9ab9dd8af71c8d7cca91c39a040626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df02f795c00bfe20232bda1192bb3e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d437c1662889fdbebeeaba973d73a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a5639f851dfc31a5d5bd3ab6ad39b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468a2dc317324c08f6467ebc702ce5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970975f092f01dee3ccb06c88edc0e50631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba2a38529e16c83054da7bb98a561e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a35e5cb90834b95efcf00d0ca197d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e0bea8d7b021337dddf99a3850d4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf45096b5f02e253d0ed6a866612d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944cc886c71f3836bbb1295af587e24636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad87867a7212bddf5edf6e270755e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f663169bb3495add8ea11a48f929c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412ec32b94ccd9de0f8e4d6599ba1f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfcde81aa52c3d5cae691a7ddb2ad3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba7f478cea1d6482d13f7673fd5cd5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc480056739f566e5426e2e411a7ed38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d846d339c670984933535ab26d8e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acab9fa1387c85182d0f40b05d94a40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fae95d65c1feda08168079b2d3cf5d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a02fa18fb878cffd019f6c80149647646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e2c73826bf5d75e5ad44780bc782b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf46ad3ec28427253f791675cbe0d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f21a47ccd53a2cf2cc897a7d65023c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d06a3ee95fb4c2ac1af70336feb57650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58670bf0446b679ed6b8355723dd39ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fbb9f011a3d0c4fccdd77fc5e8304652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d27c3f74e6ded400ed015a85dbc76c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d47504a4141edee5dae9108f35fb6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf787b64f2aac78b2ff4faf530efbc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c746b4af3f917d3d33ad517dc81a05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ca4024a9f5a892683458fb2c1977d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df5f9ac658520b0ea4e95915e21121658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c358e15697b979bc579788fdbca91659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583c258aa2dd08a75cf5a01e2b2808f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b174bcd3c38e069354b5ad3fa7b8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1d44dc53e57b7f86539ab88509ec7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9207aa033d89e46196def5a43b995c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0d9b411d58492fb611b6c9b6ae3b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a2b78941f1a99bc240c5f881bf449665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48467c4cd66a8907ec97d93393b5c776666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450a3a60d5dd34285799589d8dd54a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b912927d99d057789b94841757127ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb18f98a03b7dfaa9f943cfcfa57742669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78369af480759bdb13a0ba43dcbb79b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835ac82160f5dd293f34330dd039a02671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5c2bd4bc595671226f9e4552ab48d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb84184845d8ffcd1ebcfb8d700f56e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295f7738a832b02691b5a02190ece19674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e50198d0872ced6ba1a443c5d229ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fc3a789974706c9791fff0a936e4c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddad858b784eac218217cc7786f913b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5621d2843887540328aeee797ea442e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e21d7b7dc28cf8e12a01867a07c4c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981aefbdf8f0b6b2ff2690f4236c3dd9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a957c45adf29739220b117f04ed1b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bd0cc300b3575e3527c7579049a79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2955437df8a726de875b58848134680683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4c899d36f9e88721f43b7e072aebc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd8f0bdcc849f6aaf53ae6d4090ada685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b27b5b5dab9571a36103981dd1f7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d7d042bf6954a33601e1113bdd8f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551ae6acbf9e98fdbab22a66fc82b2b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ec0aded633ce26c0a1bd6d0854733689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad10bc85d105e85f03a49fc71732838690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b63c44ad1e526901c4d28a876a4ea7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a0d24312e1047a4ef29612a386756692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e8ff7a86588f066357e4218d84ef0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1283b432ecc405f5ccb4baeb8990897694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e689db598d81651ce1977a69fcb3233695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48163506ffa14734f3b756b45544aef8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91c801fe1b79efb0e413e013c32d00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b883adbf6b7237bd58e60bd68a3eddb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013c5b03666b29f588e2e3d099d694c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9b6eff1194c613c762ffbf84fd824700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e7b4e37f15338f24dd03a77b22ce8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf8f62f2663d052ea80eace4f9ee52702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5559cc1cc280abecbe4172471c271eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bd5122e91da9651d7dc870d59cc87704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777cb2fb14f7aad494b312e699fb9a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904cced0bdaa67a2b0bb70d0915bb2c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b79a6985ff045bfd1f21cf4bc4334707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd09265f5223c94c6ce37cdaa72223d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604504d9c8f88d1faa46516cdbb000d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed21b5d98bab6eb18841e4a7742e5f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c94dd23946224662299767599759ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19019dc0201882060695b75ec2f9168712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddcdc0a859ffb2a7414a6ded04a228713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b5455547be06f2a12ce49ebc59d48714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1127ebdaca16d2e4be95bdb02f91f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11008c6c287abb32043615b60d0eda716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe864e3a4e6fe56e560f8c62cb1f94717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962757015d9986d0513eee1d65868595718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06167b642c3cddd53f6931f286a6e39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd245ba309100822fa8fbae6963f47d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bb3fa84d0dc28ceeecd1c97e1b091721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6755ba2fc30c2bde3e80a25b6d9115722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c24dea6f8b3335e4834f8d2be28e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33428800e3604f3cd08d366446d313eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33db449859c15e8afd83bb2b4e5147725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5fa24766eea32bd1ef6e5664e4eb8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fee8d05c757c1b38da4454c7ca2070727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6e583845d1e6fea1e1a80afd81bfe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a333c40809aaec725277361eb0beef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c6bd27de25732e79b9b402e0f3fbe730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1bf2fcd4270fab4c8319e41d71d611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd425ed99449d3d85f7b0e7ab15140e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98c38d07344769b1293cc43fb5a76c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91aa958b8a48fcc98c96e5473a854e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d05536c7de8dc5e99c5131b75ed515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc72e4df2cf2a878f5227ff58c46bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42028fe976487212504e359a0aa1f1ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03276ea44511b156fd7fe7c3a557ef018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa18af5227fdd6041c6c60114bc2d539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb69862f1c63615158b9b46799728210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368e1c04cd80e8a6b5277bb2260c74911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e09d4319ed97954f0488e015acae4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22351e8167736bfdb47f8fb049ee1c0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad07a898a23e74fb591f394820e21a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b41311f86f1be5c6f06701c2f4d01a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362b0e5af6273c0366a1f8ee7838fe416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5ddf14f4e34e65a79409f6a4c5cf417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a30431d5be90bf70d7c8bad75406a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0b9c7dca66ae1c4fac9720cb3ab1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59093730b2b2dd4ae9244fdb3e19c9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71906f8389154ee940a5072f9f12fda121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee47d91aa00311173458fde0b32032f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6f20728307b98efe7e777e92a223e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923e1f53889d2ddd0b614acc143aca424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d8f1582beb57c6c0fd7df8d45cb3e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0498e985a4ec080b928db2cd2cafde726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f84cd62545329494fb7715a323a0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae33366bf630564e06abb3bdc5192d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5033130220a457eb482eb5a13e311229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3762ad99c32d42d9ca0a39db028917d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb167ac8bc9befae1354be95663a164531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27f3f3cc14a3cb5cd2860b55a8e1ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced8d41fc8f06f8a83345f1c2bf220e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7e4b09c533e5bca9f572cb7647a5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2568af84912cb58c468a738f50be6dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1391d4531840cb9ccd822ced77d9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392cfadb2da1348ee941f1d73affdd237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b8043098be364805bd3f1ba9c9e6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff79368ffa25069795eddcd763b8f0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3fb2a99fc5759efa401b344d491c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b1087b452f432f7e869355111015741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b14c99c3ce2cfd0c66cd30c199686742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44f4ecea1bc2f5144ea523456d559f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b4d0e832af5805820dd471fbb73d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f66e3abb09b7e0d363e694d7c8a79d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ee0dad3470d22848db5c90b222b7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88002434da1d114835cf58ec403eac7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3141540b00385653c500fac6b1cd6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fd5f1003b6792957bca2d95a565f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dc639d2220f6c4c905d4c83aae7b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ef11db307345a14450bd5d328aa2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04286a178f2a8c5884fa1a54c3270d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2c9a36647966d14683940e0584c4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa14def1e98dd5f3b4ad353a24c55e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692614c42d37babd397a754c40cf35f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35b597729c37bd360c331e3a2902e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fe451de33d3f81df11828997342ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629b0e422be080fcb44ddcfbd61408158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee6865e090c017e22ac628c9f1d99959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf20b9544b26dff3636bf749e6a9b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c26ce6aaa93b224950da81ef68fde61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db27c7f83013b696cef9207d4e67d4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6823f8ff752262c0923b20bb9901a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d035fe6ad59697a4f5a806a8aeaa86e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaf35ff3e9f7af8859eded1507ac4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a3eba015c197ca6ef4e6cae2270af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd93ce995c8fe40ee45f24e992f5c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2747de021417885773b2e26223329768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d2971aba756c8d21ca9893d4d56ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d6bf20129d8e184a0e1dfa22175d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f47dd2ba2813c5a104cc293af41e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f89f36c00eb6a452863537b7a329872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f218cc145e238f0953c237d1b622bbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5d1553894e2c63437907bbb30e1ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362493ed12deb37cf44a8d521f9e20a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d532b1fc559f6f67b754bdff1b90876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0cf443bfff7e446e66c6532ccf11e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6467a46e05b46910af990f84ff95d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021aff11c11b1b0809ab97e2f1e596ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a225732993d89fe626f084518c683d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649ad99cfa7c8c286b323ec034d43a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208acac8a0773bf1275563d9259095f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb3a64555730d124908a4bf5c0839b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dca54c8169925f2621cf8cdc0e15a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4623d3f34d19cd55e50682db19d52f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ceabd1e7654c14d33f246798784e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d29d5e0e9140f882beb91f266cdf9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326014205be14815d6ae1108af6a43e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987374a1772944597f5230b2c18b683a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215a8fc1210520ca4ef7c3ed3980a9c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c2275e66407b8c5a344ae93b94c1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797d82a93c19f0a3f9ac4ed292725ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7961df2a47d69fe7d97648a0f740c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94731eded8ea434be9c138bb5b01920894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65dea9b7931c0cca52efd92cb099e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842ff5a47af811c880a661023f417db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b3fe5563259e7ec92cf3da0c7aa1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084791dbcf0df1f80ec997e47a63b2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e882be461d28bf84a961207105cbc7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1de2f6ca377a3b737500948dd47312100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e5a82e765079523b0ea538818ddb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9edf312fcce6fba57e591bb19fbda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e228025cb15ff391dd52fc4bbcf9faa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d380858f5af6bf119ca14f50a0b4043104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7379a2a54c914cef7468c91b24fdf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cb3fc131bb875efa6e67d2281f99f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaf6cba4c2a68c0a7bf8cfbcb80696107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dda746749d255efc5d69af8f0bc37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e08c23e50cb0c72700603459757a50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eea2779a0f6f20aab976d7564c7abb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcf0ef01e819bc8c2151cc22ed2817111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9489db027d6d6e93e4c0d91aca568112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f195aaa6f3ba3095ff2f8e047d3245113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40af56f0d3cc07e2ae1183f812072e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44adb57150e54fd1ebe640fdb4d30e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23164e404a3b33b388c3065e7cd2f25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24bb9f611b55d965096e8c87797742117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b552600325890c38c762321d0a27a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52335dab7f58ec4ee503282db9563baf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7125e7d4ffb120e9dd26621549bb13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b7351284adfa9d221816b42e78603121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a988aa243d210c999ec556ac9a4a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26156dee76125ff7ef710911fa0758bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f65e896b9e1c04e3ff839a5fdeea6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672a12d59286f0300592e731a5e6ab3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908fede81608b1ca67cb0b5b8d0b622126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d75fceb3e9b69df6672a29ffc6740127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9f6dcfd23ba658a7dcc67442be910128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74320b1d469627bdc4dba6755609afdd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0454f85a3654064415e0ceee48295c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef9c06439357573c528bf9d86a4f40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfa3f3b43190e22acff5050ff34bb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3204515e6ddffcf47eaf4f6382cd96f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b182cc66c5149eb6ec4e53f0ef2d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38fe73deabfe9830c185b954d4087e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab57a0fe71a478fbda33ecb7ab403f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16685933d73bf9a715767ef126c24ff1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c6c0676bd1897483e27f285b39813138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef26e9ad102bdfbf884713f1568069139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fe6ee44a1f3edbab79f1f3bf14c1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b493fed40ab6c8cdf857ef50cb003e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9db17a323fee903d4aed9e238b54b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40db1cbf09db770f7cd3a84a29936d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e7de1b0edeecc0cbfb1c6a9d91735144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c79bb6d57adf57d1f0e87fbb782826145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f758d1c4233a4bb7a67645303247c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c029505747febad7abc7e2719954d78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d917137ce8958b73abd8b0441a61e5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a63c2bcdbb120491e53aca3de8ef8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c7e0076ec9cf1933a68cbbff86c9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecc77383ead4f9d4c31988d7be0bb4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2ec0958545f244fd2d7788981c85d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4be3b958dc8ca2f4cd753651a3d7fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ebf40fd4bc4b1ce52eac36c29fa20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854c5cc6e677e9edf6c89d5f19686d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5359a37bd77e505f19976d561bedc7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389e050f0d9ca94c929cfd368644bba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8518d6701a526821801851d410d6c93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389b4923edc91e9fa5adeb4d5283353159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801e0b9aef2a51c7e9eeef82f153abc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44005427cf94c51e7122c81ac5bf168e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c9bc3033c0c25216e947a6120d03e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6052658a33eb4c3b5c25466e0ce1c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a11cc3a5d84d122401b6c9b43cba2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aded2826525cbb09da79e107054908a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b333e20ba4809b27628976e19822e96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42b5a78ab62da719ab843dc29c4104167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f5f23dce0e8269e4616e931645972168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974cfe52e74f01e848fd84d313d9afd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086c3e7b467ee967059ebd780eae2e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e380409b4246097115aafa6b5a3f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1aa5ea7528357503a29ed1adcdaf69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd06b488b8f0491084e1b8786491d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfd4d3968123ea05e6b0db78ff1bc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a583d8877cc94cbd8a4a6adbf45b6b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b98fe7909a8df0cf30b5b9d701c510176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44a348a2d7d2bb69ce03a75024571f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a3c55b02c981243184b3c26a88faf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b2c308c6dc5ce59036223421d9076179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c041e18964a96869e79a5acb8759c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b9f695f2268727753b82429b5c6af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de43f6044f8cf0f2b2311d04d9a64d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b223adad796cfb8afa541696363f81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35f00646d21226dcbe6a9f4435a8ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36275e79b5a23ff5f641056258f70801185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9844865f01de51355024797d1b8beb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a25ec3bfb342d8e2e07abea1529beb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9388c061d1f5e8581cf279af918c3b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40e0209982bdd371ccfa9f468cbd92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d316a8d6c4ee5f2019943ba40e4115b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254600c79e3a87b2fe76e56daeae929a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afae7ca5915d5a7c51ce43cf480629192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98343ae9615df5612b9f6d4fe67e2e5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01db99a32377b17aba4814cd44de05a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5bbe6fd7918e0b0a623b5c4e99cde195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7f178c87bdf12857ca9785a9031ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9fc699cc4fc7cdf702df977ff9cb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666eccc7e5c6233cf2908daa28e9784198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85acf5362a8e3435bdb2ae35a111ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292548bb039434d953bc8825c15152c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14da260fe6211105cc03ffccd3aea92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657e850855bb7aeddbfce8276fd2cfa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642acc71bc42e21d0c37e6c38ef5f42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c1a150c9c2457651dd4ff013215b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7a344ea8ef1cf940c39c27b432276205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d86422648577ea585401d743478f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d6473a82fc861a9f16a163984b898207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff41df4df8438e42b2d9171582b1dcc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcc8876874330a4916afb92bc35121209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2858fc797f793f9a6cd8213091555210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f57c999919a57a59af2d7850bd525b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5718738e29c7c08575558ed9212946b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a3bcaa291dd33dc289a02e8194111213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f8d5c05068c04b930020f1b7e5c54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e7df88ad6ee160a68e4adaf5d6eeb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d986bbf933372b074d05ac994b2ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60c9d00af2362228e2f962da4e14d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4399b87633185f304baaa9070c92241218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6f619733734f9897bb3b49dabc6e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7558e5cd7c914a85261df2d640f62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aafe1e41f4802eba9575de27235563221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974732c8b6efc990287c11ea841dc513222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d663d8a065d05a8719810af02c9f154223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5e09f3cb8cdb19bd4ff143fe28ed9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e1231656cd719ebd9f86953b3ce44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d760bb7e525a60a9df122103e03a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79390861fb8d678e4a60a8dcb5deebb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5466ee4e790f19cd7f41157af8194228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5a85f786ad28769ad5011b1e4e5b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d8942391aa6ead43440ffd1cc1062230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06252f11ede08302b211d7309685c2a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d8e73c6f72b59474e24c271044107232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df75b6f81cf06942cb91841a0aa1e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8600b57eb9c7d75e3bba49b555c43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f4fd64dfb620b8abd922ab6ae391a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd472675d3a39df23e6b492a7f1ece236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30b5435a0c53456456070a715a9c13237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da428753dc22ec2787ae80b55f7e5da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740e7c6f02ce3f5033607ad9a5719e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c95caefb1d04d199666594ba85229240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534f39ecd15d43897019984deebd9a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817d47e9fcb592b4c0395929e168b68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6d4dc843bb70965405e7332e32ee6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3303d6cfa0e1979b76a54f4e98a78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22553846775b3e066f3782f97f7aa2c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e0b01ca1387179b8341deb200f860246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ecd19dd7f00e907828ade7d734be9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1341bc69c17614b1783dfb8e195a18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd12893377dda46912d5e994be442a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f0db5b9309a48eebe8a48492ca7f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825f2220a359bea911a3804f333f40c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b40ef86a6b271a5026971f2ed4274252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24817df0d6f841787a7e38b5171afc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731b50cb31b82d4e7e123a716b363fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38d8e7a62be3d19994cb48868dc7ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdc97af3908f2f8a435be420ab2766256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316b39e3b655aace2d823c04804d7fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90218a546e5d3af26ce01bdf89111d94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428091b3771c759e9d323804926f36b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02948e54db23c315303f841f9e6000260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacdb51003dd9e9e50fca9173e58c61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008be5c37f8940219bb1709eb8af559262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bedf7c5500ef5bbc8dd3d44e62dd20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360feb71a7509f5708e717d95006f8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cb04cb2a648ae11f9ba586677b412265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0257ae5fe534055b8510e511818280266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79826172323258e2ff18a7825ec56bc3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8869fca9c0f01c234190daedd2a5ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb6d72705ef606c41c9ecc7de673b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae6c2994d75b34a8cf580429544de1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defab3ecad2af8bc209b0d5cd39a64f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a806b606b7e73b571f67035c32544272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba78574ba9d2db96534789fa2842250273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8636cada01bf21e887b3d6bc64cd6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1a5af9c6b3d5ab90cb3b33058b23c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f9f8ea00241b953148dd5104a54fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4d45a1a2e10f3e03dfd423b44b23f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ee0b0ecfddcf767cfba32122693ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa517996ef8c8df629a30e16d1119b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc75a431c80110c8d66475fe41e853280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c872237d203c506307117b0561212b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a83e45612644452da944845b8aa395282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c25eec79d12b9f6ca758c3508f2054283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ecba2a3c9e771c12285e80e418d27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b1b71762390c2348152c6ca96bd72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbca5958fe8ffa1167e97bae4ca05c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cf10e5be852660db76387c606d76a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee3b09de3ef7e98b7c7ccc924e6632288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430bf06a244b8e6a87b1547fef7a2db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d046d0c1d4246036ca177a03eda8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375238c593a3680fdb8907a69aed734b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d58d9a92fb77185fa85115c4a6a151292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4534c5bd26853e006dc250975174653293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a137a042ebad05e492907c026d71ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d45f39a99e49374716cdaa390b57f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dd77ec860691fd8a1a23f8f1747f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e407983bdaab98e0360a926dc8ee3a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e6326c145bf4e10f77d94205b4898298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685c58c5551e0f8e7c79aeae9789f85299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455718ef4028d27186f1f2f2540297ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b46b3f3dc9c9d9e3d645c9009baa2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fb98e2898352d66530743b46d21e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e71e8929b2f942a36e666962f48fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f997099d74a067e61b0aa9aab30585304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb20043cec50e9a242966061c4d91c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8316257b3dee19cf9289371ef2e4d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7714052c66f81364a45a51af76f7dd6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700041966f9dcfc53be118b9a8a01a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766ae2b369fe7b2dc4f5b478ca10ac3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8ae3cb8a10299b3658bf3d4603f5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf76e536c7e4826a2ebdbc9e6fbcfc3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35c8f88d021b8439de368b9e90238c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8553ab0b3fb288e3577ab320c24cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9796ab906e46abb9a20577f9952e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e51184a2e2b5290dee64f8117014d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668368daeff811238844d06f45bb31f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694a56914ddb88b417b51e8a8615c4c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb2d167dedaf6d95cbb63f3150debb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc97138a076cf91fe37d08a60a08e78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c30fd24a915b097f871d53ded9b165320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c091052640f2e803c297878293489321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceca6ddcd183eb450adf8674fa6ca5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2371de78e9a1ea7ba356f62c6b4160323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19136c80736033bdf399e022a86bbeb6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e71112f0da99c2beacd8db61b7e79c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab81a2756f18204089ffd329594de7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6e65bcf66175d26c7d867cd6d8425327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11c3c378a5cfb341a4bf3503bd5ec1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb9adec54ad02fcec920cb0d6dc0d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142539f6e53878071b3a73b11337ad85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557f2958a8b49b851042e403ff7dc0a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859fe1476b2043fd67b8f76acc2aad7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c945392e797730793912c81cb02b504333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2b86cfcba8a2af0ebb14bf47af00f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761e15d8ebd77c97e62c2f7426e9934335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6aa5cd6dc4268b5d89b57a1b51e30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbf4640cf91e978d4323ce8f5dcec6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a762d98148a31ef6ae6758dd4d74afc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b53f66013168fef7c03fd24c3549f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22e64658177242c2bcb4387cd106db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e93d63d27dc623b28cf131729def2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed5e3b1bd729c9c0e2ca962deb465f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fcfe6943f221e947ec7ace73f85e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f00bfbf5c29d84e1f2cb5215657a7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc41d36fa6d8b5a02cbc8022117ff8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae999a3ea3e85e5c932d267e6e72d8e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604846d41808d8e2930b3f39467c2ba5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f569c47f7bab823035fc1fd8785a86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e801596a8ce9dc00b7fa93643f727349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63f5203cd3c7678e480a674b0f3fe4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc5f897b936efccd6c8a807f88167e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280040136d5979bacda31d6ba9fa5845352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66734557abfafa9d95074c2841991b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba151a1d173deb20b9520077d55a026354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4499516ad2a90d2e96b4d98a8ea511355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4594958ce13236da333286b90fc4589356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9767fb197eb1e32bc2080c9a5f7f8a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add03b7ed66841659b30172605c34aa0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42710f4563098d6040f2a1570cc86076359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6fcfa3a8155e3e1f6059dc0e4f5df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbce05741da4c88fa589e34ead8f398361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c320fdc7c27a1e9eb89c0269f55988362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0057abbe9efbea79677b99f7f2220363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8092991999454c32f9bfb03e791650e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613d785b84e5e789a86d56fdc5f38fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b135e23417d550c60e375db44bacfe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48f5947168ed6b3742b4520624c0e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6e1ae000c1b9850fc6967946e3540368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7d34d720ed3538767a79e5018aea0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ff84b7d727e7e08b93b97095f46c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e64001f35d7163c6f106c5dd74638f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488d6bbdc2fc9985b6a13db4af5d4ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697915e179cdb5ef2eb55fcbc7403889373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8b8a53e7907ed89c4a3ba4ed5bab1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089f4aec001629827e2835462bde04b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f64fad0ef33ab9538b667e663ff07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe617dc5d82d8ce2c627ea60f36fb02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553df31bd9fcbc9323bdde40865be85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bb5f2fa90d28e8a954f38416a17d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb81123e0dd2a880924fb478ec9555380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17764714f1b0c078569f82dd111abbdd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658f6c99111f7a2a313303a3de7a2cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bd83c8f9ecf0deac9cdc13ba6ff23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09259d99e125856ec0d5d151323f90d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed09a81a1d0ed7f1a8033a543769cb5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c4f5d56d00c64923dcd848ce1c749386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570e54209bf96ee733df6e6079dcdd0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b82a88553678d061b2c5163dc91d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0d8d3dce1f521e37edbcf5cd52ca3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574f6ce414b960b0b2da531408d5997390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b356f0ea01beb2eda80d12b38eeb42d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52f50dcabc05da1d0d0780b78c0a47392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fece0b6cc7fa9794a069c15a630aae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431bd6432481f9d2dd8bc87dbd1454f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a4602b2f4fbbecb962c40779912e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc1b1af383212aba0a2b1baf66ed01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44aa99f6147dfe88e55e23c08846abc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43fe21ebb1bf738ab6754bbf40235e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79db3130ec64033027c2e081a26cdcd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3891a3f7cfca9ceab75dd2a9904be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694eac83b25174f55dc49cfdbbeff3a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666b6d0c6b8dbd7e63245ed31f8a001402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e03fc9da1c139c5d5a5d4a8370694403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e85d974a5306ec6cb88dcc4963ccb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a388380718ba2da6ccda15a3493f79e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ed9f637802bd9b23338003c621914406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0f083e7c0cfeeafdc64db62d26124407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f489306f3f49d384f680f99d5c8e8d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181001aff2d690d82dcabfb74ddb9c77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0005a5b35a26fc4a2126f80aa52d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a55f48a61b1b32ac64e3e0e946986411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43894b68624e95b9de5a8c6d81d183bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe8fd0914b95bc28c49f617d667c27413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228ef2a4fae0efa4cf0002e81bc52b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d109d4e13a244c4c9257eede49715a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60115c91c9f9cd6b59e3b8651841f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b4b622324d002debbceec80a6e420417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d702a75f239298bcc2878879282978418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2fbe889bcbd38628eee8943716a88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925dd17e94cd14760b8b3d48bff8704420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab986bab79e4565f7fc199841ccdb8d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e05fb160cb086728a3ed9bbfb38900422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c80b9e7065132f6f46c97c7669abb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bd29efc3ba0ea2f2192c9c2b1d921424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42b187d7d6ca64dd83493d570a2715425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5410885886f58e0c46d28b5b4d705e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96075e89367c74174bc9c7c4f957c183427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6e227c8f483e749849c986a74ee6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35a522da7a693e036a9d4afbc5ee5e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1139f5e1af5c13cf7e4e45420755e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471ba63a66b54c155a295947b0b14f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b29ba294c9ce72f5759f54c10ab05d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453e6266b0389cc3ac10108705b0671433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245a2ef9406ba70f8aad5dff3986c74434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262b169bcf32d0f970cae85dd7fa65c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b50376b17bad14809edbe6e2cdc7c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64c15712e18e5807fc14141301d1fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41bd70bad610944d5b5987d3c78e35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc9ff236011a1770d819705d33e766439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3029158e29e771d193bf9da7c349df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ed743a9abc7605ced8b4a9f145738441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccae67f06ce9e2cddcfd822aa868fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f3ba7ff1594ac7d8e6315ce6c62c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ab42a46ccb9a3a31780bf7a2f2637444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcff84eb4a292b265c0edbee09b545445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e1ab8a356e1b910c08ed557073e5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00899a924f8a92a627f399e5af57742c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b5f961c287e17da84a6c730ff31b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103ef21234cf2e50d03be27cac50a44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503cb355cc725e30b334a6168e1d6cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a4b8ee33ea53cfb16cb8f2143d0d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9b769bd56f96933b32f89ac2fe80e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e482196b78a6618275304b1e1a569b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4374bc5cec1edc801dab3f5bfbef93e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccd177a97ae7d91a95c61dc0f110a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06f64d10a929dce3a2630f30d625fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3884ab3845c1ae9e4296045d5ff70457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a57efc6f9e10a69ea159d6c5f052c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b694ab0ec5277553577bcbea420246459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb93c2c56edd21947c9c681b275fe5f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e67a50f2427152cd4e70035689dcb8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cdb3978590dd63b67b139462a2d05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23f5af04b0b0694a14b2815ee3795e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad12bd02c401810bb7ceca9343114f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a082fcbf4ad890b90f7d2fd5fbee1e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ede20f6ecb175c44d501923145aa78466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b264558def7ddd82d82c86b3ff9c9b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217d8e09097caa6b474fed62504322f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff9ecae0bb1065a50061c923b9b3b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca21298baba75a7958c2b23d06bf050470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4e2a071f99724bd5d55a27cf86ef7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eb48cad13d4ad2a5ed05226736406472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e3d51038862d7f31d2e0048b1d7a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e091d0b13fa2a4c6175ec36f6ce32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c35e9dc7ffa4beebdfe841f1f5c61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461592d9ceb4638012f51f893876a5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caa95f785fe30aa78fae3031022b4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776993addfc37928edcc159311a2b86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029c4a36851be98827e279f90b46ff9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf9fc8749c565f965ef0a113423404480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2374f2ad7bc4c01ddcf93ae46e506481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6ab6f63520ec73e3fbcab7833cca8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f848170262a20ae1368cdf5ba32f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8942aa1133e34e2fd51204aedbdf2d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08810b10b04fd60fd5e7eb7c59bcb0a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e305523b43d31f6bcfd502bd8ae66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e50cae5f4ee675cdaeef9350abfb9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f572109d239dd65ec6fde750c5421488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ab7c6383025f0026dba649d961d3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdd7e279e55710cb655bfabe999268490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16d3f6d2cab01c6ec7091bac3e115c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92897f4a3a4a01923430e34100e6c7d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366307ba6bef52deef7d90bbd7ffd7ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe5552e2aa8eacde4e89113f23294b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987dd515a7e78365ac19bd0d24d8858495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a150bb4de1a563b5a795831540181ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4fe068c789ce5f9741ee016337754497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f313709ea374343883488e07141de63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a791c4503f20a646761411b5a7a078499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6390ea82d4c76a0e3692f84162709500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41d0fbfe08686d8074f9018d6bb803501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308fa73fe484051900c88f54a921943502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c8d7e195b8ef93244961784ce2260503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17127c032e4e532e32afbfd327aff94c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d96281b66897202e9fcd57b579ab69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3e6c476a5a1885604a1b8531825a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f82b80a14b5c51c91986fd6154676507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ed0c714404f2a424eade658c383f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e49fef92536b5311e86b888128d418509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8171a6c4544587da0b20715b35fff0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f50a83ec5066f19a87b8915a2af6c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaafd31038173c99f9818c86d96650512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66900f008b7ad9fadfec6e10059b0ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742df15f1ccf82d254a0122d1fbbdc8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4c13893fcb256097cf480ee9c18a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7070714e2473e732134a127068a20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ced0ab62787ad6458e3e80831fddf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44938b103dcb688b859203cbd425353518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a752320543396a78fa473b0efdbddc4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63965760f699096d351d1f2b764384b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808df3d49238b2b16a3d9a36ba71953b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b080f6690adbfba117f9b08fb8c0ec9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3fb1e0d633273cc3d4d5fc12f29d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150a646f02dca48abfefa371371f7a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2ac99d651ea2d65d33daaa0577590525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234ec70feec2a1e9acad31973152449526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57076753a76446c01a8a786fcb7a7bad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602fc37e5844689ac2ec153255f9d50528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507c0b74106e6e7c1a3c9d224b077cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571adec68190891054ce05c98a4f0edd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3feb37c4d26a94472c1c5a96052ab1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a787d72df9655ffd751c14d42b5135532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db035334d4bcb6ede31f79ab8167872533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b23b0c7eff7593c5eb0b9ae12847d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f3098c43d773bbcb99a2d9b533f81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144226f4d425dd91cbd0b6eb85aa837536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66385b074ffe6730f49bb33b9b52c48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252384a7af601eb8a4403732eaa7f3cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad024bab36254b8b6a2b67832a996dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0ba6c3a749acf4916e8783ab5bfc5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3549fc6c2f103f4c8ba1005eddd6c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e5bc306736ccc06c119169e20440b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2efc8c356e773622dd5e04a0da9f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910769c797d97a62d0cb79baa64e42a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb12e1177029c460c03713a19fe88b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa578979de59af4398f7e379178fcd7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb178bdc9c574ff96d5f967dadaad9ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4b46dcf7c082fd80f7d5f53bca815548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ece3aab49cd421db9eb4d72d9ffa07549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0644642a2f066a32291d650af4af366550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e925dafc14dc854ed50aa2d0c8f6a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45512b6b9be685e6879ef50fda55dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de5f0d81a99cef6d91d9f7debc3cb2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438f0004425497c0c16853beb0eb6d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65803f2284c0c32274225ef9580a2cff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350707a98965e6e4d8a27cbd163190f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976dac70ac6ba51f8262f1e2fefe2da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea81470c140d599640e0a48f9c772d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf8e117fda28afd6d9f9b9d8784ce6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf6831d6968243754ee7a59c891b79560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c46ffc6135819c0d3bb820bb5b6493561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67121cd1b78dbcb4413504d7c1818f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc629c63a58b566295580efbee59489563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375a25646fac70a9e3ca4ba2f3854fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1fba9e7fd18ead168dbb4091b4d0c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fce1fa6826331f847b0f58f158f7d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ebd0d420886bd73eca45c0766f2eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460f754b8f21d7b7b2e0e6c3b956b0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dd6da6664efd5a9bf749a7e1d9086569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4c43be470522572f99b5c240423e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2d56e9d04a00b6231c2d83e3bfbb7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842c7fd1d85a8a126676f0d9b72774e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113fb102e6c3b804a31af79bbecefb8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3bffe4acd474bbb5b1968f09268f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8334953a68804fa4983f5450650d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a003eb618ee0282a4ba87d4b4dad703576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58927537c5091da872cf160d5f4e438577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c254cc9652803a4406583d87d083c7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2981a80a7861f56e4f124f2d077a7e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a6aee40f59338ce77c6e6d83eb745580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daae10faf32980ad40c3599570af6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d68e2d94a2edc993ab3008c32748e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77a803c1d0ef325702a3560d374fe8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8d98dec9ac211b1fefa839a962e66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974df11cb81cc98a4c1a22580e69d5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea7b195573c0dfe588afd0dca3da43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afee933544b8232fd6f83cbc5e7895587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d805141c7775b9b53d541ae7c431e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d036d6fd05daff6770e5faa56a7d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d3bb7240a6bbcf1f74b593de1157b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cbbe6bcdf989816460f844b236120591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254990cad07726d72f9932a65fed1c08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3be38521b9140b1d5cec7dc2e9c1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c223e53e0e6dafbfa1f28898f3b1b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88551a978b4ff2a201790a0896a7e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c63df2dea69e415cfc9ec06f10dafe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699417443796de336eabdf3ecd9b03a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8e4c490a8658cb7ded4542ce752c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6151e1800f12073e750b69655b269599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48262744266d51880861b4836780a81f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabdcaf09dcfef74527c364170742f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e2477985d5641b771ab40c9d7f430602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81701e83fb49282be449e7d1f65427603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbad14bf1963ffefc2f1204bcc37078604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77d3450d3d9413d59f572c7540fefb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847377f0048acb615f9ff56dba4d38c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b2962a4309694771a2a141fff7996607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d14da296293b835c388d305bf17de7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5374ec8ecc4141f670e032dcc4ec1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463ba183fca38238247bae25e3af246610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c0865b29142f5feab8570f7466fc2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8c8a74e2ee71860444c9da9bc5d29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86b5a7deede0a5b060b885bc2579fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a7a7d4c9b5964757ebaafd9a2ddcd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c870ee3b7729e87a289fe49d8ba966615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f56167b218f7bfd488130de55ee04a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e64f0ac7b6365a70b33cbe3d722e0b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699b92bd242a73508e79a585640b048618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9b1c78981575a5f6e4acea74d96fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720b67fd655813ed1d037af58b96c46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bbffa6005d24f2f1c187a9d7146c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d5def145afd03198a522d18d3e7fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcae0577aed66ac9967ddd98cbaa55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab5157f3dac1dd37274d5f7f86c645624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aa022a4826aed18ead833278eebf5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7714adcb1c96c97a2a9b5c4ce7132f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e8618a03e848cad49e2b97769d290627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af7225eddbe79093e5335387a576df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20167901056a9f70c905d96b00d862b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b7270a9e245d136677848a8e474dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e4dc0f37ce04cae0d1708029a86db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2e82130f4e5070953e9802ad56cf3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbba8d8cf5ee0ceeafb9737278350b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f8519ea098d36ff5c4a0757553419634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0b74613a59b1fd0e8d0bda25361c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa0724975d5086131b7a4f295d28a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02abf72057bba687cd18bb750ed1a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77db3eaae0447a736ca6dab7af352f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062b32c65b54e1ace039d6110c53244639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd227b0eab08be59ee7de5f25e87562640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482afb5f74e30a75d24498c3af5e188641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3907185934b5ddf5538102996cb112642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77581dd5ade9e435c61a9c7c0df0f8c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7573ab37732c2d8864d9de8aab7d28f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c9c0e530869cbc123d6857402320d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad3e94be36fd5c98afa2438c275a82646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9995be4f50e3a9afe59d491e5662b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e708162ecef1219dea6b2b8c3239b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18e644bb837ba3361560a931e6b5a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2940fd4a12999845626cfed6fea95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef74744262cb6c1b036d92064f6acf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731cc6badb60e085bd64e5c0ee13641652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d96822e3dc65945bec6dff43c92b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb5eeb9017209ee21f4c3ced069c76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a932221561045cb0a59ec86701783655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c92fe7e840fe7e865f435e196a691656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb17c6d009e47ab19ea2ccefc6ae755657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58100785749413fe07498c468810570f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78790f8a84fa273f5ff30057a919b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559bb49363aead23787b37d98de0a89660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9348eb518908e68d82eea39ca30341a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49f8af3e4d0e01609e019be80a25b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01759ba636015ed1d1ee361d22877247663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875fd24fb4ec4d1b147c940f516108b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc583f5fb38252f7aed278bdd2812e35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994132c9f8c176c4c3a23112238606a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4bd94636036e4f27ac0c5c0b13fdf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae76d4c1b52e3ec8c4ab629362a50c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b258c0be50731c387dd4b5edb4f7e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6483aa19d1b946060bf14ca1a88fac4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25ff637d2d3aad8156bc2dbf18af79671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffdd549fea1a8f7d3994576a66a11e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc23dcb92323687886aeb7862cfedd3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcc05faa15c88d882860f35c5fa90d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748dd6f4d8a2d08d7cdf73aa3aa9aeb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88506e0efa4ec298941ca282d6485b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189f9cfd0d5d318125a5839b0f34940677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f0c2487293d595aea0a29fc3748ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4397ec701f5bbb21c1e5b45b4e6480679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494e4d1a8a5c8a5fa565cf30388e339680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>