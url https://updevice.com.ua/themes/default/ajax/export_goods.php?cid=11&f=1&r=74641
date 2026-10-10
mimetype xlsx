--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce02ed7d9483dba953ca1d4b8d3ea11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82ce1f80e41efea0676ba08d4066812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1a71353cb301da4fc1cf3776156113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f12046a1f84888bcde03b5c26aa2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af04bf934ce8f712192352fff3f9095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50ac9aded57885233c26f80c867d246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765b61f5c17b4b57e1ccc7c874cdf337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222de9452a0890ffeb401867cae6a288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe12e0219ceff517bfde873a46b43d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f8090cfd7c943fc8666089970144b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c62433a694e984d330a27d8e80055111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2ffe2786793f2a57c28921289328c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacca8a5448edaca93ae30d46a9d0ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca2952c542e04d443368bcf2503fef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7d21232b903e400cd0dfd6340226715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9090a7ef2d460f82a013335c7f0b33f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20627090cb84e4ed8b4700ef583ea117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd08d46276a6a34a8236b27e2a267e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23feef7d7f4cec9002b3eff3a847f33b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfc0ae19703f5542fd69c1e555e73b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3ada217d5b935ad18b5c20e4072a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c05c93f743733e095f9d7035eb054222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13e585d02ed4c0cdfa3dd916f44e8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad080fbb9844757f774cd7e5f9037324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22781d3d2fcdb1e809828311456f985a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6985ebd680a4718f24076188601c5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ac7ad8fe8fbe87df6493d35aebdca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2269d8af96c7e68ba55685751efd7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e765ea47b956c4db9e0edd93fa790429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072393fd8b19c846db627517a06baae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f43752d322ffc6150dcd677842d6f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d07305d3d264db9207acc76ee807932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568c6ca13ccf08d900d2d1c2b0f25bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c06b43ac1a908afb249685472ec6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fe809bf4e6cf1efb7d6d6f3db111635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a8e04bd213db25fa3b2099899b86f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fcc0de4b3b59e35e33c1b1c65764537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a2326c95f6313bece228b51db9e2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e365a71c85b28f422372fc6c2c4e37039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd777ef2af7d19c3808b6ae4f11e91440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d79ba15fe510c33114019f1ca0158841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaff3d688d583793ae3f471182f1ef842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153b1852701a67cc4012c040cd0ac1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999e47b476204460e65412f1ea5bec144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576c44640b61442280e4c3b350e537f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b43ecec17e584dc9f9043bda1274e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8f1b4be77ef89321ca7c96a7729d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fda830c52693812025661f8e25a6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4f9d244eb17dcfd26a4e1862968ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d3b9ac0e4119d1e15aa6c332a890c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547b029a9f50948d0737acd9f0eb60151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28358cbb8eb1a6a1018bd8caca56b53652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca1df94abd37963485fa9a723837e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c46c2f3ba75633470559b7c3a790f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647a2cf9093e542ef9c0ac6d4671be855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267db6bc951ba6ec4551981b1819616d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6f5443d7e168933dbbfae2636947857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71cc27f0661cd859f5e95c02ca5a6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feba1c3d0f98c35b951ba65547a056f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bc3652de3b41311e9326f4cfbdb1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92acf7070d53c3d9e4e83f82b66f3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760ed9878f5abc0eda511930fe2598862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f7cfd12eb3fb581f73279df640b7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bcac2fea4b725c426572b6b2660ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097964a7421687f7ecd6a8122c9d8e1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cbfc0dc381ddb780166f6be6a41a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a42a939304c87c968f0fdab05a543d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5b002a6a3cf82a1da88bccbfafdde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df66659f60b09ffc9bb1010275d52da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721dea23593a1dffb1dd00f7e1c9e9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe840c99b19c7e2172cb64668edb363871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4af197a9c7d53686a3e73a157b52772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e24765051dfeb75a9afdd0c9ac7d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb1c7bdedaad7013ff453e0fc031bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bf2ecd445cb19066f57f273b27f4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10692ee2848b5522a10bdc6fb45f29a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1972b0c7c12ee8b593e48d590877b9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01b24659b3f0a94e677c12bd48aecc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290de3365fab88312b4bbda77d6c69779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f236cf15ff337173ba5653a8ac93b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e2f78440a7bde777b3e1e784afae681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daec7312735de159a290cdb8d3a1c4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6969f033dcc9eafe07eec6bc1cc6fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f268bd37e00a9b086fdcd42b8435884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac796e0a8c13f50c901f77f3558928085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02230613755483b155b7004edd57c36486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30a3ddd245c6627f5a2be5e3ee6e9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac857bc34d42f2e07543b5c51ef0526d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260a3bdff058ee5e0c4526bbf602b4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef688b86594d0a1dc8677efb189de890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe74a5e21d5cb23d0108ac153ab969691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17548556de0f52cd1d1072e58a6995f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6880013fb95f0ab7184fc1c24f3baec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ab0e76d75537e79aaf0b7daa2d2f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25259f1b7f6038307b856ac42e362a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45cc506145de1a442367c7ced5f62d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec489b5b4e1feb80b619cf10fd631d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0a4fb2dc392fda09e4df6ad64944098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653a598a1caaa8b3cf6249c439aa8d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6e24264b03036ddf2062e73d0bc71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b99da14a292729584f690e77b19235101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7266807da91e1343afe7c90e11337102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690bb75362f6533ca181f89c032ab4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c408ab22c48d1eaf9dcb7aab1a1dad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55235d9fd7b40bbedd9d820078fdbce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee931cec8e617e234c6fd2e65c1a0de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495941dc865c025e35d3f4ec074805e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a979a4165e4c2003282918f7f683d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9c4cda1227249ab9ba96dfee7eb88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a267e137972c19ab23220fa0f47b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7ce14785777c759d8a99298a7ad5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff21b30f449c735ac0f4cc42eb04f1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868108cfacc54fbb35ecb9d679421f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bad6b40b74e8945dd505a42cea4199114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4620b0b4f2be2ea5a7244b6eaa280d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065861ac17b4586851bc4378674752cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50e79d29108eb1f64bf4c5c9c29fd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762782fc2440a3686924aa34dde0e4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8ac2fc3dba3f4b199cff8360c4e7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00366d2f36b3f410248afd05c4c382120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3f2d852f0cfa086e340de87fbc11c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124d8486e58edd892b3cf54f95d1e2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4321a8b5efb19d9e2bd3436898bd229123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a7457cdbc0a642b1f43a2693f3c2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc07aa8ba6fc40ede7af5e15c9bdf5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7303b811ae901d1d365424da4b0a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb738dfa3c1e5574d4395893878341bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009d1812926ad2815f840bf74c730f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce719de9e0336a44737fc2d3da527e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b032dd7b2167b1171a6539e521d4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b0b36c7a9a7bd6fe2f9b3b193b79a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2a8080525e8375745a44ae0b164d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33714460f4fb79e884361a8c17780a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70a2a3037f28fd80a16ff8cedd9e4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce379e9a90053509e796e4a82d79f34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64406e23e523361dc757eb4f6603bf9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0d2f8d125ce5ad7914eb3a828051b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cc49b6d90577ec41c1b299a273237138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3030c4f38993c01b85d2f89585b73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fde496a83968a786814c073d4001d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e35eb73b6468bdf4dd71db0b7eb91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd67417a1159e28016cc8a9be9d6644142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c1f2bb2b2f59a6933bbeb427aaa44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd282d82d4a1c76e6a738246e265a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cb95b8967a53066d8127fc2957346145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7823c06e622e394982fddc8bc3b3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea2086f705300776797d0473587872147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885412bd178961b64a67bb7da8f3e128148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352f57621efa5919125814593ccb4b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d605617ffd205af8f78d997533f2ee9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bb1731f3b3d45d77a60aab3d313df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbc9518cafe4aef277a6b06a6c0735152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd76301ab5dc37dd51ab93a1b0edbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96102d10f671b79c6447a7b9947ed5f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284d4734222e5fdadd9f8ac81354ed4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36d09c3b33aa47b390068148223701156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a3921f423eff833bfe420cf1fd75a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53914457fdfcb52f28d9dc5c68bac909158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c00d5940212e0ce35de11418263a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c64401d9e71af4b2f50bf85a2bbfc6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004b299fd6bd2d393b234933a5835a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37889d960b07332bb9e7f469d0962ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3252f829392df1f8342bd8c9958bfc7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3381d41aa5e0a4508778ec0249f1e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf137c9e0ee0a39d7f7c58a3eaca64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df131b61d975560593e20a15b8feede166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146359c41be238641e8d5220f1f780a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb935893329fd316b6eb545c4f8173168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6c83cefd12ca4559b257234427ee8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4effce748268db043a35d8039ee8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd467ee6379ba7202c1b5a73b9510046171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0248cfdfe7be76434ea9f365491bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31739f3b942fcbe89c69f0b0e4115b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc0839c03358d76f5a9bc7564ad5ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a985b10af418cba3bbd2bcbcbd155175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b818588a87b7edf159456156d45c13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf12195c8b29b7f56da56b54e84c9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed15ce0a1d568d62d92bab607e0d014178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a4373910540e315e31a37362da1d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0c7d019fc40e85fecad57229b6d16180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bd90b13ce98ace74c0569790dad60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658ce8088701ec99a093ecde2756a81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7fc7ca441c60ffa3fa8002955d534183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4d36a44ac18393d428c3bb9538d03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a606a0bc14bef0fb27e29c91eb162e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8618ed809052d6acb4c818cb240f533186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dc2bc96d04459d3cc30d46053919a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652fb6f29082e93e8e23d024ad81e7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab7bc39ad2d91557bbec3244c50e5c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3583123ca07428d642afb54d7fffe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64011931fbbd9cf739d3520faf9a053c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a64965742870a374f5ed4d7bdee34192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f5ed33eeac4e634c122468de1a768193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15d61c3083a474e2bb0f345662f1c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02859d49a6adc641f43324d98c90d7c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0a029c5c0b2a9992ee62a91c54b50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c4fafc7347b56b08154ba4fadc37b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9831210dd760a822fc0814d070b5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3ccffc15f73acaedd84a3b6892d04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c03676463f785f4e863022fae9f25a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c4f125777d0f9859d7b32fa8d79f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820614a1886927789f227f3b75300e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9b2b885a3a0a16e51095c032cd8dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a832d36300119a83ec2074485ed733a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5495e0956cd6ac6022ff9d1b9e0a922205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcb96b9cdaef97aa9b29bc6c278274206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe0c143bf9eb61b6994d69012cda26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23336fe0ed95af7fa8418e6dc0ea57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8f382709330bb84a957ce4bba720a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a4e4abb1d4e76b87031cf7ba6e5ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7a6320efcc36826865b0ad093014f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be32c0564abba3e1918102b579ff488212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169519c51167f3ce02624245b16e85b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d444e99e45bc54ce360189a2a1dd0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eb3253d23cbb251b9bf8923700eb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015a8af7b0d92d77036720d7f3d51d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144c68169d4568bd9ea961aeb36c3d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b98f8ab897041acf4e8bea1850060218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f859dbc3a03e0f3dac3e7b3efeb7c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcdfdea92619699b7cba4752bfee40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc228416588f0588e59951d933b710221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8d8097bebc0b1bf03ad52a4839f2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0646111bc7750d9985f35fa27437a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fd2805123e7aaaa5508e1b6de2bf5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2b34a87721e99da7d62d0371399e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339ebb11e03bd66221430ea1eec2387226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de55183264a136064e2fd47453caf8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5a03f531732208612e2f4645db79f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f124f9889106ab4891709952b9f14229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c6c03bf8de202d9e1966c9e5f7849230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7310610e655e8c2435d3d727a5e2a64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc1bea960f3a19d6b7ab63d8801139232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bcbedba1fb02e6d5a1031bd4a9aec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3224b17fe870555c28bc755fe71ee6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e2b0c65d696f659b33179332184c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5719a45a5b286ac35ee3efd5cfdf452236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87e379dd1adea9d72750d1bb3b1237237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad09bff83738a15a777f8c8d10f7d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b75c5c0ffeab8da8723bdf28d768a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c993b23d320dbde05491714ef94cba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790d90c3e9b1ae230c42a8807720b8c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca295989ecfd93177edcb9fa8eabcf4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abc55174ce65fc24cc156bb08e73e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1e98fb33c3c27e175baea019881f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e866a12fb7dce81f5a97c5eca6f3f8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a961e6f33a1f6abc2da3dac31f2407246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea55ca0c1a594fa5a328038a81dd9a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ee28cb658f55938863ee4294b6ae1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f6aace207a125a13ed98f6019843c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f2f31b9d7405ca090f2217649d508250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82012aad5842058e076c53bb6dd15af7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a11532541eb6ceee14de609e3811c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d36c527c8e72812678e0d134ab22d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35542824e1bb19cb789fb26862cacb41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc241ac97fc4d5f858f91a3cbb36e26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3fbf9111934f3671643d4cbbd167b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20de0d26be22efb75a3468402906b69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cd2d69a97cff5626591f2bfdeb7da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738f405d8b52a7964ccf4b03dfe4ab6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eed9cb99f94dfaafc6ed61d1e6e28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442885fb8d9d9a636cab89c6168e5f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc637bf946d303df214864897cafa8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71297b115993573132d456badcbd57e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6628f12928d5304951367e994c596264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a2633b64634568090620ba3383cd5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2d5efcc6e496fbbaaace837c67870266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b256b5b36dca3ecdba50674688f7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4071dcb1f22759d480385f350ac433268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dd65b56d0ce83fff93cf6f9863ab9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a857c7a3f8f68196cdab7a0c72137270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cde79245382f3b860009d9d6502be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649732979cc0aab0a4ef0eda7460c354272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fba5a325d2a3353fe864cd945495d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb883a4c3c8a9abdc0abfe0beb70a1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9111a902d09034a3d35103f93f90d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2d01824a510df56b2bdacbc028e3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad2e1cff764bf4a13fc04502e4e893277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f413277242218526885f872c834e49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b673143c5f4b714f0832f56711d2752279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53614f65aab1f10a029c503249896e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2b42787e07632cf9452e5fa2962da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a88daad745bee8478cd536206db33c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bafdcc06e41cfe8fe28d035f55fa81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3777217207050bc3e639f3c7c6789ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc23073223126a049408035768518a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d5a2e0293e5bce8d12fcdc54fd443286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c55f967111f8d32af5c5b7ad12a17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d7edcf3cb47b92382f3f845afe5f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40527874da1971c6b3b4b62ae1b361289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b7755bc98a146c6350419f0198a0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df200c27c4495daffd8febf3c2520d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc993cf823bda5671a03b8da9488f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bcf8224959ef15c8f9bffcd47c483293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa18447d45807ff65faac41d03da0dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb875b9360479d8b7d41aacda9d6d38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186d57a24f9c2364e6f514b73dae299296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bed5793753a1e9ecc1663ab5f13257297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627278772af441435fd5e136392cf336298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1af87fc37981485ed9bfc4edcb1ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846829117cffad9c33a508ec6eaf1d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969ee0499f1d3370036a6bf3f016ebe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d36bc3d01b94d9b3f6df6625f1d86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9a457436ae6fa6a7689ab2a3403f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2262d0a9b3995e15dcfd672a601396304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a500a810a16192be003bf223282021305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6726227fa87618977ad4f9173fac5d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee7a9508a04e9841d2c34c019d47a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a916554e1c08f7ce9bb54d6c39bb08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6495101228f9eef8ea4c98f67702ae4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d14fd2197933c6ec712b3a3f77a452310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba731ed78c41b9cea8858c89ce2227311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299bb756cbd06ccd641c58f605c6475312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bee34d68eeb50f35bcfc2b8b4ce89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bb5a32cf949eb157421f1d8e72578314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdbc72ef084a690fe9dcf188939459315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7379342546487257fb623e9fe2c8e6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019305fc8ffcc6846dd43a62ac1f311317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dcf3449d2db5b1babe6a8d482c662318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926981d8ffdd037b1ef7ae1c36a4a01f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8c69031a9a6adec97a2aaa8260ff3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e16439db8b186db0bcfd413d505bf3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc44773725099868b5685665d1fc42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd0ebf885b6c1fede8c7778562cdd5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c671382405c0a008f7b11776d179f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597a28edca2dbfd2a596f8a48974046325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42571697a38b6e540a894d32b5e563e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03e552aecd42d2d02a989be0cb0117327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cf2a9d6ffaa021d41e34d65831c6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dff07307190b2e07aef19b6e8402a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8afa75cbd4aeac1e381bd56d90e0dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc4dd23b8135a1930384933fe9a6fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59554860374f87711bd0d66a3b2144d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef561bfb1ea53bbf49cf542e45acf396333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7d7c5a1e50855030e14bc3b0baf48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314af494b02e8d13693b435e6c5954d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789fc6713af23ae473d97f7a2432741336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6baa9f66bec6a06b95024caee972c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eb8e814ce032c94a973425435546d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d6c1a4b8d7be0bb341e76583fd660339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62c16184fdd242cbcdbb20a2055b3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091732a4b1815d380b4b6a811fef731341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ae442bd11cce26b03e865bad59848342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb9d2219147e4d66752865e4f68377343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fd330a94463b23a01a2ddf7ac8bbf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b239e508d50a4c8e8a48715a9e3080c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b980b8061151023b45434b0a702363a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954f9a63f769a9b45f1c2c898e59ae2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fd06e49b87084a2e5d464332c03d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ac38eff6975ed7955c69264675ef6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df132f8c37fb8de2dcd2587df5cc62c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dda0e3a9a4b4f8728d9afd99a511a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127864124eea42aa789f85533e6003f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef874e62f8713e18b1b7aaf34659bbb4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722957a5ab3e025ab8d05c4a11d2f62354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754b12f225e3300cdd7c632623cdb24355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dc7d1d40ba1dda2740071cfc5f0e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5e1584428ff9ddf7f431aa9e0208a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0640a6eeed4d7f0e7716eeb1d917bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea7b28c85752c1a684afee20125174359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47b677def74033b74595fde98f75ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42a7646b8a5228e0b2602e0132198a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f0b1c406bdc8d23ec60b005c11d80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82387f140fb7e6d9ceaff25e2da80eff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ac5e8739c74e691737d0e66c297ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c5cfab9ed29ed77e58c4742dd791d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98d1fbde9795ba76ba9b710ea2ac2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da62f59d70904e054bb99ed6c3bf2e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89b0c053e9626e1dbfa5f09e2a3919368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c16082c5738f7076408c0785b25379369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0987aea34236ebc7dd0bc82ea43449370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8d110a8b63b65fcf5896716972446371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f102989bb9a7a067f621dddab196c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b586a0cbe53ddbdeaaca87fc4edf3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0334968f61523b08be301cff947a2e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a55cf4e69ec85d1c1627df1f04605375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1f733e59f74dbda36f6fd33dff144376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986390d1b9b98b2438cab8be94e6349377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9f084c21032101f995979ae8573b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b772a7f855be50fb66480e055b002f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427560b0e15b8ea4f466b0d4c6f70c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a39ccf5bf8b2b14bc181033c8f227d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcff8bb5100936218c709f836db2ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024c291b3325053e8060ce69c31b472383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421d722375ca690ec2057cf4240362f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058531e0030fd7ad4843f9814552b960385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af5be626fff0663d5bdca32149a2e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0a9d340b90eb62c423fb4bd4a166b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a35c030b29ee16d2c8ae28bf79419388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a281787f31affd18a70452d0c1eb5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b59cd67ae6ed23813f8442d7596d3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb50aeb59fa27980b6f7d1aa2edf0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1eda663567507c0d58fabdf8af06e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4578155247d725850ee9585f64d207393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47ab7ae426ff41ce0285444e2f31a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbf46750b792af21af6595d874fe08395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e78001dd9480e2d91ba4571fc6b516396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02f851ae68d9b2ecf978d8cb53de0c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d26c2c399482161fa69f1bd8a65c6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d30d79fac9deab36c982afcbd40e3e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2f8f993fd95f59cc15b8adfee253f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81766b0bdf2a0dd0c812abeab4a3338b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa2635062064d6296385c81c3ae41a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bdbba69896ae3de98db683c4ccdd2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1dc0be2c9424624fe13c1ffa000ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee9720ef12d00f324bf2c9e12037f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47144bebde0c0e14211126cf32a67151406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a125a2f39524ecceebd228e48d0b323407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af28cdda5ca3a259ef941749a065aba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc5c0592d53d463e576e1204e64b7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a4b9825126b23a4eb5971bae8f951410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31b90207bd479491ede72eca854db7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4ff27bb9ca1334a21e74ccfa50613412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535eeb0aa802e42a962bab086f5a9316413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ff7f056bca506698194cc662b7ce9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bce18f2fcfcf9a9a5da2a4c0b694de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5d30adefee15f494d42c03e039ed9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b080909a8fe5aca968210c9f34caf15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cf9bad43a8c350f949b097dfad529418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043801a6f59c98ff43d51cd8e93bd6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2131af38eb9c94ff73e2e375c2109dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181310eeff8c5870b9358995812fe0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46084a7e11c8e571ded331152a2101d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660752af5177c88a24c9df6089ae355423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9c07e3d448e77748c6d82f5f87fb5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a85f5f70be9266d9e7c91709d473c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e329743103fc175d39369853630b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f45e20280eb592b1d91fab91be6f82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ec2f9dd19f4fb35ee9c763725f2b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64fc6ae68dc65c42a1c5b1467c804d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd91a1735597e0221e023bacc9993b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037812c0f6e45860e72d83c65976e0c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2eb19ec58867663cc6d92881c628e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e93661b62d3949374e30f720abcda433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc48f1d6b404871bb0d42896b23284434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e75dffdbf2fbd163a000c4439b0cd5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34dd2e5e0bf1b05b9b22e49bb2cca1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6733df98ce8e167c5a616e7e577a042437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc95dd0cb10d6f8fee2779cf620c891438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6fd34c709ff99a7f54e1a9324986d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4d1c0b0369e5a75b124f6aff9a7db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd48239ae615ce7161437d12a898ce2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6c0819c788418e81ee8e93a4fd3d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e913341e0428a7f9abff84980aff5e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c6849376331f001c052d0b9aa3129444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204bca7ddee11d43164725596fd70df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172245abdbcc3de2c5972e8c04e3d3e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee966ef209115c9a675645b41ac145447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18f59f6e017411069dae9e28014010448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00356d2aec78fed353f146a94376242a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91b613885e10de81305b9fa442ddaf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042927a2a04bc8eeaeb2ba395b86ebde451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d765217a849aeb7c82fa3b9cc486551452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1672e1f1c85566550c0c6b83485052b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76468c179a34e95f8e05ed9a2b9a22a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed905f14e3a9b722e7ec7d618c4f061455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbefccc81145ff879be1c46833db7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585a7fd5c41f00cf67bccd1e02b0f23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583fb8d92a6a960d42d5dd4acd9ee3e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2665f721c694dce20ddef439223da43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fc118d8e17b43800656ba99a00b39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4083b2ca72a8e55a7ed1a4338b278461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfb73960175829148ade64b9cb4208462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ce90890a4cf4d68041d105195acd0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7e1ad9c58fb9b82d0873c20abdc2a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669408071384c73d5759b1a13431088465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49225d60d3059e2690888b345f9ea63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e481d565a56d20f2c2cbd9be98594d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43226d18a1ce9cc7d74963c2bf1e0f19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f251613373a01176f6c222964a7a94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a0dc1f2100dc8fac488ac3ed8fd8a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f68204706419d9dd0a49bd897fb61d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5013a8d65ae7a95528043fcd32682472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891b2771fb81566877f595981ad83e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9a0489e8f7ea0ad2a1be00c7e0417474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499774544dabb57b92e0f016d2d4e74e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303b26894a994d76d32d50c9395e437476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7145091f20f0d2852c31a0f68ddbac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0913804a0ff2c6cea65668e45483eb2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960a143aef9fc234cd02355878154ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a1d6420d0e190563a1872327322f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2ee48623f09e6b1c4a5b30b7a70f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d030b0104348b3eb79c72c7385c557482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1e7edd82e1be68b68e59ae7a76daa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13210a6adefc7ef96a51e42da1fce29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fc8c8520ccaa0aee7696c3737d2f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8084f1b6cae16efbfb583bdbe0bec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc77fa366472a5c67731e3007b0b74487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286218a5ed1a69729b7d972c7eb869f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4444dd630f10b0236e6083fccb126489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5b48969bdffc2e35c7be097dc4875490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082629a6953b5c7aad50d364d3e1408b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dfee7ffd549fefded79a1e755ddbf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7294c6a54ec2efd0cfa8c4f56adb0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c01c6c56e5a5180e3acfe30fdf81d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60381f7e3e011c8e2d1c9889bdfa111f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173e20a1daa7692ed7e7926a07e20fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aa0557054263d2749fb79f49f059b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b41862b8e084c0964b6fce3b4dae7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23ee35b7b5640fa8db8a2d7a172007499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9421f8bddd64b3d2665c00d31a6e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284710486b22f1ec21ca2729c6944e8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d266e64624d539734aaa9296e34dc4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812052d9be00f318f08a91a6d55c4a23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca992a0b55570d77fc18494151e1203504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9b8386344d984b2ff2cdc6a012d6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9361fa99395090abf4fef94637bdaf3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f031c3f52c51bcbe6bc9772778e22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4f4a4bf5342c468fbc37a11df8477508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471567ddc2571c85e745c6d3a132d86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594c2596406c9e5564cebfa7c5deed1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d820169da16d4537822b1b6117da2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564b598721ed47c2713652633af283f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f701cf9e7b834e60f05763de6ed51d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91ecf1c9ab857cd9f11f2a570f61dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449a42a6d9bf828532746995eb39d45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6acaa1c787367957c4223eca19662516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf871e67cb03757f8737c9ccf1efb155517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de286e20dcfe5e4a711410acd4b61bf9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80c1526e4358c61782dc9b761f92b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25134a3a285ce4a7eff8f624bf65cbb6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0baa69734a700118eb95a1d9ff1552521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777d33ec195899b110f7f300e0ce999522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672db62a51e694917f48cb3be597a4bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430af03fa5df26bca02069a4142b4f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121ef8f0b1c01e5d6f8ec4dc17bb0dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6806153bce295410080841b39165d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9bafbce09f09e1799acbeaa4f8667527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900885080fd98ab5cd1b83d4a5d45b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a88ae00cff4a8db683441036cd495529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6d492c9fe036036f35bfbd5ae4023530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641bc2665e6abc3a572066e380c59b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf41f28f3e20624670c178b6e5e2a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77712cf482fa818ea593b42f15d365533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f5dfcf0e799c1b11113fa18cdf30b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5d02e693ba37499209cfdf11e3136535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0406874edaff83c660a9f8602d1c21536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d285962b469a4bb835dd2dfb8881c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c4690d0311e144436ae8af718dbc3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545a067490f2e2023ea2ee8dfb31c20539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90018347eb7d48d40e3e8cfc9dab1fa0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f33fb88b4783c0bacd5643eb4e98c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea310753fd548645e2614cb8262150542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b5dd10b672f99d1c687271dd0b61f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c89c216733791b557cd940e311ca1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0dd8410d7ba488bec8c2ceacce7a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61397d05e01a009fc3776d9d74eb704546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f705eb40fb52b6b317dbd833833d5df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64505c19fddd44beb0df4c72d877b49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00210d8e0f47935bb3a88dae6c9335549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738cb972da7bc7d3038e43b5709747b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e65d2bbfc4e4e1ba0dee4a205c868551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01880d7273da00b0cfca79d06ab9ac8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e613001887c15dbb8cdd5e8c545b5bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc35f140ff0fe90c9db0a283450b31c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eac7ff0e8c8f22a940a5f198c7fd1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabe2123b2f22e4159e3fa5326af342556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca6fd9e4bf666004f9bd40a1e931e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519719d7843dcb603acf52a9cd23f76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e11761fba69634cfa59b76769649c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf588f241d7d6bff017b526b20689b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce6600e66013e932ffc911114d06fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71131857076bbec656c94cce696af203562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5176571b432bba0ffab76b2635d9f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8e5b5c814a22693cd7a6aab979bee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06b140937072c6a25e7afaca95ed42565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a00865c9035cd518d6a81a0da8dc57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a00a12f03156d2d4baeccb657cc89f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88461b9ddc05a0bbed360e401cea4a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc7624f6fe0592c4a875ab2da0ce22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff09a44c2c1dfa8af4563adaa398d89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975d7a3e4413400f82d2eaa3717cf43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230e69f1be13aebf78db0a618926fd9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c96bbd726caf0826321ea445c00ce6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c52321a631b30fd49a9e5e23159c96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a671a5850e8da6f3f1a6345b4e03ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1443c2e0a60b689b3f5a72226ddef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c5c5ad3bd71f9f43a4ed43a3fb287577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e2b25f639f913cdc1accebeea4f66578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fea7705f72635e20d03ef9d1b16a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c12e11db9458fa8a7fd29b51bca29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e297a0c82b04b97f01cc127221b8719581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3579a0f6986889c418cc7e8dbecf7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458ad46c95dd27b07116a361283d9d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5597fee8bca884ec6fb6674bfc769584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ab735f4731818b794a7e9a8ef3731585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbc3b530a09258d8c135ca6e97241d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c078f1914ed0e0e38a262d0f3a7b57587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ac91e152069bde52cf2af029d366f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4c10ba248d06e04012a7baa271e98589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326aad0c8ee57013579a89825dca957590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627e2ecd70c210b58c273ef3e6e4c25591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e90a9e2564d24d29c0175d7620771592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4c7d29eba38d1d74a400ee986e0e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58304b777cc0340470b1080a043b28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a821d1c5f426db0b5415eb65f0e7c35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b54e468a43c2c51fc5f41fa4a6a55596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cb0398d7e1255df6b59fe794787e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23a03e9949ba8e060bd96518cc67ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25248168b2fc242564d17ccde6145722599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b4a6c050e0ede1c761aeef50a9f31600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740d5e5d379355017ac2d20d22bc3cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffad8f5b76b1ab5cbf6b4b8451a7579602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9eea8cc406b556231ce6d9336bcf5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9c30e55b816aa482ae6a59e1ef7cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42952c8ce41b91b155aa230fdefe16ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94af7510d822ef32cab69d1d9cd903606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b022e83516446e48937a9c727378ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075c66c52e5097308c679c61141bd89608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fe1524623cddd1b1bb6ca9cac8aa7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085605edb3a031d65a9293949aea2e68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b4cd97484184766201faeebe80314611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ac05eeb1a40875ec9c2971875d3b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b625627d21feb8677730c878682cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91618a78b5f97c47f8e52f61dd957ba5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a499bb4d9097fe0e0fe7acf36e7b70615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada23891f0e885710d93fe9a4848163616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372495df3341153b4b689e8ee07d991617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4de3f8911699fa32832d2de98fe2a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f60a627978118258e15e929563f65619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc4c7c6aeaf948b93beb651e3888f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f98d8c7227b5cf3054d54fd122fbd1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb7d0a840d40202c3f9a1ff4e636d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4e653a9a99df4e143d2b903a0ef72623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938b1172906197ee85188ef97e337d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81c251bd1232650e26985f000e5e4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fa9035daf970bdd79c50fe8f345f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e422ad4a2cec1aac62e255c5f93dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44373f0d6aa69cf0b0c8d578325ec2f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7149dc584ed0cf063bc606b895a8ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006ee93b524da0b3ce1539856e49c99630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3f0d08c3ebefa4f73a5a0cdcf5bf4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd428fcbb3de9851c77e35802d2e7e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f39aee2a3f32a5ed327c42140e2bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7999ba20ced8b9323aeae6b6952be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349da88520d5ee505b4c06887f262eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc46ec1afe016d893c35d8e48cc7448636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e50b5c9badc114f1497b2a80424c4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d85167df92d0955cc686687707c40638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99019bb2f59e5c6016a70f3d6eacd1ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf03d61a120a88dad026612a010cc23640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766d319e257efc6389b37eb25215844641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a34770700dea28f6ab9281c8a300f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b14da5820241361e13bde91dd4f1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87bbebba15ff250b4a188b878052b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e866c2c5d9d3251b101ee2fa6a9cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d2af95e55f07935f33244ce03c587646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb7edeba3ff2af721ba6e33f4f3164647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60b452dc4a0880346e468d196aaa2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edfb73c4eb4103e258d9f84c233bc6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3551064bbcb6d6388ca0727cdea18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1d9c9a9877e77e0cb012e281f7184651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45455ce90c62808621ae724ed8d82e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae54b33fccc9e2e8f625b7a3fae3a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc7cf2e038b8f0911efe484bd5b109654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d865e6c3d28a3b620f2947bca00eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518f6b1eb5e13c772ec503ba03342db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3187a979cddf83a4ee66b60ace0db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25eed2d67afe9ff295d2385cf76880b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250eb0530001dabcad7dc636034db910659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def12113213e5bebf0a79f35c6a5e50660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd86ee362c1400f142420a59fa2a93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385cc1b71e618c381194ef4e9331295662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc94de9226e74e33f3af613d7616b30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cee2949acfdbb461dbbc6551d09e24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5de2d73a1a2bdb08cdd150d92f5d5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42876b15077ac4990fe2f960a161ca2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65dd030bcb4a2a332636fb0f90bb3e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572f5cd756e4381d754c390832524ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baee93788c583394573188c34bc458669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997939c57439958bcad85209a4ce378670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15472c94b2c81a50427aad8f24de3713671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54194310e3384a255cf441e466d52f9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6354899a668b34aa9051dd36b7c1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234540e0016f6b5193b7797f92967e4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8855cf14a3947a8fef112e871ba06675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b99a1a1c9397f827e40133b023a23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d743fc8e3f2db5ebcd3a361518c2e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704694065d1135c288d12e2074cb569c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a3aa03c02b2f790b1870d510369d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f41793a1bbfcdeca9ac92c058ce1b5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51d0169d88c31e19cdaf7304b06dd1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369e0e13d3d6108b1cb2d14bfe28371682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd508aa8157d9ef51faf909b1859fb70683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f99b70f5260e6cbca5c73368c156c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fd9a076d0446eb1652c928e69d033685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910ba81c5423bab2411117b5e224d52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3c67996267d8c8df3a17058f467eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05606b82375d0d172dd9c4941957452e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1063d585e3a075e59bec52063aef0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfc596b023ecd81349217b675842c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdeb7182617a2af4ff6983b11adfea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf6e591820a1d1947ce156e236f898692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187c91cf987ed2eac2d4c7fcc142e0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f0543c48fb39c2e87055141404853694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47bb245e8e95946bfb7680973ba5c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814b34c425ebdd7aea7ae0ee226a3fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf7c965802ac63c641c8cdb31a11cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef9ff7f5f95a7ad47bc13a90d811b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acecf326a1f9cca8ec4880d47bbbc5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815aa714e58ef091e68afa03022383d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015096053e8a4e9c05f865f2ec14617701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455554bcec6575317d5096342754c09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce166e22cd967547797c8a82d0c7c9d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320a742470cf3f1c93af83f999d912e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2d3d244bac864713d7af2e0c3c5e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7ab086543566bd221bd1ba6fbce52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3b118126115526d2396c0f08c31b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a90e71f2f0e9076c0d4d697327d83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412998f30c65997a1a9a9c1d4a73e7b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999c706f16ca37608e23cd392b7d44a710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388974eaf02d84e80434483f91dc22e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3863233d12d6490b05b26ea7af2882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfa9c79e527800491af28b602374c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744fb7a66089fada7f0ec7fcbeb5a714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568692094c5b9a1c4e571554bdcc7fd35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02063cff5f5cc9c55216085a1e209c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9009e41dc9f644de1a4fb260f12357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb0d18ec46b125c8d15d4280bff4aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571acaaf683cfd225d831972934c0409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea8e8d0214641dc99196b275f3720310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66966e3413a10e476958297603d59011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862538ff5e1865528262a8f2a57b3c5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f55d4b2fde672e0a6cfb1e52ad0fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55fb61275a23aac16cc32200bae8e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e105c398682b05803fe58b535e39d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103af28294b1487b4ce8112a86750a4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c63bce6c2a39717275b3e496d2f9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ac394b2ba580feb4b687b4e2b7b6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e80b47874d01a980b4aa4244b8ff8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2301817d6e52de1da0252b29d7b713420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220544578f91cc8b0cf3455b0b83c5ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc63b92ba96d5a1e559419c738b7b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f525f0f6cc97e6c60c0d211b92984523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631b104aa884690e5ce98258fef5c3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b591f6c38340c42539d0e95df023c6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36675ae680231f79317dc5f02d0a90f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15957e608befacb6003ee49fcc6f72327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb12ef51d3287169595838c102a7ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32c4e2245e9ec9383e791e3a7df98129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb1f37c4686e66dca12f6830c40a7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4f0bbb19bcc2b70712e5ac25d171331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5e1b37e6af504b3fb1bb1f1c4f3a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784cef6cf8f8a51d3a99305ca1894fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ded8503352bd7af1327fc620063f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883fe3766aef8d6cd9961f9411b0bc235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af1b8c9ed67d60d623a91df54476d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b815443793d61c3cabf0d10e543de9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db34bfc074e7436a419154d1644ddaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c5712a11a380cacc80cdbedaa589239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92466a4f46bc67bfa2acf068dc957edf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5fb2038f1a672eeff1825716d1fa141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faf99b71662facc2ea3a8ed8b6bf6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909865ed4659122333589918b7706f8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490dfb5f1f1f7349f17bcba7143c32244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49188b70af0129e284fc8f83d3f7e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075a4fc417666191df446454b40aa6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f973fc9228d8ae05553791c75ab9bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d190efa71357cd4a68cc4f8c990349b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60299c999032348e7ef7c4724bf9d7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fe9d9cc5d89807622882fb52c005f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de4028cb71c2827b1a956c6e771f7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5f3eda05d6f6fc3d5e33bc056506952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfe69755fe8653522b38b4b636cb8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10a7aeb2dfc0f6277ed7f294774d7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a2af59882b8cb8eefcdf649a3a57d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075397b009794d3b124964fe988459156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37e40c5eca7b252aa587845aa82f1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5147b3bab62a5773f4ae7dac875bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32d5ffa49eaa23afb3b937410f8ae659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7f36b4f81542f1a09ad86cdd2399160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d318f782592b204793d81f1ce25afa861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bbde3f6c33fa76d30cdc9df5ab20762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8f2315be93c280379e3fa839a1a8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628e8e27cc54d1d6170f2288b9287b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b742d1b553f57fd73e103bd7306580765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed40225b552b7ea5cf66bc520646c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d6a301f1a029d7804b82bb4c2ec0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5586e1dfc8598a2b7ce6e7f1e0e118168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ba2bea6b9ad652786e89b76b37e4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634650391cd864f1fa6bf5ece791eb8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca2f9f81cdf2eb0fff5b8b48207bb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f73cb587f80c412cee8231abcf726372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15e18f3e1a18b0cd131edb1eb95cd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f573167f170c9d11a2b9b8451b8acaf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c4b41045a09b6afe68c485da62af975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97c008debf338e31e52278d67126e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8d6ae19c56729271f908bf93f528777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71cef6887eeef898e557685f5870f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ddb4f90e514d343dbadca6d04635879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4e2f0a7efd8346a518c8b4c3faa8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53ea2114f475f0c2d52dd78ee2927381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329c8dada7b893ce817cb95b040709582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67016ef063e8211641907ce3e518634a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51e25018166997d50eed3738b9000b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e724f939bb01361e2931a4e8ba1f0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75dfece7b6501e46a33f954ca20b3186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dbe8e7d34de5fab0e85866f08fed087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad024590975965065439a59961c418888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb6b3a8f2947db989037fd425ea5d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59951a8e9f0a1a9b1401eee2a34eb67290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d7d70f721574463a1a76e1414deee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5c19ce043b327905f3844344cfb6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2ef6d845e5491320941fcd0045ace93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2b50fa843983b71f283cea2a0c22d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a024c2552c26bb07c78330bf0c4d8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cc8038b1c28843edfd1c89ea0762096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b6fe7a5388c1a377892de4f59998997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11ab99968ea7f13cb283bf99685f1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b32f6d5825169381a51519d564a2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b08b37245c5fc61d68fbe2544bdf43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836115a0371df34402deab2fe2831bd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea670b66682d88fc2a1627890177f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc20e179a0b6465d35ae268f20eff8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03599f395623547e1d34bf6014bb4f33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5954d15cddb4ac2c93f3e955e63151105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90664542efb303cd653d039efa84cb7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d57d5579d5bfb0f6d3175ab47b4f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7938c4e20082e8f5d89703069381c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7f3195a509b57d24d7334bb31e42b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f536ced8b6b090152ad4dc1ebd571110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6688ae9a37f983a864b034092d737111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c460fb064f4babc0d47a867664d3219112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cff408744b57ac9b8abb08381e449113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a9c324b0839460776b5965356d730114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742ad40f999db8bbe9731ba37f781e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0a7a479af82536995726c40dff207116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1232870d8fbac6cea9875bb4a2e558117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111cc25734598b2a41427ee5e7d02d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b52f53f54d64f0ca593c0c12170bba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2884d50a60a2551e6a9eaa06746b48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85937264d64581dc1de2eaf68056ac78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d142d37de909a207f1ae0232d10ab7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfa24cc06eebe3c5f34de8c5d6fda7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e326da53563b6c690382f0e597d36e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90562a31c028ca5305a40a007f1e1aba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44b9f3238d0b7c5494e4fa312634c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a926fb3de4f5ea94ff7f9a4a5cc1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dba310f9fd1ebc097666e25628f86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eff0485bf0d1187d55eeecf05e0c46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b9e74bea4d889bd274c8a8c7e8e9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30a083c7037f018f199052a3254915131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0989124e69049e57e5fae93dc5fba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04da443c27592b7218c386e9aac02bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2eeca52e6ed69e1c306597016e8278134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f2341731e2085ccfdc3f3d3401a48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b46849f8ea9dcbd45ec158a84573b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e196a381156362acdbcbc643053794137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cd1fe18480ecdc02d193d4b65604e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af392155e03f317158855b1735f42f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64e72935057dbbbb7cc6799c7b6035140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cb22b002105d4d8c985be1b5c35f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6bc27cbba661d27dc9f8969831361142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089320bb77cde8a97f884d545b403ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538e1e88411675632ec5c303b9b9cf8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17feb9cb8f2917ef912bed2cfd6293c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f6b88907e61b8259147a870f264b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b4a7fe5db824efe30233e38461444147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc174159b67a361662473da6aa047a52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682ae44cb0cb60aa2301f12f47444e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd655d505f6b0521664d0407d225287150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8615a270ba95557a2ad21647b37b9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e440105c214e8651c45dd3ea8eb4a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214648db153f78446d061200183ee8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c03d7cd1b5142d4b9a8b73ec966469154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ee5923656ca048c8f0bc8f1dada04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c769de9c88057c3e3661bf8ce1249156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9a6001c0671fa23bd422b9ddf4c0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94239d375ea45a0fba3b303c3690e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cc57fc07433f4b409ff19a74e7e13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a7d633bc90994d05147e8b639ec96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4aa577be52310761509418836daac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ce6497c2fe03bdeec5f327c320688162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c67e21f6f7fa938ede391cc9c9097f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cd85877dd78554d2820bd4158c7d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5c9778b7bfbb64b6d17fefd09a1c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2da733116091905c06eccf21770a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3baa1d8017d5a27dd3f7478309c6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29f0acc6b956e373cf9389b7387aa3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5ec93db641854515d4d10ddceb309169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835954c32f5f15152390731ccc3df3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45456a83b243f59ee2554f89aaefcb5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72353f386ad838032412a5c9ae3588e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82a2c0b1d03c735e7dee832ffaa0a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79147e2dcd3648963ff8c4f077ed6827174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21334bce3f28f69c0f3ac56be0087b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fe6b7e143b3d0f7baa3880c5b6e27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeeb69cf0013b02b2e0c61d77e05df8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125dd49063d4fe045426f12bfba1ec3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85667376617ac42607440669712e71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c0771df64f1daefcc0622ab3d2583180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ea3f69a84fc704d8b11a6338ca4e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdf66d76367a745e8a33e06a98a163182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513252d07ce3c83b692bffeb2a08412183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b58d0c9e2f8b61315e3e46c3e6e3e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829c4c8ed9d2365aecca068f6382143185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fb368cea3c7189a6750616268c1d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f6b2a68ed661da0fb09c956ad3de2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd240779d9ed38e1709e180744f2286b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf077f818c5e2b62715987ae2c1df50189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d162135664639dd44ff8742576ec4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce45658f06fe534af87aec10d8b678191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a8355bb4e091704a39c4c7c7a5de7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436041efac8f8a131a4fcce355d3e15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28ad586b61e09a1bc20de521c929f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f09df5c88d67ee1b80828df543a89b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0f4af6b5609e05c0445ce2625edd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73002eb0619bcba73820a089417fa9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0434708c162ef8464e9a6c5173319c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e21a857f43f3be8d49a29d87c0ef1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d61b8fecb7a6ef7d827145277e641200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5d97d0c93584d0c095a59900df909201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a475d34f5db69cee6a36d783ff3d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b612ca45a0164a76ea307551cca4caf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f62cb5791582f88f97aa4f5a30e9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243fc71a877e41919397143b8eef2a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77400ea669e0f28ce2c67b03252849e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b14cebcc719ef0bef8c2f1d86b194207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227587e7a2dd1cefa013259e93f830da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0dde23d308672a38b8fb3fa77cbd6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2f5b5de5a04c36ecd1f5b179fcf32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2465f89c5342f3f0438572f23ec0487211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f126d5c0a3a1807ba80b8c089b7dcef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e804a23e68331d38922a304fba60151213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361fcbe98fd136e64f7b90bb103427a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768e89a7fe1db18c2f47f76d840dc5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dec82450a07d91597f242aa300ee3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790343c683228a4bd1135a6a86d9c50217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3ccf4ca75ee8b3fcc55718059a6cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439ceacbb397bd78851d33829063152219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353c9544feca2aa2bc6f4092e48cc7e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f3cfbc9902d2e934d535f4f20b1bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd0a747c238baf1c407d601fe30440222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dedf18801eb391f107c575eba1433223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330105996a44f7f0f0861d3868a41b25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae376b3c9be1bf97d6d531c2e3e292225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065c6f1e4d7c415243b7bfe5ec4dc01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f89b7afdb484dfe68ae6841511a23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bf070cfaee8609ccc3daa7d3e4389228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0373d8a410238ef80842320cd70d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa84054b7dd481eaabdefff496b24de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd3a79903bbb3b7727503d982c2439231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a273e73263a9321a28abbf84e6e4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0bd1f646904efa59dc6d13a80cd6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4734494065ec9365cd15e0b284dacc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2225fdd8b58ead579208c969ea4598b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5219dd1b2eda4afc5e413c3fe50a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076d8b69d2cb597b454f9b7478cae42237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99732708e1c2a2d460fa50b0cb71234d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a299a019139b16789adfb83fc6d8b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce2786ead391011faa0eeee7b6cb61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8f09cb85e088a5a4fd53a89694ae3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a720d8c76c62933c0ce77fceea08c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f00b87aafdde107527b6abf928ab4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32769a969fe95c9bba76be5db73d745c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d99f2a02f9ae3905387c3c587ef615245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c88e7fefe7b49a8814c0148396d622246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060c9366cb191654358cdba32a9e15a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662d5f2c6dbe46765afcad4f4c16c3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a45171c3060e348aabfc58799e1016249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcee049e10f1e3ac56ab6b21e68b885250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce4c5e979834fe7058d6108d926722251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b239a7a3cdc561542b35cd6afc1212252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a9b60c994d074d9790913d470e4af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6876a3c49b8aa1ab3abbe65cc642dc0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580d2557cc6d9eb1e9a5f111088886a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fca905f1a5062cdb249dede8972205256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5548dcc88d6b53afaccad5c1559940257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544c2be2f32cad5de6536848ad0d2e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01cbde8f32744ee0a269f140691bff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aeeaf32ed20d8e5ac83c4d055bc61d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af879e714930a38ac6f57337b5dbd6f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699793f68306bb69aa986f2bc69f117262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac19d5c776b6cc7c8b73dcadbb6741263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2a74c14d80474658071d12d1d3c04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58640232c99b24ce23c9813932e7f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9f978ca956fe81cf7a0ff72596c7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581aa4309768c07ef9a4cd3297feaf4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0fd41ac0bf19f3c18bcd98fc47d31268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9344ce05ffeed4028f826eceae9b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bb1965c81965785e03f2d2e7b0472270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388b6d457b2b7999bce776ba2f5f8c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b50b735eaf5a6f59ad32ffd4ea0a6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a84dfed8e4bfef54fe5d2fe541e44a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d821adcddee4f691b2925742eae94a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2c80eeda7c55d55268f2a5b3b861f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafaf771addca47366e5f352a56d89c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be04ba8f365820217d2d785c281413277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0991a17db7feab83e25bbb29cae6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc839918af961c27d3859242cc45667279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374253a25b650f3c50946e98bde406c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d997bfa182666e6cff86561052a5574281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b29e8de4f10f2fea521650554f8a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdb3e622ef90d82662c1ae7753db23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1786411b94f8d820d7656c4aac9975284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fee9724b17703e0b03da44140bb82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5d362561207c2143aa49b244f28e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909055d7aba19ff56bcb93c12c4d83ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c098ccf7bb895b74c40f0f4714bfb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bdffa960040a6f9f24658601d07d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83283f3116151b3c5cb942ea511f7714290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bc39628e6161b0f1a109022cd0b19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa716d5f09f1444950b480557de723292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c1e99aa74e433f8525c8a3d112f0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f5bdb432a5d7b26fa23784cf41bfe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4852a517f33f00349e7c7414c0f9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a877c0b63c3955ce363202b3c1465d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58342adc189b737a87cfd79ab1050e4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d7f5e9fafeb3f1d51060378902288298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f383fd05660dc24744dbdb300e04a2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05202ba4d0290d910aba6846d2e3f6a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54117688b3fc17032ce01d606e4b86c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53beaaf51797f6fa575f13ad0274f9b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e258bb3a2454582f9f42067f453d0e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaa508fcc89c16bf0798abd79a0ea6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544a130ea4c0ff07e9b44dca26e0d67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62029cfbfa39d5c82cdbb1e00e3149f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25206419c1f2994bca050cf0c478d83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98611a3ff2b94428f4a36776f25facc7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021e2b0a489ef7c40c2baedeee675ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823ce034651b9103287674d6057feae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f31a3da095745f8b1c14a1cb8c69f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7bb1cbed10549f7346f811edccda6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3542f6e140b61271c1c3184542d956313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2404461592fd8484945bc3aa0b730314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e23c99c3b17e0ff716ff0d30af7bb1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fdbcb35b4e74b966b43cfc954c30f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d7c8df34bc9fa57bb5a3adbf8fcd7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79478260b9ca574874002d8d87b0c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee96b2f5ade10b64c72f3aafb28a59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ffe3a5f98487a5a75f09f37f8b781320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8364e2d4860dbf4cdf11ecf671f46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643ec8417060834251d1ed2a8ad56c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0feefa56d16d911aa53746b9d5d12a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfb92eec8250850a24391b65056261324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb15a8d86833bcfbe6e992e0d7318b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb612237af6cc93173ddc71bbfae82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec0b972ebd86c32ee27261c3bfd8db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2f0cd489b54fb9f662d670dcb472b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2b94eb2c238612692174c96860c77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce714a3baa75fb53d51a7a5ae397fd44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d80f58b20fb0073d33a658a21fd05331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cb8c0ce24f83f20b9cd95c3241c1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240bf1709a1dfd8052845b01522e889333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eff57f4ccb5132ef0c7ec971890ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1b77e5cb0edc738330755cf1a61f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd8bc9ca9ab59ca44de735441cc29b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c52804304a2dd46a0e919f1e50874337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15d2b88b694d939b7cff0d38f14430338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b04d6662e8e343493a8e9e156d2a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9fb1c0f1169f496f0e5dd97d030dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83ddd1cc737221a034caf7b5bb87c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a609e03bd067d470adab27bda9a13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dc8f3df144bc045a9a59e8aa7c3fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b14a4922c3536bf54df37c7b61436344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af928846d5a7ffc2767ce3d7875ffee2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254a1f254b4b2045e4e0e589980ed0c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccab7b9f1d177f9b10e3d792461cdc8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519578d380e971170509687d7602dd8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1584681e0af2bd58ba2c69b2a2d3f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf3e10ee7953f85b97c90682631cd1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e381748dba84fc3677c821af0378ea0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe979afc01405c65d1c837a22710de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec50fff2af99cef6263b3b8be03e071353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b912c561e4f2c4b700ac90c8a867d14354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b674f2e0619887f75c41177bbd3fd7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba528363ea7325f123f35e0d69441c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8f859433219fd183f2511904a2670357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc7eec455846b0c571caa5e5df9c8e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0102539dad878583cecf53b68dda59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aa71b26fa6c6fbdfa88b33fd4a35f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb58cc100eb49c581ee3fb5f16f707361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bbfc1e26948da8651ecd87de3caca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5607786411f0ef61b0d1456c7bfdbe0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26342320362821e9f5405ecd2688b52b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33803de43cf01b59959387474e7d5ca4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a7d561d6f66af5f11a66574ff33c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02c9a0dc99bcd46c8c7df78609e3c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685f07caef6e7950f6b0c941dd91478368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02ad8a95ac6c582582ea438992a224369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32777b8c1331b275ac543bcd2a27fb7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a38e092bf826c03160040e658d21e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20386426acd832480a37a5b54c0d08c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5cba2c1c0efb2b10a5cc6fe1172d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908c921c3a8b4e455da55d9866a26ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09c5a2a296f671fdb932640288cf9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a64b130218de2572d9f95200f3d42a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86d33981560963c253542146e61b78377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b2a0583275a0c625985cdca5ad9f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc388e813aa3dc8455696adcd203eaf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67624c05af7f369de69b8b1da946827380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e66afa7d8f8308b55b0458ffb15b47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed56bcac80f8397328ef4ee38c9e1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5877d937ecabc388642069c5997f8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7f48081c6b22f5c79cebbbb4f87d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66af23dc580025d34a8519ef33003e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd3555bd2979c29439bb98b97f877d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e01be1726e02b4dd7ee762ff3c8bc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bcc050ba88d8eb1caaac34d7ef38a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8cae6ec9088bab1f706346fbddb36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467fdb33e5d9f7e95891a37acd2f7b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22614933b4b62ec9b5b70d03479203a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaec9522c12aa73614d5e9fb6cae94392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29369eca0474d34fa42a5f59ec161a7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2856892c3b43195d098f5e178b9686394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c54bf1aa18f08c7addf0ef92e4afe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1d6cbb0c40ea852b8aef420105a38396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ea76b89e66154910f0a0c6479fcbf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00992ca3c563f88f98df7384c44386398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6891b9639e04818095566ccd3aea6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af060b2cc23380b92004c381a67935400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91981e42e6435a457e6ee55c49daa8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef89466ccb63b4cb880320403dc26f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2ae0014d36d87539a017f24496297403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e8a1af3653ec87cecb635692562e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b662b6ad29f85172113e18fff8f2727405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10101c061a0efa9bd3e9490bd09098406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739200c56e288178eb86dabea1f4fdd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf5cfb4f19361f58bca42aab687fee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd091359939f77f5de517474e65110eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e76b766115acf59470c50ca60599c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9053931493c6f9387407e6c8df95f35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c5fb1ccf20f23a5759c6cca4b84f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9064d7dba3ea76ffdc188f4cc303228413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bd5ad3a2beca154322bd67d43fecb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea08a8103b48abe5f9bde3c1bc9f318415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec422346c23d9b73448458884ee7c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1f60629785b1517b33f329c3e2b47417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5ce1a997e2b757fe44ebb344c2e4e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa6f3251dde5f1feae7e1a72f66c69419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a2036d98fadcf819eeca30fd759af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd19bf63860509c6a6290f36e2d3215421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4807e9d17d7974f63ca649aa7109b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b35a2227952bd0a8f009c16ab031f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453b7f9c7e44a49d4edc7b933f61080424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205923448214c5f8fb978f5b32c29d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23b2f10d8c9f050e34fa6d88ed13c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb63d7a6429d9be487d27ad29a5697e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7c09ad9ad5fc59e43e4c90c440f21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6f9906759df853a8a6b039298c337429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22aeabf5906cad85a18483c5299720430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd389fe33e0dc42652e2dad84bf2b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c223ca155c17e25305cf054d7bc12e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf68f6d7003df37d48dff7ee29a4b7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9085e4707e29cbf0d4508c92c0f36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ef253eb1069e2b3db92793930d65a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b07023f5756c09e31487092978b8bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f9c70dc14e985ec7cc849540b782d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34beb4af0591cc80e0fa98b0acbfee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf76dcb905c77012e0ee36d17f9cf3a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b637f63b4f510f5f78e38dbf16f836440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d0668ef2bb493c83c05b5c3231f07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f4393a1d2cb95215dea564cc29295442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db502ef81e43660730981e4a31437f18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d7e1077b1425dcaf2b83ca41d4bfb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51222794ac008c83ddffd0ed0ec34c74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee2284de948a0db54b591ee083a1a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3507d5b9ac59893a83592e467e71dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2f925862586df1267faab0f88ee33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd972fc3854318d678662b95da4ccdf2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e77894f85d62e890f3a6c2e41b06e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e390da98f86cb385c7241c2a8a406f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a635973279af169a5e08c95e7482e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a1001d871d1349ada33f08499e6b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dee9520ad698d51eba83b6b5840199454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02114fbadf72f226259d78afd5bdc3ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66100a1dee4512aecb002062bbf91f55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304a545bd4d9e686e5a878bf4d6c3df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d85a425d5a90bf65376f388810ccc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3849ecb36a18049b400d67685e17ffd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8763509f0b5806330880b461e1b872460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a00957a8c3a1c582c3d97e35bba4df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c400c550967af154e39a50f161b5aa1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8146dcd46146afdcad93c6c12a50fd1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8abc46c33ae647c1a5b6c169e07b01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6be8f0793f9f6c6f2fe96b5ff9052c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd6acb6f989bc68342e20c692a5a1c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b1153913b1bddb9d75dce486ee7c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6acce30c61e781b272b1d4d8ae5f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f809542df4709d40eca72b348d666469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8bc77535b46877f9ae7d74b3d04fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7432cf0212e2b85511e47f5c5d595f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4695b362ff260115eeb79f720bb26472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6556291830f9324746077d68af158473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adf0f3b140b2341dbdc874c22a3923474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfeec3b01cfdd067568223e6b0eac2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5769aa989bf0a182d2b5230ba86d41476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8611ae1fc3d379e2c10250ed7c197477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359947ae86d589f081d139e58bfe533d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862183330a8b484f75927c0894a06536479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6629fe07742bd57e74ccda07171ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf2370d031996a6c2c2456ee20876d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cd8e28b990dc861446bc4c779da2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886498c64993fa0776e7c8c6447ce29c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b7ea8afe9447118777eb609c3fca4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd16a4f2660481e9a7e8b16c898548d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05d0db88c6f7eff36fd2744a8b7b07486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b39e64c4400c888b96c6199fc792a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de052d6c39eb472f9f9f68f524a1aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc2c1e7986d6d0cbf42313031b3174489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215369f55559719f09e510ea8f1b5a7b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4d35ec597a301bff8c11902b9c3c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae315aa21f6611766569f0c8913ba83b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba39019fd2b70af4a1b57b981b09f7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80606e3ffbce2ade58cdcb514e67cfe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf94c0b7603c2c9b5f4a057be21774495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c121c693afd075c9e55ceb9835fb2a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bedc5090dc1ee1b4788edf71303fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d0b10058656158482e69e7d30bfdb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba709384bada81097ef22a76bc3551e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06a8100785010d27799ace4d009219500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ddfa33c1660bc3e4f506dbaed1e1e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4edaf440bc952419d7eb4680e6161e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe064d1b8b8f2f258f85ffb8d05952f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2155ae482e39991ea3a2f5c8b8ded4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c29ab9b046dda1286874d1b7641a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c56fa74d071f2a65938a4e9b2d330f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facca2b98901dd6a1aac8d30741452f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9cd112ffb0cfdbac71bf47e3c7a5d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177fffbe43a63d6de0238bcb590f77b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b75273fc956213cc11d3a7e9c2b9af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1b166faf666b143d8128f9ff77097511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b87e3158e0b2cc4d9f27e7ca3bc6fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73789cf5e175e0b1280a12d85c99ee1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06867f69712acd3b5e153c4a4375337514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b6204f1fc76cbc6e244d1815a41ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc520ecd193faf859ecb3c41af6ff2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf108f3ed01a4017708a51ebfe1269e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ca1d34d0542e0da97af2f1c91046f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb622090f1e9e61848bce91e89ef3f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa08c3f4d6fb64d92c351498919d86b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa5dc837f8b8939c4aa930642b5cd6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8573c7fdc4c2c180826c95e14536b4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832109bdf76b31a8ecf69015f81a7294523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2bff0a7a1aa72178365a10681e29e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd9e3d9c49c5090979f9254df8ad51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c82b039b483be6159bd6fbe3e9b82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c18729be70f2d734e1743b6146bcfe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8386ffc937b65f394f7e0819aaadff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9968cc895807ec05c954edffdf1e740529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc451eae432e5126bdd3a902b1ad4f18530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae244188fb4f9a1f3f5abbf3f79162c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ef399912ea524eae36f17f3de4e23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561e2c814658ace43ee5cf3b3a10398533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4472a96f2063f520ac2f5d623db340534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94fb450aff09e198d46e60de82aed6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b4b99fba7367ce1d8b8bef29cc382536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f02de6214f2e7844f532fc68199d8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac881ae57da2ac9674e79d496fe8c495538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bb80cdaf2ecf657644cb14aaf1d89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca4ee4b9ee28f660af8c5b8eea3e1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85d91c93b8d9d4b34e39bcc24ea331541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8341cb67dab2c28b7203aa53dc101542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc356049144a85249362596c40d3b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2e6fad2723e5aec71aed8097f8ee6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68342e5fd39cb7401431df14c3bffa3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb997d080bfe28c78d8bcdb58727eac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11328ffecbc177a15edbb07829f1fd07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13b894ecd07854be6925e9d56ae723548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607db12a17d6b40213c7940a2f2f781f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00fe52d775172638ce09877bf5a39c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa1a1c649e39b53ebf6fc19f4ae5f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c02d6077f9d95d6f4ae6d0013ab77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a754aed494ee1413e2043ece5e9f06553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d2e3d0098b54e320d4ecf21efe670554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dea2d18d7dc32687a2ec86c7504e29555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c459fd0e476347c29adb33c89a5853556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9439fd064ecbcb9dda4e45ed75708557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eccc6f84bb277d6e526f8650528ce8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bc38b4129fe7a6ebe02be66fd1fed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dccfbd3e3044e366a750548d37a74560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbe5604452918033c0f3baab216802561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea630145f85e9b2d0276007e66705097562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935448207a3a03562cfc2ce74929b8ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78706de5c57c2348ae2786a16f4d0195564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f915486bfd60d3698e94483c76b084565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733a1ab2e002ea9581cd01e6cf65fa2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac4347dc64043060556ec27525b160567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17433ee8d8e54e2dbfa6e9c83c6459b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697fa6a5c01cd9f62ab31f710d3329f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f74a539b35ab86086c6be354756eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e87ae1b53073b7b467c44acc7311a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f94bb76905027b321873005f6442a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5ad4d6b48402b0a2e63d872d43b6f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7ba95d69ed506fc20ea7ea3c77157574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272153afc4de18ef4468f95ce8ba0b63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f137a1f71a4ca2f1dd3ef2cc43db3cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f74b9fc0c5a9f96372a866da593032577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7980cb767c0b250a6afa68cd1f83032578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68f36a2fbbca5c2ec2007f2d9f2a69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030b9857fce5802220714f8502f0147580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea840987ed81deac84457f9af732c9c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118efecc6289bb6bd0cee551578c11f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e998c9a3b559fc318021188d0cec6be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb87637a288b2f229fbd4e5282da0db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79a41e630ba7e854f4e0b60239f4e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af3d45df5ad19d318864998614735a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc1fc38594eb524eb4e666fe59352b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab93490878fe5a6c54c997dc8dfbf44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2e1838f0cb43945b4d11a885adb4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947edeaa51036bd9e78531e75ac1bee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255b46fa2fc705e4a8f4383b4a90bd2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f83518cc6bc64806fea15e82f8d65a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf3995633341a1e301a03a59dc5fcc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db2cf5956406c4509640de33c10125594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd44ef80f78b2a602bd8605a366bf2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0e4112cd53630a028bf6f40f6f15d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0927c4f240c002070b0aa3e5d90216597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d94fa4fec695b2aba6b44e5d3c84cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1aafbc6dc44f6a51a874c255723cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeec20fdd452127fe82240f5d0373c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5757fd060917184bd94519763554d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961fdad786268315c86ccb274f118f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49dfa4d494ca2c730dedafaa8267af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a8c85ac5146ec7ed37e4c7a2b70fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc79ee95deb560942e4ce426e80d8aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1464441492701950a86ede5831ee0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf039c9e90131a6510ad4460138392607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dc5d6585e8eaa06773b36138bea44608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a493399c58d813ab67ef1e972f349e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9e18981371239d42b1052ce6f03ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbdd6be48d17be622e05e242b0a139611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a36d2703ced6945af8782d847f67c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c92f89c5c15f6c9f7472b9a9a98f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20514cb0d076de31c6d52995809a9c53614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849c802a8e3b5214071c809d442e2ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40f3ae1b7080ac2a19f7692135fc24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86b7278e4ab1d9e4a832fd0d4e051b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ee2887157993b372598a028b7e311618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ac07813c9f0b5416be8dd09a5397b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edd7ba93bfd6db02f76180124751d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe125a820c39a97ba7cf1a32246878621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615289272843a6473bf4fce949e9f137622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0666d9a95b1a1d3e73e7f34874a19f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b330dcec8b948fc56ee1ab30f2567d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16719678c52562317d777bcc050fe7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7769f0aa443c6f4963aec2b695f97f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799735e33e83ad37308c44acdc8185a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685bcc862b47a0ae5ae0e3fe6ba8309628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233c9631d43fe4f16849654b081b4c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fa1569cf2890e637e3ca7dd0a15ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd39d7af52e43eb4986a265058550e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec984fd512f980987f7c7af67613c4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e69464aac56ffb55dd164fa2bffb11633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480e96b3097fdfd25a418a66de96efc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6591798c196b4814a492bb5b78fb66d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27dd0eb6767d4d0e1d180d85bbd79f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65cb3479b649755a0e58b977f67fb3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4523bc54137d257dabcd15eea2a3e17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5234b8a675727ae2a44037f4b7d8188639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa1b2895a677ce43bebc206103c82c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176ad8a9174d691ac4c58b5dafb4a4b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583fe9f6f6c456c85f182d60133393c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e678359b4b8fbe560b3a88f71e618643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb766b06fc730187cc2cff5eee45bf3e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720c0b6a5438c09fec9cf9b36ff66ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5467c66a9a275aceb80b86c59fdb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab99edfbd644f480e7f1f5be7998e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa255484cc719cae72fa178f9cad45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a329bb787865a4473015047747c3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d142edbb804259e399170689f6e79cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e60c2912590990df41e6dd19c7b5e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf577d7ed72babec62d914420a3ccd6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ca494546f8c3b0ea93cda7d7603bd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec9dd6fa73f1a9e7189a921cfada2d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab34293ec00d3e40dbcdabffd400bee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283ee02f978401c3c33d4171eae588e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490aadcb6d44c78c1ef02ac18921aa04657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a101134fa97f56f90385287f9d20b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a38dce5ca8934c2fea9d3a52eba7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cadfd367e90b03c7e013c6fc238ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235e321ee968bc62425152d6225b5da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1421a001b23e640b625addae44266662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6418b6551d3f4059e1e7ef82996e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fe22f56c00f4fc212447c21827e4e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b11f7ccdd921acaade316f477a370e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bbdddd67bb0b0348ebbb372aaaabd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148e6d7755c70aa4cb55ced9dd693f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695a9445d48ffc3490e6b207de76230668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f102c434bf53563b8c49dfbd6e63aa8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f673b88313e20e5cb483baa1b8941670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e56ac51037726f97a0283b0a5545b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece09b8ad236e1fd6025e6222efc94d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd221cb1dfbf3aac8c648d2fe5af5ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22928a4a587a163d72972212d9ea7e1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc87e0a06fe090ea6643f6e97643465675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9790d00da08c489275fd343c43b0a57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55529a54b51bf1847a2445139c6538b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b584f9f07b35e91c18c701be0b63bd2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d4c457385242548a4d6ede9c66d32679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed25f61f6997116433b8a3740eccdc680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>