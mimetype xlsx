--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10371213071610ec03c9822897de61091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869befb7918c97dd49867d9316be0a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2adb92d98c32c6d1a5b880b16416f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f939fbabc01247bd9da9cf3acc403684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983ca11f7c678ad2501bcc1c4a5ae785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d672c5603e6fe708cdf6dfe63fcb06e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbfc868c4654b406ba07fd7c9dee227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93f97f427417a396375b237616170f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889a262d56efad73e2ae065708dbd939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec1167728cfa0e06f2d7d9e311528e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9cc8fbcfb21a1c25a3e0b24aaa2d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0c5a941f1cee430c386731e08bc4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26d60005af6e01b6901929b28f455613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fd3c71b23a9ab8f2b2d48ef4479dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13e6d39cc9888b4f6497bbf4d780b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fedbc865eed96b19aef604d131998a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018276607376ba73c45efd848cb703e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466c46f23b13f2a922f556d2b73911218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bf2cc35c5ac5833f336050410947019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87658669e2248ddc2ec670505e58a78220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb7aee924525a2b73bb8b53ffd59b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc44ee88dc3557652c00479368db2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff2dd776bac5e80681b7b76a0491e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438151b34c15a55a12f37474e2edce624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3d4a59ebb8960617412eede77c37f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478a2ce04a7b2d37748afa9ea6a7e9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4d6de6ee43a987aa9ff97ea1d8c9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eaac123dd9314ab5fbf939504fff3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17402b7add0bfe66d70a2919c8162f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6b7a14ab79c81ac6711651ba61c5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860720b0b5d82a571c9c4498acdb83631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfed325fe574b6642200a247892f43532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5ced71c4ae1c5d34c824364a2617e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d455cd766cab88d876e54c94bef6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e24e9289d14e51a734933f179d570735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceff3ea73f0d50b28068362a1ca943236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be865cd5787f68a799f17dc2e7a6705337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb2412a2de15de7634346d298762cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55b3c51a944e922ae4b4c1fd65fb6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533d3d1fc38e207ff0fecd85d6c46c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e738c4df3d0d2f1d29752c2cfd761d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d54d6410aaaa400dfb306dc19c7a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bfe35b667a0c54f8eef7f610648cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ce03119bb2c81017d55046e98b32844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95003fc3e41735534395ca499aea54945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db789262c10b70194848a48dca05cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e7d0952541540690c71df9817a02b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278bbb1b4272d1730b98262bd062d5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba120975e26efc84aac910816912de249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b539e204b509bd18da172e072b3b0c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d1a5415c7abfeaf152409e15da8e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fadf686b53c9a641931d2082654a3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbd4838175fc806d9dfa6d18af530e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1093af2982c8301032276a23cca9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e9ebf5c7c640e30d10fbea432e57155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e34bac357c76f9a769c6e6f871f9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3f8c4c69486812c060d70b581424b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a86dbec41677f797585cfc073c3a9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163789dfb65812cb3b9594d36dd1851759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a710a8c7ce5d9d2676a3f7c00feb36a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c361352781fb289b417f8981849b39e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f9512b4693a1eb163506df51ac14562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27349183685ad65b0b8c1bb5cf0850d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5a6d0184f724a01fe8485780f55f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca640be0ae43f34ee1c6ed426fe299265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35978ab38741f5cd8d35c89ab6c93b6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a146e3936d1688740b526f6bbbf6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee84ab8f06ac5e529302f55501ce8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc2e0b5b021e3230b26534fdfa3df469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa311d0440c8b9a6cc796a0d69f62270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62251fdef379c1abd1d2f3379e4f69ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446119d9a9c9f367afa2b2914caa2ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f5f8d4fab61c3bd1155e4f958301873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30efe083e9d17e281da9284e138f7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557957cac72891e3c6796b27c7b616e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06500aa57ee79525c7c753a377849276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cec88a8e5c012751388743207f06c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95074e3731159ff250a7a5609ee8e82778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd57137b0c16d548d0ea01a714223f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa8e629a36971dafef7c41b211c02480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eacc48e5772c6a51c69c85c8bf81f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390753d24e250a6bf228e02fcc4230b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe9370755c532d9ff60fa9e2d79fc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9f9d707af978a5c9bac0328fda22284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b507bf0d4ed44ccdcf714b59cffd4ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1b7443073aa3bfce0aa2eed8c8ec986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6c7419f0aa361434c15e8a5301f5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b9a12e11ef624a63aa745f5fe2afe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff91b208e7c22730bdc2c5f4221f7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399b056e1d3b62c187b5a26b9c59da090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56718479d15ae2234bb0b74652d784391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a09a7b2f7a0dce32ece009c1ca09d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071827f7bb767eefc0809fa9b41236593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ce5609125b475f609cf7bd916b09894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5476248426c3492c4aebe0aa460d6fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb7227cb5da8861f916c1f3c67cb3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8449a315cf9731e13a2c70783b85497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3a28762491f8aa36a473ef28ec49398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33460382959be7db207fb14a75b97b4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c68cfea2ad7ac759c64bd66b08282b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc873461ebb2a5c6f6a6acaeab4d53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b33dedb0798d89b1a755be32f1a31a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d03a3df000907766f9bf0631e7dd1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76524de9b935e67fe9ceceaec544013104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19fb4b1a15bf2a1c898d89e318765d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063f0bc5d87f5891b95d3abd02db892106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64556563612e61cc95de1688563b11b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfd0361c13d298a5a4eef2f933ef8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe2e0f49c7c6f68b70583cf3b39731109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0dc09fd69b3719316a355c5b70790110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d2b8d791b4375fb3476dd454f4763111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aa618857f9cc5142dda8f4f0ea982112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44367e1efcabdf077a74332c26140087113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f08d0e3750707a302fa1681887750114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de45701a257f99fb94e990d40e566b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829da64b46320142b16d809a7f965c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5deab8aa50016503645f2870cb28cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cd703d7e656835f9badac7c992f15118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e22ec857efc582df79fae66797c4ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8e0cd60875955cb0940c3b3ff0fb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973985aa8fc4d2b497270729dbf8c2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c915f23f1e4852bb49a202ce7c0a82f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c710893362bb8dd786717ab894780123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057113b22a85e463818fddfcb52f5df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156ff4bd4ed2eeaa8095e36022a95d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3bca6a6d21b09f03d0e81348102b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebc1154c0e47952b7ede8386068337127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e0e68cb445fcb05b514451d200b7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930dc6facdcc8717dc6a5b31e7deec2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f06e2e6c27b95a05841f507ee2f3fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d3721e143c6f9ba5308375cee19c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bf74b22156c125f92f483013233cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e07a039d08bbca99c1ea42e0f27be7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a8d8280ac4a488ad48438114eab1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d278c34b23d1f84c1019791fa3586135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34824a6bcb6ea0b79b9826f8eb5fa572136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698725f43e7f496653deebda4bd132bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008008ef7ba40b8334e36d8616397d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bf49748aa8633ea66ef7256e28e6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f6c35fa419659ccd1a10f38ff113f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba0fb25102f5ce803634b62ea15e46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ccafb9ed8d62e463a81f5576a0677142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fde55a29915c4132bf4d3cdaae5489143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf9b590e9267162380cb0aaf5090dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f7a50cf161bc0ca298e979e941a0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72793f23449853c50e9efee03d946e47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d89de0ec7e3988ce4eeb57795b2e2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74115d91cebd33cc26e337f91edd904e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7600c2200c65a73479f8c3271db256149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4d2fcba09f3aba35ea5794f4d89b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5af1cdd8e8388d8d255c8bb576e2ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf96ffec65945c783b01d7fb020950152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4269d1843c320952985c0cc178f455e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcfbec35669482f33011a0a4ac8e3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f6570863f7cfd637fcf3a2121bb39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0f04da4c148adaa0c69bdf39dfdc3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b793a8174b5a72d62bedad0a275230157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28718bfc4791b0f8ea2e3389a5273a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d9e7c95cb583e485b2e31d29d6aa6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1225ae85d8705fde968b3d64bea3e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0e2d6dec5e040dee54da7cabe0869161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b76ffc96a16cee1eead6219a36e930162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b86d580d3b74cb984f10f8589d7e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032849044bbe642b757a6e8cd976a3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d6cbc759338a87327a47b4b75349e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa39f202f4b1515e6957a3dd1bbbf1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0e8803fcf6a9b08b621e65581378e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290efe7bdb28d28ddd718615bdd6bacc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce97918e0d2951cb015cfdb5312da1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e589965beea10b661551b8f94d8ef9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7aa002f21858de1b49cb901ae6d90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d445258ddc7438d190bc2624a52d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b5e501f45b3383cc5083dbd05f672173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea882dffb6bf7f69c4793558be3be1bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd05b2dcb4ecd905cdc3af0e09f562175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316aed4ed67af09a73da1442e340c568176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3a3fc064059e9a2870cf179f3e476177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b4b11c951a5382abe9f15a87d0ba5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f460ad2085ce921a9938a577217d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa479d0143923b6ffbd97c1ac39c65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23ec8c7ef90436ef189a28f792085c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faace2285fdff53add12198367204f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1efd2dc248b5c0604f50c24115a0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875c873ed1d595641fa6da0c59a7942184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1037c32cc696df5a8b8647f9d57db8e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943435b32adfed46ef17ef89f4da5203186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cea9a15568480227c007eaf36be139187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38196981d3ef7c86d6bacbdbd906b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0429872aa7031a7ed0db23fb14277189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7cfbf774a444237e659da2424f5b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44cc98e4a13cc6521fe2c8a12d3d8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca83177bc529cec430becd0cd7c423192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87371059de9d47c70a1d3945ebfea94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f07070806e0b9edf25e0fef9f9f59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f74840c169d391a66002c73f589cd4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca4a46c4124440af0457b8d8e88cfc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1229b3ca8e74c90a2831da932ee21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9444b7494a556136cb21f61142d8b1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e443e2d9d946a030aee142b03c17f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dd953c33a1267d3374ee7d1e0e7b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d53ab425863e7f911c9fafdcc2eae9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6b391629fcfecba5c5da9c13051e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70544ed2afa04db38933c05313c74818203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7672d792619eacecd027c671b456272204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd18843bb480568f70cad7cd95d32dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0124765e0abccae98ade2244c4589206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5595308d7545c9a7e7fbd3fa6055fe8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5717bbbb8da36dec9d8689295a98a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84115395c555ec45382d8b3d15d9844d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09569e824022be9504c8398e1c8aa0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352ebf582b0a7ebdd07b822c5b3a335211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8f34df9569e2183a35094400e7893212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22f743ae254fdaa095200a73e2d22f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56b5356e68fa6b29949209329beff9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb083fcf7245f297f0b24293f2c18af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcffd5639b7a29c686ad8541996b619216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e729962ad0b3f667e826e73e6573d99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413bb31b7186cad3b9837e1364873da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe654fec57e7261745f1a77629045ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2002099b2d8f96582e4d39dacebb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efc2fc8d0a5214552290cb76884152221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d695f0eea160c7009ae441a4e67a8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ed2da2a6d410c30cc2c31f74b9234223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48c501c6487852786553ee40ba4de2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934012bc5ae10657f35e74592f510c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b76475a37cee2f47831803db680a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8696fe305440e41501f11486db19e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e982c98ad0939fd416dffeab37e394228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82219253f298b1daa8611800b4b404229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cab72195de939d3829c82a9250e99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0c8fda1821edb0a5b0a4299a1ca6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c7e5aa0596c7018cec68b49febb1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45e02d83addfbd94ef49de0acc2ab7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d521805bb520738f94d1cfe38ab98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073a05b21176fbf4a8c3eb59cdb0c6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2035a54735f549c0f6b1eddbd3f0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53121ce0d0f5d16221a5fdb3ff359c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b61e00ee37de34d5091ee4e141776a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84063c99a8d01d3773c89e090547c51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccb3fdc933cdb11e28e7a5e2ca3b43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631e34e8b5b3e43afce8dc2c6547149241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74597154ac177831e1f95e01bb0632b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af884e6fecf94207fae310a089ba533243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d07d1c2f50a5ab995692434e93f88244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffbac4da8d2754dfcaf5a08a2a32bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff685207b5af889edb543712b5d350b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f7f04fc8d4f9f4b0087ea04e2c9e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ccf3e90abb16809759481e9adb433248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afbf9510d07400454b388536fabf4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee1a662080a54d9677c2334e9caf4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ad5781714d7d623f1d159a2561b19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae388ad252d4a1d6a4b70794520963fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da58dbce90be1dc4ac080cf3871e2f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07342fd4d561d4bdb1a5b5c7735d8a34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5c1290354fdd22c7d9d3300b18c26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbc79ce05a199e8efa2bffeba4403b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da5298539d240217ed2f40631c02b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadd87d9c718dd6e3154e1076f8b275258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47563c121e00d534c4eba88ac1230a0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbecc215471d9bf6b565a22bd2753a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9b8450f77c5a3f57ee98577e06cdc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb928842d72446c1028f9254d0a084262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d895e490e184fb1ac1e0bbc6f85800263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633a5403ad7a12260883f739755c4d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9e8c3132a9bef5940954a13b71da7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88951d8ebcdb1f5d64c36696c524b0cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0211466dd71c6228e096482478b6dce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01f1ba1a9f9bab020530fac8b588c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453f0c108a1a5e6d46f604bb83fb36f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf0b174b5a51db4e6a6b53051cec36270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30a5a2eaa585648d7224f136bdd47d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb616069e77b1ebafe1dbca9fb1d41bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b43dae74ad825b333835a65150cdb6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5645dc85924f6c9d33e0d13153e2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a782cd2ef58f3f8098fa47992384b41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79421e301dbdb3f7b76dfdc991c1b93d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c4287b3b1940627e373134d15a36b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cabec920a0b8ceba6bee61c20b322278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cb81d310064335174cf8c9cb6d463279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423196e780b0270abd323f8002711f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178980452f4c7f5cb9f0eafac80d7a75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5137f6c9d93c010344d63d4d37bc06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153663ee5ca53ccfa6c57a70d15c182283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800094db031f930350734462fb2f27b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fb56945d3e04ae969bd64ca3b617a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7929abd41f8bd0e94bba7b2ae0fbe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba212a033eb4cb845036db1047be674287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808404fba5d672ad59b3d55eade21404288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b9daf319cc63e57870792bfc554ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a0c9943855d6e25fa0aec14d7e250290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9582918106efebdeef834df9158c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441dd41cd12cd9daf6e523af3073c7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed31b39fc34c12247aa876b4a816a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4680ca94eb903a6f0c7ee37b6d01331294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8eb878632701f834383cf16ac15332295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4255df73817aa52cad21a3c096048c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29659d911981481eecc4f169d7ef36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5525d4bf5babb00acf63922501a58298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040b3fe74aa5c82a6fc0ed067cc8182299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a64a840809ec79f3d43d3537be0179300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5aeaccd4593c433993259c9d86342301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc92a06d139fcb96069ee48184e4d74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a871afe2332c8a154b47b781624c4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa7826e961f25ff2d924459db09a15304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff942c85dc5b6770c138a61cb086aac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fb72f9c642b7711d403e0dd2610c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d7dad6511010d4e5bc6895d8bb81e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9117d8b23288b6c55c30605eb90e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b63b2dd9094dac08677ec19cdb57c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1e335f5c760d3012a8b2e643ca0dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a264274536cf0da467e6cb4c9f03f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f688e6e6f306a5452f2e6040f787e37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2985e4203aec34f6ad09cac6abcb70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bf388b2156b08870f2db1e66e3118314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465db638ca98864b34d34f9ea90e235315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8287dadceda243334c52aed90e1f1be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad20892da82981724176f86d6fadd41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a24650428ab64680b7a2070d3aee0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44527fb1a6bbfcb065fa75c9bef0c37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d32c0e34905f8ed14fc714ba5c4ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac15f9d628a168cf0e8e4ae10840879321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46186c6f082cf41068151dce0a38d60b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae552d01783f81a18fbb7455df946d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a4ff451ae87d3bc6d11f5b19f60a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f851b2b66e32c59b1ad266efdce510325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab5e36c61c0f1f9bd524feafb5133c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42e3e7c69377274b08d7a79a49897d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370735b1afc7dedb634e1e7b7e4f738328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea8d59087bd3699655c14d5f897bc5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e3062fd1099b4ffe0a50817dccbde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06126368808f3a3c801ca00bc4abc9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20bdfdc3005ec0491811fbc60705b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9770aeb43e1a5b328a609d9788c2f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea521779e75f6dcfa8c742abc24c3c35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305a3bef0bebf3270db69b2d3fc8573335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5b4408df0ff9057b19ee2e51b0672336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1e5963eaf70422b68e84c2e107213337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cbb3773b1beb41822e971922d686d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a73478add70a20c1a24a67e2957db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b614ea811c5c06065083466e891518340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664c928bacf351d9409e05f89c61256341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ef9afb2b645ec9e721da990213fed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39fb2f624f190af6e38e6d4aeddaca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac2e03714f6076aa39277e05462158344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e756e4375ac7ed703e32815371fb5b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b88d3b8f2ccd7e78166646e6137a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160748cbad4dde7be447020ee0ba0497347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d75c48b76ba1c3082a2994dd5694dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f4589e213cc917c7d803b2d24d737349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e11cec606ab972503379c3adbd093b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd02c5eaca607fedf78ce0637be0a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd06ceffdebbeec4d0369c52c18457352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2726991a8aca0c85ae191ee7bfcc55f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ea4fbf308d081b52ecfa3e93d6ad2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e916fa0885af1232914446fd581c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33879b26d72e06823103113866526c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815d4fc02372a42d0c2ab51ac43b7ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963a91d823176980f926a517b6a9eee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5741e62b06677efa6ad2a95fa36342359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee803568c4ebd8cc0736e9e43ac3b19360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5361bf92a573c535ee62ea90366a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8926383d7906458788dcbac2e1337362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d338322baf9fdb541be29742808f1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875156d74a8ca2d5a4bb36b3defbed46364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6f6b1d90605b8f003403c05c9c548365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195311b5b76c79f369f102840af33002366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d167bbb7a3a0dedc99ef2fb5e0495367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20565a39855ab0c4d64d438d983bfaa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b4c911e70128c77e396588215f003369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb990936d63006cf6695a39c4b8c2d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c38e2b04c80ed38d913eb274987b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a88d36ccc08eef9eb5eab74791b5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01722cfad5a6d276c81cd680e926d367373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ade2b3b34cd7f3ca12df6420be59d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc294cc48e3b1264a659f527290b4f82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6971bccc871c4e47cac66ab040d92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212968c9d0873dbc092af67727e4f2a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9f79482f809df8f5c3d044f5318e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccfd2bd40eead904e509d2fcad34bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cbf6e06ba9a0a3ce4925bff06b479380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56af4f5a0013ddc22c92f7b01d28ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcedd3e468b58d8bbc2c2f26db77050382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2992affdef652fa4ca0079df9129254383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7305db1e015644478411ba8322c41bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d15b96eabf98978d3f34601e4bfd4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319a1cf0e131d28ce43e25dc414330e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042a93fdbf2826e8b0d92e38d5f0a93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9bda9bd4e7e698bc772530c6babbb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c63feb9b4d76d4dcd7bed23350dd04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92db14ae5e1ffd2efa783514d21366390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35f5c2a6e0bfe2addf7296ba7604c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c9fb20c88c3e42caec5c50e06a49d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125fe1b0a556ab26addb6b6015a1078393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f6856ef81817c36dd15a2e42a5ac4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7385ccb84aff06e4ef4a231ae4be59395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf7aa3a3b540eda86c368c1247ea75396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ae95248e9efe56aff575fd4bcbace397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d34726495020b8f20f9a331fbe6b3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052d875e7a3fac3b2f07ca8beaf88de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dbba6c621fcb93d017f4a1a68100c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3c03a035e8c9854cbd093798810bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16972b6a29d088f4283317111ad3f082402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54cc4618e8db2be53f863606834b7c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b048f260456fcc9a6697b0eb53bbed8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e85eeaf17933f1c84ef85c17996724405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6321d76c7f04f1f2038b5fbf9514b54406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c205ad246781be4a0e21b353824a90e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2ca01af01b6c0043d169082fef7f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224df66d68060b0de46d63d0cd24c4d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45936e31b67842272ed0b98d1dc9e11a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfc707d0924983f13a41548a0f09a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a476ddbe00a3c05372e43ab887107c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f296ab47f35ef9e672a4c4086356bd0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea2fc4a1b53e71c4af614f94b79a3a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141689387e44c02bbce8c393acf0ee4d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db52a3245e5ff1d3032dbb83140edba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fc5a464655ed0181bf2bdf6d01c5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29ae1f2d8c45945bcbf8d2f72f0b80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de0657b3f1bd06f9da95b44887e250419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf963d91842911bb56f8e6137971c8c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6ae0010f6eb1da2bf69a359f75f09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6689128a907d57739e984780a365f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d23c6df6061cc46ff316491724c70d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b37975323b396a91d89a942b33e6aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9698c2f74b39ffe5a26fbcdad138ece425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd4d0daf2632669601ba8a03799212426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ffa4a69ea875dd822e68ab30ed31d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab071a32b0f1092f8ddfb36d548c64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4f5c0b4566210bb6d8cfab8f49255429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff6208ac9aa1fd68a7858e31f9de14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becc9b8c187a3150765e82f09ad4293431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b19039798d198d14fce2602665170e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2c48ffe6d3f267fb4d9bebd020042433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09edff00644b145e0fb0f30f2615c23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abce99c6ddc8c05bd46a775cb6939c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f24ce7522cf932b76b2fd6fb7d642436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664381cb5a235c84bbcb6ca928d5d3a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc680592e97d3c78376a2bacf9bc19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde190856d71e4eae515b2429029b45439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e405483bd7adef9a8b363c1f86a93f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a6c68d9b6c31e0488f6503c066aa2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb21d12819c9b19f979dd9d527bcb1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa118579477fac8373350e010d1e72443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1395a790d340db9a5716c73c6508840444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61c1b09e12a28d38e7034114c719f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa86604fc853d125fbeaf8596a4912446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e6ab41c85e76f978a00ddb33ef4f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082136ab455cee2b2ccd7063fea1780448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045684ed947fc561c9db5e027b933d6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c279fc304e99a322beba127dff5ecc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6244c79db1d8ddd0378695a883b35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04375b9fcc514cc0ac2a240c6ef3b085452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa5b207c39e6d893b1caca004ca574453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d3fff24336d38bbd96913f1c94891454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ba999107a32d2d42bdc6c1e42740c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c51b49f23fd96e43a463199f89ad9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0175cd8be05918f25fd5ff276c084457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d466187e81d9b198af6e75c90e38a8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43329e6317d2727df0f6f222983cd3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dd3965a9ac0f6c85954600f374187460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da86a940d9172a362ee7cab425709e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c82f7217928d93c7b6a3dd4323645d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b458d4723e5574e144fe4923e0bf5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b777808a4024ed442495b8ef30756f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd8ce3963411c5bfd35fb64b2262bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa14f46ed400701d6e8080ab60bff8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881b03bd46cce11aff1334088f4f6d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbdb8cf072be8672672fcf49b9a38e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0323c9e8a32452b12619fae4137b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74436630807d4ba48da5af42527088be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66b37156ee034672d500a4f1bd079a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d9d44571bfa93a03f70d9bfbae69e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab57f6a381860a15a213f41128cd1d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18a303a505943bcb4a99c2d8e2f3f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eaa2d37b7bb288e2943e041d7ef99475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd69729a2a684588a6e9f24ea9f691476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200236172680ac37cc9d0f74998e7563477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b933d0005be154faec27272987e21c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3521ab4208e08a7cf5740f551c2e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade7bb57cab5962150a88ae64d1cc40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d6240bcbb92dea204da3d59c83d18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa320bdb715c0a123cd473e5086615482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d87d4d2db160da38dfb8709d717da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82153cfe4a39ebc06282334388c408a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764e9a7e610d112a0b654ab902aedf0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136519c9a6d3f5cf97c3cfd618bac9f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96c14dd213fa8f9afd8543c85de0d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae89f0f45c69f5bff3ee98eee97352488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa730df844e23cc0ab75c4ff00b790a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d39fdf01fb4dcd04335fec0cc9378490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d00199c101e5cd5f132fb261c0ab4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3eec2c46f2ccc88a50e411c97f89e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc37bfed7b1558405fdd4518bd0a1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393532c96506bd742f23ab8a9dc4d19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d517b9dbcdb23b81bd6967689a83f80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f75ce7182803be100e81b7b9c0a264496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307b0bbb7e63b49b40f57c26a8550f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8d5cb989911fdf12c13fa867dcd2c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7348951adae4b032958a9d798c41b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2472d320144453da872f3f54c3639b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d6bc5415d390b4822e82daf6795f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d932c9b6d52e273e693f6b444809a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12e03305cd40c90bd0e969a617299c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b28b85c1751175da71747d2ef0ce6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10ae663f62a261d13e3b7748836fb1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec0b2e70d062057337808acc6738b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f067c81af465397d33ad3dc8225e0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef60c4ae7f99fae9a2e1c4aed21cd26508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0596aad23cd6a5c1301557c19996a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4420fdd7e66b71b596297acc5c03a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4e0427184e4ccbf2acebb32bdcffa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5b8dcaca18a0f85e3e85eb1a68f67512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a842a36d396e71f4718120aa430ed7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d59f87f0dec27eab9616a4ee24fc18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdd7787ab5e3f719eec6d0e1aae334515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c859deffed8729faffe89415d18aaf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30af12aec71533343a5fb7bf0c72048517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9189255fbe1166841c6f956b1a09d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b2cc5ca94f61708efb745a0f23580519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41101e8392696b5037cfcf827071996520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88074ca41ad49d1992cffebaee6f4f1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3573526c593a9f1a2830177a7028f5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d35b9382b2eb7440a5e3cf023bb2ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5394547b4200346341748497688a73524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b839368a981fb49bb82e9e4e79970525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153c5192a61f121cd72fd0e4d6928f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da70d75af019231627b65178c6b5732527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd89f4f970c261d36473d1511273a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058cf1551f3a07323695bdbdc77c264529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e438df8b48b535b87859bba646e179530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2f08aeb616f843691426797d3d109531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0978ecef857294d34e448fb8311ea23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a34107748b7118189bc0d80b2cde4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc6b048f6208d2f37e940368d710c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6d6c271f101c5ddce08f6a7665075535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0f361fd6c2d8e49901303365b82e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402750361f1681b8d57f53476fecec36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e99e202daf2b40ed29925d4febadc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50013842863805beb03511ed25662ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc2b22aca354424049e99d5b7562a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd21e867d4914ff79586d8890f72d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437a4912921647e75ad86e87df5d7d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d9f243d5cc73629e0711a65879f64543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6233e377145b22b6371ad6955895ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498797c40c02fef3d8c419e34521bfb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f98a2610f7390a69e6cf4c2f4343f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936710c074e948b9e62332db3336cf3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808546d629ab976bb627a7b7362550a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561997ef0e9201be09d364c95f71ba5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe9d933cb095dbb9f2833b83894a07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6d6b2f1eb2a57f820caaf9222fc71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d66cf9198ce86ec1adbe10c50d2a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa9daa4370f86f0a8427fadf0cf7ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dcf9d300eefe2976e8b8a09186853554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e960a82aba8c9319f874d9a68e8223555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b3fe9216559c4a2cd9be7ff21b071556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150513a6cb2a8c335fb236ec45892b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60e53b9c156e33a22db27e24fc56e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356080b779f51e823ba8c1b20e04f49e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cdf08e16e815a09cbd5b0c389c63d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf8eca2e4d414b45ff11c80dc0d2f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359810113336e43f5dc937e57aece36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f140437118bbf93e17c2b4621570f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fcfeb8695f0aca7467dce4e445008564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e303c7346e099484bd5f9153042d79565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7cec2aa9bc1f094564935fc6407f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f25749490ddc6fb7f7acf03063dd80567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd90b586b6a75d98ac438bd52fd4c8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129a5919f351cb76aa4f6a9e1050ec7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2bb187f519d620a8690e6f7cd04c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460de2f9bcb409aca95756550bffb58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641ecb35f873bc3f59ab2ff62468bbd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c62dcb41a78609791839d2dd566cd5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da75e69d215545f337fbc9fcc2cf394574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b2aededfd6c15d21e75c3ff274b94575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d3cc388f3f746b220c2542e17a713576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084719d6e25f9975951fd30680c9516577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed47eacf7cd6618c3dea8663a8dcd2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bdeefe6e63cdf6fb606fc85700e77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22662c0c53cdce70d32838a27116ffd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d2fc25e1febf53322d9689836911d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20209c98be7287aab586f3af24796e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677e12f273fee7dca5807196a746aca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13cd009482fa57a90f838a7b033151584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325d4834499249f0f2e7001e4b076ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98991c91f6d39d33e0ed8db70ab386a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e6ff90c077cd671700e8c65f9e693587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff330a9285d46d81c29cbffa5ea373b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622e8ab127ed8f69173b6622156d1b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4557e5b575b7394ac79279b916c4ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764eb66879fe3500bd77fe1ae1ceaf8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8561a0a7760a6ed150c195eaed85c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f245f85a9ec3e354f882b083395ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9725e1ed9fff912ce88d6e98fb74382594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f8ad7e9a111299796cf6129700093595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d3a3fc30e8ba4bb4c7b23c58c6734596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bdc386a3847d33978813b42ba99d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc28ce8161b3b7c04123eea9d1ffe0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea39593636acc6707fd09a255fa48d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa3703a2aedcef3c2afd9b629c7eae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0854cca68a32ea276f250d94df8cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535527d944339d030851c9fc7d757141602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b9b090d357336cc7d527771ba3970603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1393ba03438d253c99dd4aff84292604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe327d815e14eaae1d46f26bc46f957605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387536e89ebbb03240a790574044487606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8092c6c8e02bd95096166b83bec00607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec6c7bcd4e78e5dd483c45f85d679d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b4291a5019b23f1882d3e4b0cbd22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb9bcac93d1516df52bc7d1675c1d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67f8156c3086d31132e9e8874041b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a234b564783d89463663bf8ed17ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29d47a6d11714095f6ddfb3e20fad8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d4d5d4e8974124c14d950c9a6941a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900be96cdf3b8d88f9fca120922a390e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6392d87af7c1d0eb8e281efa3e1b9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b269aec3538a431fe03951149037827617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f134418d1803e8404d03f60488d8ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682ca0932dd931a145881c41e35ce1b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764f66c8923edfe4071fd64ae5b6047620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77908f8110b602b712bb2cc68f963f27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cb8891708f3dab3080cddc9549d0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a6bf2592822c8726f377b46955435623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf13db6a871647350bc8ef0c1adadb1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc3baddfdfcf18c4d1af2d526be79f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48844cde1be89bc1593d2e09534e089c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4bab99739f3cd9582834aee276edf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad28b5dc6557dba88bae1bbba662cdd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36451fe94d0c14e250e61c507e72bbd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da198d62eeadd3e08bdf4c4d7f9ced630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ab3e79395e5289148121deb5a5c4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958046cba5aa01b89ad630563dff0d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46558b1b3886ad7ed121cc50af1cf525633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9591cb9e92d273b1fbea29e72f805634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb918165115c7673f777e31c2ab2c17635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b103ff4d8032d306f80fd161136857636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a8c4eb8532c7714479420622ffcb3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a122fa1b48fec3179e0534ad3130b93638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d073eafb12193a80d1c8e5080449443639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31850db1a2d0e93312d82b412a6add28640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a393ffb86854bd48cbabca4ce8afba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c38b3d2e42d9c89c281eb450ddef35642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1e28ed78a309566712bc236234594643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4206642de9cebed3744a881e9d730f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9315ffce0d194bd8ce417c0190e40fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646142f37ee37c860fb2bf97058b1ee3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fc48745246558c743b1a1d7b79354647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7686d0e21a108649601a00cad1b0c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cbea8fa148a0a2a27fac969caa0e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccc4e489e1f42271c9031b90517c10650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e621607abc915d9b6c4ee6028bb68651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc2b45d406dca42858c857bd64c7c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9d9e0633b22c3139524f9888c1fd8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044faa02112e97a54371253f63005801654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768708709d280b19e55ac55012f7fcb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd352922f68281b82b82dd8ca3c4d42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cb602e5e4df12757e9eb1a24153d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51108558239a95ec42343d6f80a8992658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca66e34067fdbc66a98a4cc939bdc4f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b3329b4f1330300a6580fa8e24682660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e62ae03d914b41bfb69f90317f6124661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1eefab2bf6b5769113f9ef33be2ad1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2964b8c7442e761484ac7c984c940663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f1479a179ea8bf16d0266224b5a55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86ab9ae8b5dc38b232ec41d00f7568665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bd5bea3be4fb9ce4e40bd5fae198e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb086c882bb471a28b576b6be6445c99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07f1895fd7feb0b357007ee18933a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba0843c573e8cdbf7cf920f6c31069669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964622d24109b3462c2a16467fe132f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48627102ce86a56b1bc3606246785046671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54715c32b8a4fb01046862b431703b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fcc93ecaedcf127e5d05d4be420d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d50fc78bb28957247ec91677befe8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b95f7d6591c8105de60ff52ddf7d99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65af6c9547d15b6e0034e6c4f4799c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f165bea61d1458639d9785189ed96b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40df1748b1ec1029594c35ead2c443a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2db68604fbc81513b50ab62dca6b7e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57218bb10ee0c67eaaa6267fcfc50e9a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527d9c29018a3b1d253533cb3fbd418681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123887cbeeb4a312b1d36dd04e5990dc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72f51ee9d7f053920463761a3acc98683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4af96e5815a82ca2881946ee8641f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3bbe2ccaff316c0742edee79a0f37685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939d8dc0c284faa2655b35f130ec4cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9435b80d57bcdde32bd75b0acac6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff43dc7c3260be3684cd10b70931e20688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af4941581c4a72e2430db7b10f0cc8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8e7a7a68000de310e9104d48edb39690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e678d263dea712fdd0883bade5038a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040de1dec4579158ff3262ee280f9c84692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30ff22f82d9019f16e50f2d854cb37693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d3a11d28de64863ea197eccde8e5f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b92179049b2f444bae599a3609fba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bea25b7f2dd85bd873a60cfdd9b8fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631360cd82d2b3781cef4c39d89c961697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df7ba8a22fbf603c33a5e356402d8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869acf97a298be2fb6835a4002cd31d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90877c320c52e4a9877e2acd07734f14700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580420f749eaa5e6e11176f101bbf6f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b41aa56762fdec97903bde46a7662d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df627245f2f654cb82a587c8030d0f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c08b8a41c3973cab9fe8509d21dc3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb2c12acbb4e73f2af06adbcbf9a79705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6d1d47cc0fad57c67137a6b9b7d5c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12457f79244c2fd11f8e44315d0284707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe344723babbb57a896814a0886e95708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a4e332c398bbed7c6e0e848ac8c0d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82ed67510e37aa62cee8e6575ff23b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a2fccc3c10bf77cdbd148233ac8e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da9454fb27e148922c3be14e69a09a712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc96cb91b5445c0957bdcea3cd991381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f462b3d3b7977ea1d22cda193df9572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb0692f80bca205c89899ef504c5333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d372f9effff5ed92d487b1731ffb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797094b650c55e50e98251e1c1956e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168a5c60a82e01d1fa990b628b5f9326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef5acb8b2ea63498d62e1c6d969ce37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb91f574e73b66dd027e55769a0ee878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73671b2e19dc892284e569d8589c5c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df1d38a4587345e724791ac2f7f85310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c361bcb968d6e55538747322a6c4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bae45f757ac18a85de9d9d20a8ab912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49972b992187f12ffa76c991d635e2d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14eae704de48a5fda03192d013a85d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a05658c008651c26e80b5df85af9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a3a07aacf616130d9d13385fdeaef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b339eeebfd9f32c371988487c5d5bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe46259e859ffa159421e78e3a213818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae23922368aa9997632c03faef37ccd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa519ef0f2745c88ff2c8ca079c497620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4618e7004201c05a824ad78765a1e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7b503400e2705814181747b968b4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9dffe746ebefaa9722fddbeeec25923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb2396bc299d44e2fab8a9bb33068e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2935b7083b43c301bf069e9cac119725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94e4fdb46ac82ac10a29ef9411e02b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c04e89d058e32d2cf45282a357ee3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54631cb3d4cbf3ca95a02eac0b4412128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a583556af4728e6d73a048324561a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059aad56b0443832b6a0d7f813266f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fb81b7792f0449695376fa29d72fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5098ba6887506e9d8da3085815f15ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a2490e6e4afb69a63f20e33f4302133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7e43a0c033907c246cb256c06822534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179328beba5fce24c8868255bca7b0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0d90954e979e645530846cf5237cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a9188ca036081972033f7a77ad71437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbd3e3b035abe7bba6bee2560d3e6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a45b7db9feaa55a9bb287d072ce38f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f349f6301ca5e28a56e880a2e11b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb1c3c23ec0b1f2ccb4b2e925b18f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baa09b5c3d2da39c7c4bce8ef8e27c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dbd62e953adede255b76a41a9ecf643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caf734877a61e9a66434b7e4c8b6c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4250c3b6c469438a6e55904ff1ed9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab71cd76af33c3b8e9daf9e833fcc0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c56238d215bccf017d215cfa70fb2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e247845981067c859ce311c254794248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe90a2029ab75634f98679c3ca0f9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0afe0c9a0f29356e47753f47c451cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9500521c7fded0caac73dec6fe361e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839e99e713db60db06a6679fe7cd3bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7d6b9671c5382bfbe6e7db3b56a3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead2bf7baeb6795e09da43a48dc262e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71cee7e70f01028a2e8acecbe5118755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37577a1e670c4c5b6769c30762ec5d0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10458951eccd330b6ac2520503ca1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19117fe4f1df8fd866bea8fb8a8025758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb420001dc9093e162653a8bb7e1d2f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1664b5c9e6eb9293e1ae1785982a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2b881f2bd52d493eb8a41e7f8739761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa71277b6b2708d4a79e91f469b86162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929a1b613137fd12b8be8133fcb72e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7f182644f6529b545ea74c81d961764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03863565ab46ed8d2ba1c411d6e0b4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9d58f01fe873a9d43e8f05147403666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4170e9ddae1fc3784561bbce09024f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad78e905492627fddd61ae6531347d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2fb8f3a2828c6e5e25f8f29240a0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551758e75d27572a795277abc2f216c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335747bcfb8047df2fb52eb85e3a4bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e7c6754626963d1ddcabe496dc54472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e03755d30d4a7569770ab3fd6a0d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bdeb3d833a4e61b2e543b6ed66c7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7fca80317066dd54111e9543389d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90495c71a06f490ad778368b0d8693e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130fff71b3893fc8fe33ae56581917177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c928a1ac1254c640d206d63c21e4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e930bb9b814c49ee7ef280f5572ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1daab004e3ae4eb9ed263c43d3c34a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b66d35fc26496231b4b7062bbe22e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab350ffe6cdb84e3b9796052d4f4421382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ef2259c4bfef0095b7331d26e53c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60355762da4efe180e72e8a8048076984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b387681eb710375829c749b07c9c8fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b914a6aa41beecfcf503d8a53caa3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca26c60171580e24c0c1e7d88906f6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3ac7f29eb679f175b2622ca0049f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a0b6916c62d95c68aa1f668733a7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58be40b44e919e4d3640cb04294e6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4447080c28c6616009c9c681b206ab691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd45e0a202a7ad2d4b8a2105044f5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960186e9a9cbe5a4bef9ac404ea0260193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecc3e4b1a45b4e7faf83764f18096994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5feca497464b7c1ebe2feef991ae18895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d6d8f5f157db6a9af02da0d0d1a6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb437b73a1c4071124cf01f7b934af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73c7b7896930e273c4bdff3e9a24ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327d37b7adafec0b465fef793b518c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477d5e42d62adc582641b6d706718f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc8c14025194d0cf48731f18103659101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add94fe6be5443b45aee0620c1e9578102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e455dcef94ec35b5b3266198b07b82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52baf81aadf4f315602535bfca68d6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bfac8dba28da02bd29601a8fe477b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe45a1367dc2dfd6ba1450c96742c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a813c9db57955ad9c01801c12a7cc3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637e2d8fc36dc6c5b8af985f7bebf36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199a6d063d42cce3ad4d156bd1506f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf15bf5e181f0d1093de759acdbf6fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0f935c66a6014e8681daa0e84affa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c8903d1d7afe5c47238288c0cfee3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead680326c3db13ef365842a57426be1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0259c6cdbd85921003062b0e19dfd6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18917dd355dc268f2162dc0faedb2fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ce9ef72ab093e94483e8c1dc87d5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fe195832b9d9ba89fcc88afb914b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6559b01f0202814dec432c0b629b83e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b298d38a4a9ea9e0a7a6d5c958f1fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c143a7a44a152379d2bac4bb7deb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8c6b64a9a744131fe6e9101bd9a14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49832c671f198ec71a441222741ede122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048021af3f4db2875150170468125e90123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db168aee37a292fbca0d53d16580c05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a6d0947b4ef9c2e606e737e2bcf06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8102ad6aab5ef47f76909f47a350510126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee49ee390be7ab76b4d0fbf93dc079b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6f25da84c0d6759732fa9ce7fea9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8868a316be18422fdf6c17367d308cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea4c950e19e9cc3cb400a9b7ab5aa4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510447ff59691a89179a8b09f132aef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e089f062d17604a2684de0ed82c188e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabb534438f0c7cb902876594f6c127133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9590705049ce249f25e26219aa1945134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8486e6f8ffd55362fe923f5f6eca1ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dc6200fff21558c1ca49cbb9141f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5222c2db9f83397a780a78f40b6e18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a760270caebd6b44dcfd9ef288ed5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05ef808abeded17e9d6af8522d0389139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23c919a78fee4984a8aac350c0ab64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48deace0e5974d27088eff8cb4c5e040141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1219c81d25f7655dc5b3ad7a207971142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed7ea1d223884973173424b2e7f6ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c238ce7354293a6370fd3a54dc75f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec98a042c4b6c858cbd2d2a3ee2133145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a21c2a8fb68e194843c4d83565774c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548e0f92038f14432f073ae19cfdaaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea173a841068c816ec20491fe64a7f18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb55c1eb975b1b947dd671db4f1429149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604311528417adc787f0b5cafc65740150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75515e3a9c4301da4cc4240e73d40389151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7a9918ba35f456b4da7ef8a1c8672152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0bef4772b5ec16e2c146c19d945f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebbac92d8a64d470d1ee7eb43697be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6c769445cf751280ecf068128b65a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916baac55d6db7fc0ae1cbd2567faad8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90245916edaa59bc3eaf0402b46f44b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794377f9a54d141a4d2bd582bb6db84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed822666fbeebbd260d3c8fb9a162b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db48059487497348905c7b25d2fae0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21430cd6730191645b52a78e9f555b27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257336be5a6ff46b0795c9f1edaaab5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0d241df2009cd30667c9b9442c79d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65299feb122bb81486251c0e2552aa93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c2ed69c5be4a8fa0b33257419a211165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2c0a0f044f9ed02db126fdec4b9af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1a35c05cd944511a0f7f1d7afb3d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a1acf764067dc11fb7b563a1d6c90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ed2e64e6d22d17bc39a1899e8c48e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c2a4c210d587c0ed8fb520643224d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bc9d740961ea76b8344de91b45dd7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40b1a27af3fe9b6b7d4bc9ad86501f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8206ae233325df043b57df3ec889540173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602898d40f4901dfe175ce78a61a263c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebdc82087b7b5e9a52ac6df168bd1b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03419752b99399bac2d13b4aa0187ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5507a172cd81ee7af16c453e92a7af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5791d668b3533f8cfa0d599eb3236f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7eb6362672b50a55d319e241c82db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abb54048bc3a75e7a30e26b146da8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931b977ce7d375ede21b4df34ff34c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263d1df8e95b19a24b5a9c9cf336509182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8655e6d289cdcc15309f52a7385404183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8ae76301ca72a304f3a728f779529184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17a677459e0f349968dd8a68a8f642185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed5a1ea24a9d30175fc98ff214c306186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627e401baf535dec81890c1b1868ddb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9de36e8246a88068e09bf9e8ef8f73188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc315b5100f852bb6b53a59ac82eac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3a0f6766c0e17324384bb1c41e906190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b33ebb421055071256c9ff5505641191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c9ebc71b126145557ac40642ef54c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776a592d9c678e235e81701f85de5ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc4918713231b70aedf42ffd673118194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ed1dd79f0e88dd4e5b940de54c2d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc66fd023d1a239aa6686260d2e1baf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f982b3bb4d1e767c1001dd0c493ac5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d007a76b18a1a57e32c786ae3e272198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86208c6a47b84e97e4408f762037119199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37a817470e613ac42c8ff777b05ead200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221931b26fdb99e626e15fa99e13182201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb580285d2c6a4a3ecaaae3845003b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf5dd3651725d525d8c7226f303e45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0087f44538084174e3c12abab9e579204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c417a992a6d584645ece5242c51cc4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dbcb39afdc98ead3d9ef61c0992d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fbac51bd04f988d859d3807c726f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b372dc7549321fa679d4ff97e4b529208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4b4fb2ac93d777988614920c9aa27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fb6d1a18e49d4d6e36306c767ca29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8eb200ecdda6c5c2a6ce14939a50f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff516b496376e05bad10644b54a8817212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805bc23b5c3e7fb0d367d430f18e062213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2f3863e40de2233a013aab2262241214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274849fd8d6ab2287a61306935795fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c0f91aa7a97788da1d6c11003608c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a74def50313f4823ae56e97bd5a2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd0d671f1797f022ab5968752e1cbe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496f408a2287cdcad4dcf1a291087f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3cc86d86d0160b57ef0829a5cacbe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f34bbd20ebb7ef4b520da3b8ee441221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3e116b56c10e5c9ea30916e448e04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54be7f8d57426a6f1e0cb773533951223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c61058c338f4a9644665d652630d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cb579b134a9459c39e036cdf87dc2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cfa061fcb395e48bc0c1cba581e49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b372b9ea435c9f3e538be41ea40a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5860257c67925f213bec30984a161228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab046835239159d4dff4ce3f0f638a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea40ade79a7c42a251919fefb65aeb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995be77d2db340b012cc815ef655578231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c194024d78c2a02e74a3248e46c78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1ae7b783960dd608a568d0904b9ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb701ac73cf7b6ac34427d7bd1d070234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e862b70634cdd6ec2b50647ebe37b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018ee59ce7023861d2c3fd306ffd476236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6edc577078e1efb7559cf5cbc12e7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9db373fd55a6eba478b0ef906d79b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e30f02aef2a6c7204846f0f0d2c22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb5324fbc2c189b5b32a0118f7a782240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d210291d5d08f08ae0dba7f92904e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105da6cf5e5f618bc3b26e3fa8666ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b0efa9eee298219e67d8ae31f17b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec0715931ec22c22a8ead3b52a5251244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62979a86dcc67bc38ed5dd68dbb56f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775464c6313fd41a434b87d300288057246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfda2e4d735d634c9ae6305d4e3f936247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e629c8405afddd0c64a67da412c7d59248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b960c6ee973ff01044e4e669b376a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97a4a783a43cbb33b727ba472ec1a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272767362bac14f52416facc48fe1182251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5b97e51febd6bc5713a519ddc102b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d67ee1f53e520122a2470c1f4f0d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65b2ba92366fb9ec852accb52abc7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a93735be9c84d2bebc9ce8a627ac0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67657f78ee2a4321d4ea610a2f10e7eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa9ea3360bdf5d0284100c00ff28e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fea4de8cdc0b1a87b6664f9ee8cdbe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb48fae172fdd89b9e379392ae846be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4eac2253d545096aec36b4db4129d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c91d816c279c8195d5ae339a32e598261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3fbd4c12f956119ef38f9fa7252b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694a4fa3a0122745cb52ec0ed72711e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de4d840c713383ebebb974f448b867264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf81b17c7a87aff9376a1a6212c67c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbc6062a0b0882d4979ed03df2488e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075243ea923ccc90e3b9a1a93085b7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624c1563a1bcd8d796255db5865b5f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69220a3932ac7f2a20216fae6ccbe3a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e1a7b1119b125ffe74a9f4c434802270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947564cbe0d8510ec25170216a87063271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc16b3c2b6ff4f198621492ae21857e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871e5744e9ab5d226616ccdb4906f41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d74e61a26da5c93fd16b270b3faacc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b006f1f3481fe9d3558fced316ee033275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c7a4a6b9988e8dd2cbdaa2faef789276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab126ad4d1a88c284c6ada1da10dacdd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab154398143fd3d59f6498e195726cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867ea1abe291f88a683edd28589a18e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b9b578cccf3dde7978b4f657de812280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122f767ac6d06a2e264752ea109d8b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86993101de4f68b578f1b88f53d0083c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c04c0f444fedfb4bcb11e7688e96c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fac16ffafa151fd2947d0cc00dfcf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce93db601cc9fa4c2414040bcfbae26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1e38e6ce7a1c81726227cc9bf7ddd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b88c7ec3092d965453a6373ae4fbb4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a557c057197d8967d83d9c5403955f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed36f8985d08dcc3cd675ff9b4b112289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515677ed37c26b6997a2ec7beae896ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c3545514c9079be0951fddafed117291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92359a0b628390c31b3535607bc6706292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91607c4f1cb8fdaca841e335a90a8f9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f459a0083f3e3d8500c2ecc3e52a27d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c63e6198fb522052f171d01fb01ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095b997ea568a0f4c98f39bea6e725c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430ea94c7e0052700cfe173656264ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4697eeb015046694ccb958001ab1048298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d8e44e6b662834967b152bf61a215299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dd6d55bcbecf6823fa0ab247e5eb9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2022528e24f7b608fa592827795c2fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89450b6a1d41f342ba721e208aa01f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ccb62651d0878afe3d48a8d281914303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733350873fa9e86f93f44a134d13c367304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce6c5bd7c965771dbe691481a08393305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4217feaed97da9009052227a02085de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282756e8f6d329747f9b3cbb88fddda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84901c23230566e8f1e8382567dea5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14530cbc361a2e2b11418553e063e10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786aba8e8226c8cba97d2b6768ae5204310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f8bf35483cc73ad45d4585b14fc4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f932ae349a7d70c5f3fd8771bdce66312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946afa0a1a383b1ce247449c277dcb8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6228c687683eb846e8ee04d627c437314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29122ba8013b5f6478246dd8da5c66b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b547608f3247cb1af6b5d5075d93a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3c30b5cdc75c817a59daa02805899317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e87627389b78600da3e358dec8525318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a859ce556e635a6cf3efd148778693319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b767635cfee3c0c4729497890293e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be21ee864cd052cc3a0889a5910778321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc2bd3ff9a090bbb23b5c15408f2f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7636d2e5ea8dda8cf96f476f2735d55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d691665a4a0d1320f5616a76ec748324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b4df1d366742f09ded020742647dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285ba0622b6093203c4c07529a0ef96326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3fda59d1c2fcd6e60f56b40eb5e03327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11a43cb76ef5fff9c72bd8fc9fcc84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9398c0c403622fac3a23f85cf47da6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3c0b4250830ca5d528596632584d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5936171b6ab7f7733c665b02ac16354331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02895df25bbe6d1136565f2c59628e4b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d686a6d0731ba6e8833be83f61a0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf71552d765b183284b7df50d9583d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8e0f6082349747c37ea8e8ccbb18a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96c90205abf6ff3ea595099cc52ef4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8385ef634f3b7a97faa3d06b1db1bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30446e0b8b3a4655bd6c2217b528a71f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa239a33661089890dcaea7378db765f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3321c48630f56e739dbe6fe77c1e609340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf7a8a666da031b8bb42c9256b34fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60033304a5e7ad02a2d596702137f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594d8fbb21bd728a18f620c03547380343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545832400cc1309dae67466d7ad34d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858b9b5e3a3c54342f1a0a15385f9b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d976a55d1f9ed22c5ad221dbaf95c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18570a0a1f85bde3862de197fe2aee4b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdaccdc1c2c36c8b81f890194865bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669c7e19ab145191e1cef16200c8510349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154558ca07f2f2124728364292583864350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ce86061c3dc563c424f8e5ee673e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6ba94f5c1beed157fa6050aacd0ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537b96ede213bfff3620fb03fa35c37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fa6f075188431f7f7fba023f213b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5afd889653c27d962fdd54d934caa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c77d792ce415efd990c3e724b6996c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b723f8b04024a2f512441ca9cec0fdd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4231f3572e90761b68b8927dd0f468c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc962a9eb2d01b63674e32b897b6627359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ae71c576622109b8b458318a63462360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70353fa5e3c0e8d4b91533914811e938361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f0e73fa7a72a1c9feea95b853505a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fa1fd33b71d6dc1d585b6ad3b7612363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af449211f83cd5e1d42cc669ddcfc53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92ace62f5875c456bfe4943d038684365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf223eec11700b7a9ebdb9ac94e1a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b7b4eacb924fa4e4db2bfe9d95653367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21794505e9eeb40e01e38b80dfc95a94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce129f1763f1e6291c860f7e0cb13d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e66709b23baca288888dfa4a327c85370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1198cdc9195fb50b4fb2c92742cf812371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230cbf23affd37d578e2889cd40d999372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81693acca48118f9e3a9f8655c6b0843373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a3369764ce7b8b937841a0804b33c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bf5419d0e4745e64b609eb48e7903375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285171719777caa2c4bae9bb8e07eaac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e49e43f6b07dff3eb21761e81932dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5ea41724e3cf77fdee4c51bd8a91d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50958c7fd6c5992f79a8640ee57ce519379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb4c55db23c3c55005022cbd419816380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292abc9da5b8b70067d82d49cec4fc90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c13573844e368388abf3090ebed72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a229ab0a53cee8628ab92fac83eaf1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b31becebd1eb3940250fd58312b28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635a8b58c2e5a551bb30a41d7004eb9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a00cf40fcf4a5c2db4ba86aedd334386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393e0a89bca9ec5269674935d36d88b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323560cad784a1fb7e840e21cd038dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b947e15fcc305bc41f218358037ad92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d59256adbae7b08dc4e81d807323a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e042e3abb1e971fc242891975ef018a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb7a7ac8bce869801afa0ab51d29e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c0046c0a28119b98299a312620b3f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0e35b1d24a03fcc9dc159c6ed7572394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385f1919f3b4258217a5e46d8234dac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d38ce6927d8175e3f89162e596871396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7e6b10419f9c7689907ad5ca1f13f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01b87b8467d12cfd06c82b84c821e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920acc79a25979cc1794dddd2cfbade399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5d1fb88d00ea4e0feed2adae1d10b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204048e73bf3d9129cf115431306bad5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f412860bed3e77754d47d016a84365a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8f9940344f0990eb2a8d79852632b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07238c443611d2b6268fb4428055c71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e3f28f44329b9e72901bfd00ab8ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacd6567fe8a04e736d7f534304d872406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ad0717126ec478ad32e0592be32eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005d560fba25b442b885f41cdb33e17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7361ec6fc9da0bb94a88ec79ebb8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40c2df56a5aad4c6aee243a11e6f7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50437b57f7a5df551cf410cfd30bfa53411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82d77a5674132018800ec43d04e8ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c0855d06ee02305f0d6281f335735413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bed04f32683bdb8e604ec5c5bb8d1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc00d472f9b9b9fe0c1314ebc927df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bc52b895324b3461733b969b7833c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5b347541f3293d204ade2fde06231417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485be294f732a5b482f22a67eafa4d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bb456e795a990b3cfc6f3b070a408419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e18363c4e27db145fb1a666a077f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba031df1c9c699e86f191c5dc419f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cc60273d22ca8733dbebf5ec697b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143d7f4818f0907707a7a3df3ee68ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531148372fe09f3f98e7306f874da95424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac35732fc34fdfaaeff09940d6241b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5071c128e2f056ae72208a354360cf7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbbd2615530d792799802728c64dc9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae67d8baeec391e8fddf60cd4b688cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a564b120a8ae2681e37885a4b0aba0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5679ec5f5f23a64e7e89dab5ef3c85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed70aee33e15c7fa5ffed3f20a3a2ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb824eb82dad0fd8a41c2fc24ea9f114432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d3e21bb357f5032afba8cdb562fb3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d08750e05cf585499abb601965042b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9e3c067df0515ef7649d1d07a384f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19b3cf99157cfdea27ca7155cb1124436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70feb69c2b7ec461df5af7fb16f6df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b579349ea3f37897b6b23cca25306438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e586d77ac4589e50c1a4969950d8e16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cb30b6a9238cbf6302eeb98435d01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8a5e6822bbd9834400cddfccba585441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55539dd0d5ae2af1d49ba2d635af08442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08031d9b3fbb9d733debe8d137ad7a35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008f18d91d6bb6e62c1e81c40bdd6bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74bb92ec065d4fc1a4dcd8f9c3a86f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2287ebaa226475d718f203745c12b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322da3d9a1cc5208faf0e7cd0b76d6b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c551f1430adf7ed2034dff3624cc1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a03c87c765e8a6dda8dcb2e3cd4df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adf9faa920bcee507ae6fa8360cc65450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2e5310a04a805a1c26b26b75de238451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a148e9e79b863cd246b2d14acd2ce06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a2f47af26874627a5baab66c678e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f3980aae6611fcac979001ed8bec3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03324f8bca9dc86ff74d0110602545455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c695289dae25212d667a8bb484202456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c5e996d4dd70096b3f49c093a2ba5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a16c5437e87b9450086bb160ba5d0d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e3791d725739ef20f8501a908ae07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10e68ef939ecd1c017934e08f685e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f582f7c8ec5e6b604580827eb2c4b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139210b6d46a169ef3f35f51b56a32d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65499200e03f54e3ec094a497a66dbe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37627fcca0b53aa32d77f0a5586159464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eba170ff34f3bb85a72d542a3d21bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ed321f11848662b8b20462adc6c4c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa91caa2786cec8492bdbdd9fb53f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3668f5b67d4dab14ef7e9d35d5d45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1432d49222712923be989b7fc6953469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711c859b23c767d9db32ae3428e106c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c3c8020bbf378447818850a356d34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12201f03f84d4b847b2fbc43a59851e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502f6784388e9a2f4bf7ce370ff1135473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81936393e6216006a2d83dcd313badc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d088df6cb0057a2335a675fb502129475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41a0e374c405f65861e045252b1e99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e87891cc674463d2ff9e2e82b3e613477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c6aeac5113a5c844befd2525158b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76e0f0c003e833fc51b5271e3a33bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03303a07229444ec967ec9a1d6156e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404bc17a399979dfa26446ce6466aee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd27037cc9617d06d0031328939f27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1ce877d600190a83e3c4731f1815d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267aad6a10b8aa678082db57070de75484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c20012a3375e5d8ce7f0af0998a041485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670d2ca0f83b972025329a2c7b65e0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42399dacb41fd3e44a7877a28c97348c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f7793a8b194f35b11c111955d2d88488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbec27f071827e7e0fff370169f4b7d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01947ed1787c9143856c4f665550e097490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0766af94b73dde0a855bff29f38b679491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68c67b1d93831eedb58a719c0b411c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be89e6e6070cc2aa420148f188361ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b676b60af8c0bd08eb465f875f8de8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2b1bde54c234bd1fdc7ce328a5d2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ccc92ea896c5bf38d40da1cc80ea0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3fc788a673cdcf3763a24de8309e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500065d58744d8e5785e3f9f1137ee2d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9dc0505efeeceaa0cc0624163daff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32656c4d76912afba9d9f90159b1114500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301bfe6176bcc496c3b64f883465a64501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7ae5eb77420c4920e7faf33f95969502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100fbc6aa157e45352e001bc64973fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecd8f422fd6e734296744f1be625d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f5d714d6bcfa70f1bb68b3bd9b444505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f684d83d48a6b028bc9e989506c0a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ccf96fa2ecd026219ed84a0a439b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b1ae06668cb32075f16f0f115ee68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaac7d4ceebc2770908376c025829c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724fd901c943fcb0a71616f70f4a0a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee0df7df7bf709e650db631abb5bc0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a9a0607848479bfbd13bba7d7761d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee7d913a245fa737acdd6868375851513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81df51d4c91fed1746f92d8facdf206514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c2c54c68b2faae9a04a04a9d8fc23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748644e8ebc1953ce916c43d87423fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f018a58172406a0480d363a10b5e0db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05793e00083febffb5dfa89ce6e7425518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2369751a052ff14344cf83b4a8b141519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac99c95e04c9b1c11f0d83d4a3963e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9529241cf4ba21b5579a6b57eda00521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2c6e2abb6c815982d87d77b8c19fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452d7f10b81cdf2043d9253b677c23f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3ae380a2d13f28aaba29700aa3761524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c85cc7286b85f8176309e88a6aca98525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8083e7868107a4ee94bced3abef474e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018191657d9f040a299de5cdffb34c00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5326d0f32242e71f53fe70ceac81b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98a1e6daefbd551900a7a55de5835f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740459a6cca7f00289827b23feb32be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca63d553e54a1a68dec9055963958d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642655552b416487380a3559c9358b7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178d59236769de71e14602b16733179533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f62a3ceb0af054461bba12da7e20e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e61e9c1968cfd3bd5888c71fb30b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d59e4d6e37ea2dcebd5d248fef791536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678969da88d35b46aaad43f6e16f11c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c87b93fc0f5db824f0f3be8c2f5d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b670926280d32d75b22d8a0652a46fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da9085055ecc41eeadcbba8a615148540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3cb9a941a43a2029de62750f1262f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7271bdf5ed68b8a04b548da333bf4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19f2562eaca70f1e995c87d494767b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b3c29803417c470abcdf784db8daf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbb6b19777783c333047a70b2b7123545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4271637a0bf207c0e8f89989003fa83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cee791547c120124c52fd13de9ab9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25209d57f0d4c39fcbce93391685e7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2baff36a30b62625a501b648fae7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50775c19113f965f255b9cff0e57de61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67706362a03eb4b0e8cb84a192f86c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a9fe4e41ed2824d17237a11d2866552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27f2dccb7e54fa091833a2ff896bc6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be442bcd1699598112a1cba66d2b97554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222571324e90bab37e4b3863cdd2c15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca5e3c8ab301a133e23905d216540a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a80ad21bf5edaedcde9e01f5036a05557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ab8a45ea8755f9cab6e3f6d3448ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54bf0bd014dd5a6b3d41644ab79e59559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41072f5af5e0fe3f33a213fd2a32a4ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ab69326f32a22f01e67d10717956f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d0a9f502b51afa3725c184b03e256562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4c2eec811ea6c6df8b38a08bf28c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38592dd9a83588728d6475c6cb7ca3cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58497af511849963c1291050410f214d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9dd08f4601feeaed6c5a6beb8964f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e35297cc252df757a7c3a2cb4d4434567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47894770053ab159346c1ccda138a54d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a89e534bbdec0cbc5bf505dc68b5b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5989821b797b0b1957ecae02c29e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8077f05a969808114f3cce91a9c1d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c7171651bbc41f82992267d22dc8c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385601a3b879476692e45585c3a17407573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd97f737b88acabbc3c49a9b0867806574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f65d0de13b8a70b65d3a1688c7c88f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c078b5a235bf459d501ff39663160576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c0e2cf8f6c454ec83ba36240a7101577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bc7dc6821eb9f46ccb77bc0065f79578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf6f62e92ebcbd66d5ddae0da49416579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bd569a6e2a6caa3f72965a18d6195580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d29e4526e20750d17b02fab049b6d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268b17e56b66a43d981453aa6de2eb1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e21b24e1e19f479aad0cb5108a7cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082bdbd39c9631e1a206903c506e91b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8fd0b9589b8d940aaa0926a3560e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52b65d500c9dcc0ff682845b85ba99586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ed77d6f091456c77c939259dc6370587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e06886d5fed873c0789dc380d7f4e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda078c951eb90b3df60a3b5d3560ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b338452da91038d53b4d3ff165955590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f301047a7ebea8952a2eab4686d05591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847ff70f8be43631ef12b420a4cd950592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7b5baf7137580e2cebf54d0876bc0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98d6aeb7907b60eb846b13816be8a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd14d6b1d5f58fafed21ce309478b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638b4f499465040a8de42d56396a2e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd93e44a0f391817a798fcb3c19839597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638b5c06907f6960420c2b647858e3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1f807099b13ffc5de1013ff44541f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3873e83a6a411ee2a880c63c761a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0ab9ada426998144a67650069a1e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7fdec3e87140d75ad36c897649638602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b32178621b1301dfa6119122acc3b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3921cb9a40c5b281f9b8880d0a01a2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6172a40bb002ea505b78b13b05014605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2d3752abf678a2ed2a67966676fd7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8dea05f96a7ea0cbc235d8b7d21a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d16ead5734aed3a2896985952ee379608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f6f8c377176f5d78f2eeccac37a2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969406df86568f1d1f435a7c3b303b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc89ec9f3b6356013516d2e6b40649b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1f957a9b250eea7a2613055aff6c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbc56a184eee9f9344ad6d8c224cd2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc77f93d1584eaae9c794baf5067a69614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb56b6c9df7b47cc457dd179756a329615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9d2cc703adfa84d662e4cfcfcc9ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c461f0f655132dfdc42f6e904db6af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012f8a1d7c10acf65888d51c2c311fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16f863d9c16740e430f485488d033f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794706bc28c634bd7b9b8b4b3ba4b7cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8947155a7c5faed151a33e741ba1e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ba487048c6805af757fc36f832c7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3119e081cb3598c7f2d0cf38e39fe7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f48469d42521b024f22ee168a1c5d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c762e89d465297a7bdc5b2f106163f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0190bcccad5ad8b79c19bad3ef8b06626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed0346a39796fecc9608af7e4c4e0a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b153455d76b77b7dbaac58150f2bc5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02068501a00c1f9209328e0523cdb403629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c72ac8a7bb7ea26cf6725fe423c4c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dc3f132fdf7aea4e666a1a6b4ffd3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c753cb2477010a814b7503bc829439d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d53aaaf0935f58748de24ff2ed7f6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9b3870c12f8c8c566c1940bd44080634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454e2ca95d38410b0a6fa52264c31d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fea50d6bafbfc6703c38dea0d896f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19528329e1c1938999c7c46bcf8a86637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75d9e351d2d62a6a65520da0334337638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c0298e2a40f90a309efd2efd89b3f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2f957678f357aaf09b077179d2a73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9904dd78ef425b47ff702542f488082641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd624ee0a1d34072cbff14542fca08a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5879ba502fa235016ac6a26d2dd7121643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a4e14dd0fe7218dd07f1bc0507909644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b348734a2637c696acb15011d79940645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3537f663a105666de23ad2ca90d7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f18610552cab81bc6ededd21e7dc3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515446480f606006fe0d99fd4fab8d9e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4c12f6af55b14d590e9cc202546ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6169665f03f2c8519ad78640e89f3c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506b38efa68d455737118dbb248bc40651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbe1fa59239c8639c8851da5155b84652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfff97f3b078d7adc9ece4a9cebe5f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce445016ac61eb33e445f04bd0e024654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c832dd55d0eab94e9d9aba535be929655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d78aadbf6cc768def37d3ea1082f61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32b7153830f6a6fd49902df181da80657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393c725f31c8dd932811889b357ad29658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d48387764bf60f80e703e434e53be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae00c1ff5ef0fd7d4c52fe088b13b27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88201e173d9b90f8b07ee0eab91b07f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8ca7faa71ea01f860fac9f6c23cda662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba75e8d8cd3dc66103b1bb759b5765663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64a226e84c31a8f016fd2d74b589c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274c22e920846d629332a03527a8caa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67acd12185e1dc09faa397339e6f39666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce17496678029d5ea38a555cf0443f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a8d35925dfe2b22cd5056e24686d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e978c762b942b61f611b7e5316b61669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c0f97992e47519fc5c3e910918419670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0b594bac0e8209fe95e760d15a88d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d19c2a13a2226afbfd224e2e698f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f2da8c6d2889b7496344286b7c337673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fe90c101a786757ec58cb94daa062674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5843ce5824806d9f129365cece3a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f87826e20fa61c9aa0d60dc6b68e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f98a020323761a489a88a06b000bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a6f3e5506c5d5dae5851daad9a97d678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>