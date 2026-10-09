--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72418231e4bd9be804d8a1330b7b53481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958046e418ee0dffb9b2675b4c8f81b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cda0b2e16c7def6264966458d35743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bbed7077773079eb2d70ecc630b184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178721e44c317926d74ccdfe5229dc2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14c218606ef8fa1a03a39d33b377a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae9fe16741c22e1a156a2c789242677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb6ba07af1ced04241ab39036f45138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32e5de2973e2bae911ad358f1cc60b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf3a1c4242c12462eb0e0f1a343a2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd23336dd0b3084f78b8d84e91976811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159c5ed49685e01d33d9effba0dadaa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c96492c147ff1ac0f3aa576c9847a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e301fdea59fd0353eaa8934e3c368b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec81fb4b10e967b34c169405957e40815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc66e5ebdf7597045fff1e7c810fa216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559abef965a6d761359ad5d36ab2a5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a5fb6e8d78ea4afe78d7f50256ec418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f75213e0c2346a80c5753dda4996d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc44b8fb476599ac2598e1667f53bb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ccfc74772a0fa75fa9fed3f1e1fed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe0e33f13d7712fb29149c7ec8c80b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf18b45a2a4effe1ff1f9bbbfb53ace23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eac0939702600676f55ebf9f207b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264f0398bd13674b3189aae82084bc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db997b576b7258e8232d0fdff193b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ab9d0758da147a63d808f7c841f8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52730c910bca4f05299afe8fce9cb95928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d5fbfb23091cf53cd7fd3075ec8db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fba38ddff3fc3c68b3a7dd639685e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e879a590aa77795b0c24b5d49fce7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535c7f84c06e3b84829b67e5fcb3cd032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46de45e2e10511a1c54355f437b59333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879465621e1a564857410852fe665da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e9c2dacbdca90179b1774c4f5fb3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4205403a90ed36c1e9dbc75d06862c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a634a3f3406b5fd97c6c87bd79e5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8229281e1a389b5f73b2595e2243c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d39bc1bf0b7483f024928e5bb9cb139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd55836ce55254510805504e9a9439140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8475b7e147f00b620b9933ca6d410a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473b47b2b7ba562917c7ed375303c1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb834d165582bd9c2d7b60c109c145643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708aa2356bf4980ca2bcca321d86f39a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf4ea2238565995400a16eb245727e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106bf36ac29ea58e81f25d35c7bff6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798a82a1e3ecf491f6e2feb4babe33447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57fc13901e6707311385e089d208bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41669132530d68dfeaf10ac73d8b7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba148466ef6229c1337c3beb3f01e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab128a9167e246f0c1140b2a45c1e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0083514641073f121e1e939e5ccca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afef0641ba49f2b82c633494bdce0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb1ec606c037feb6c8d8d61e5313d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ee315ece930b30413593808ff6cfc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366f8d1395ccc63426f87db5fc88b8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627996fbb3906813d4fbc145fee0cd7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c4ebd6c03efb1bb64f43e7660050d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141bf86f7a727db9108074582edc65959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a2d4a646fc0a86c0d35473653d79760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9154bfb961ca81372adafcd9bc96761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1d8f1ba4d53420101908faeab0ac562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d24bd89a878308949b5bfdc472d3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f892b487a00aeb9a3a559d0d6f08964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de34f1a4850e4b7ec9b0d86638b481c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db42d2d2da574a72d03f47acfd0d6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff1669c5c20d5f81296880d89b812f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac8f7089d4455d8fd8b8bee4d2860268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec541d978e8387b49dde5f9de74e6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e2e4dadccf90718a3c6b957ce72f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4c39bcc43662ed0053ab9d95bf90a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f083d46ff7037fee75d97a50fffa372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd38312361ef03d39f8c338ceaa352d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6766a92c44aa9b3ddbb0909f32e06c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85262b920bdfb162ef50d4be97c557f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b84a01da40fad1998bd32da87e94876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9492f582802b0ac92657d3b5388db677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ff060e15716952b13cc2ff83680be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a667999f591850d0d84b378659b4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a800242f39afbf56dca0f49ce36f77c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee57ef968f7ea75f2fd258738abe2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810ae3f4b2e4e5c9a94351251e73fe282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7163f97ef511b3f8de290fe35d95f5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21780ae1c451156c6f53fe2af68656384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6828e602bf5fbe0b3b6a9af5f3bac885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8815f7ae9b518ee45966ee54a2e9b1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7b0be7cfcb7dd34d06be54e8e44fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ded60457a37123781465014c59d6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83520c6a35dd6aa4a4113a722a8ca3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc5556c1058137b188c349d3cfb08390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b7c67da8d77eea93071b5959eee7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75a5cda77c4d55ff500ececfb14bb392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca19c01ec10c446af91ac10e68ed2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70627e42206b2fc09d671aad7cb89d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fe8c9a343d6fb6fcdc338e9e22f2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3a4a659fb80cda9e84864260d4eaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4293c258de5f33e442d9823f1f9e7aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461b5add5fb755380ab0a8896eea1b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040679bf2a9468282ac6c9a1d39b4c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cdc7275f43dd0d3859580ab3d1b51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256fe5ad3097397d74cdbe1697ecb06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cced9d94900f1e359f8195d45fa59a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de756a1d58bf792d46a9365cc8af493f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e1138ffe49b578d116d205fc1a9f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772572b995b6f030b4f9db73c2561085105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cbcc80ca10c76a206b6598b9f99a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6a62ca2bd59f2f5e017529683852d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d871a3775d0c4953aadb9fd242e96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a5219920b000477001d1a8f1db280109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cac3c8fb5b2b5e4b5b8786561bf51d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fa9c55a600c77e3569392b0f62eb1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78922d0d44eebb3cfe2187373e5e22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc36776da46ecd16fc92a14b5e549af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d861c9ae8e18799c6cc50de7713fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8f0ed9fddd03cc66fd5c5214afd79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae5bdd5b49e36646e21f90b893bab9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352983a2d348fd2756fda8c6cf0a03d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e967f03ab7f14750b6dcfe8ce499725118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d903730b7ed7e4051c4f104c63524119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6918c47c1701ec12497093cfc5d468e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6017db3b5420ffa3037706c45f2c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df050c825bf987b4bc742b5c3d674ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb47763d96c1f4b841eeb7baa49b934123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0c9e42614918cb09aa4f968689ca7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc8a45901c9c48d3c293810029e486125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1ff10602d5dbb1dae78b2c8950d2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fac20756878124950d7deac7f0a3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45c1733f982c388529ee2d207a86f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256402f6753dd7e5ff20d28ede2d53a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f20bd913ddf988165bbd866a6acae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babecf4ddde855a9c7a8ec76aab21c9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a031fb6ca0ac53af6239732df0a41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efbd44385bcbdc9f936567b4b755c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c5f2fd2b863075146de13bdcdb145134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf0d24c75148c0daf729501fb9e4b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49cdaab1c2575378411ab0bb0bdbaf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b51556da0a518ccad3d698859abdb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c14c542478a338dcada4e74c4257d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bd24b4dd66386fa5193d5e17b3d34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccfd24e9f2074677d1e5d96ef581fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f1cfc20d22854ba73612f8c9ff68d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b493e4bf87667f01bae7d1af03fd2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69e94928e31bc44429f8ef3aef4790143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3b58d1bf4ca16924e934129328017144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eb5953ac25b935ca985a9d84f23db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab32566bd885a260398a0fb5525b68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74fe0978e959168454f32ec8f321c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aef7820503b0fe4a2d9cbcef7d10ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc2d87f6ea3e0197e478492aae7436149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7f9d6f2c8aa20c2d090d4fa0c17dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea1586f700041c2d4320362c8bd4c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e6fb45601271f2a5f7657a69aad8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5eada534289d7dae825d76dffd271f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ba58f2a3a4f8c7394bbe10b47e485154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97d35bb6272e0adc7734d2332d54a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f3863211985f3c3b90996387c335f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2d5c48d10f9b1ef1b7f1aae778b6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f37db8451d526edc94f8a54c42b39a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba046c7f469a326a86dc4c59564599159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd35447f3be5eb264d836584ffb50e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576adea846e212e73571470768f85ea9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f78c2c9b2b2d0473fdcf16aad6dd5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad49bf3ae4f31f1a9564002b1daaf3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc6add42fe2cc3a07b7bd031912074164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8740a1e38d7891a531603fd47b13b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5eb58774b1bc56d23d18d22f595a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57853b013072a2106baf35fac221bbaf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adfeeb03f14fc97b44f1a59447a7c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b968badb45d7e29eeab7673bf892e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0410a387d50c6749cbb428f1079068c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18b7b1478d0c09c7e9cc2066f98ad4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f287856f58daa488429d0b67bbca9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b620574bbfaac78b6596085264321d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116dd04cfa469778b320c455e94120c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3c9118e9033f97416d54b5e867832175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e54d62b74f9eb3b5bef15aef2cc2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e11242a285686200cd2538e1aa1c9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126a8279c47498f945c86508ada6367178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbf133d7246dacbff61f8dd3dfba7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e3ad204243d9a60627ca9c4db5519180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e548490c04a4a2eefa7f4c56b9d074f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad5d814c7647cae1f797d9c035aedc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefec78c4983371c567c70511f6dffa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19ba442c3668474e679f1c2f2f54d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c61372f250adaa1ad21f08f389a75f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb69ab15ddfd9c968cfb7ee00832b74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a6e9a7629d3ae907ba0ce830287c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d10a370e76cfd31804a89cd505ed47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e77c74a4a06b5cd397dce48958afc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317595877f5f24281af669d47291b8bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cb84756939f7f53e645e5e52db73d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54644e580cd4478f5e725e9b2258ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa22b17862fca92201e37ac17f7981e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c075ef5ab093c6c4ccf7e094c6abadb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89cd3d9e052337d3e1f8b83d491dfb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d12e0583d39ab79b06bcdf56e2bd9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df15a0373a62cc201d8ea04688b9b65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f815420bbf219ef840c71bec9d9f8be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe8eb28a1ae36399ae4167e1f16a07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f753ee3a0968968540e1e936a06036200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ed8a20c5976d7636d8333847e7688201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ea31e6b3e892b6464be9fddb5bb56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ac80121339310979239337b607cb4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078128c4fc1d460026d608778d66bcc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a0685c2c91e2c6756d6b4f674a17e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b06e1bd3e249ce8576e66d9a76205c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38687376b44738f1148a4b2f8cbea7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10b51724267db1bd706f389ec33a1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b675cb2105812bd1ae6db2931e25b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d53e6660cec6f6b5b05954cdb0fcb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0689e284134813fb3e30f5796a5061211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f03541fbc325820ea7cdb3ddfffbf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f27a9a228c1a36322420f44aee4b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45faa8c5ec67aee97bccc575eec303f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408bd79f6026cc9af87166f60791972215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba9964f063f346799d569ededa89de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde0831fcccdf9e2292a2b85086c9f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d952abd89ddec27eff9ca014b8287218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae429a894a81e3b9c5ecb0f193dd235219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe084c9fa33fcaf1e053dd389cdeb41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edc23dcf11189ec42e0b86600978d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3da5bd4e8d89ea91cce28b5196dddb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f42703d1b7ef4b12cc767800a04ea8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f14bd7c2bf3d1d8088e037d4ac2c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28096b54c8495afde6635ef2864497c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a894a7dc60584d2bf0a8c1c4f164bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0729e0621841ab24cd48fcbf3636e26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf14bea7b225b4465543a11bab95ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efc5d385f0cb8dfbefbfb63198d9a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de313a133ba8aca9841b70ef996b88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f56b65614129a9e1a3b2da5d54bee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12da6cdfde1f770f8758ebb36809dc0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a0438a168c51e3ef08d7c9b9d926d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf92121b217d9d31dea3bd6c878092234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f54ce4dd1979f5f0514d69ac096a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58263c1cc4d39b8050bdca7933186a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c7c9bf1af3d220b0bf4d004462d0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76b6285dec37278574e77e0ad1b056238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e88bb51ad3127ac06e7e7e210e4c7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75329c849160332b1de9df1678c29d6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7e080d50da85ca0da88efcdf3f0c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e53ca141468229c71e766d4ae7bfa4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a686e50c28070566fdb928252dc1914243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09407e6ecea67da8b206b16c5dbf3ad4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52008ecab4e197b5972d14c0464f874245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b09df5a80b242fbb8f465c5cd5d16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df131a782860c00a620fbf1f0d16f40f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74242fd5d2c7372ada9e156c205dd3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901d78637f14536b92fd59159b5e4ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff255c1b70d66616fd516414ec60a70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac16641388a1020d79918b2e3e97df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabfaa80cdac15348ec74b06eb28046252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbb02968788ad93f988cd04b30c935253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8250fb4a3df695136711fbc1de0bf4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b49cbceca8492f2c2e3dba9e6c6d7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653459b3d8b3de2d5f5d3a585af57d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37454079b112548779a9f0e6cdbe138257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383666aa64fd5aea34885f4c37c0c9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61965faa4a72c6c10846b25f1d273d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985464637a338e251e36001aded06a15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfe8c177b1ad5a6571cec07fc426e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b341aa57f5ab8d9597bc94d22c6bb7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb95561dd21f9142fe71d72ad3b3af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d4ebe061c54640bf2bf847aef1bab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06573aa78f55a053e1849ad2095b073265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c7bce806ade819f79ed17eaf172c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97cf022092f96f7be6832f7fc69d25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b54ed917a7465c5e8f361cd08f1bb8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce614b1ee90dda41aaef18d13471154269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedbfbc171a4f0149614545d84732be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337acdc23c0ac34b1bde8de6e1d22ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69477ef0aa0f598ca24ce8e3f7fc9fdb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec48cc2606e635d81444b2275eed96273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe298b9c0f0625ccc89655f341190ab8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bca51c81a04230a72f731f9244d82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b68f5c6350c0c79a7f9762c2e88549276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0a1859107fcde10dda260598f0be1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4140c7b22559fe3602717ca1bc8df04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f39587fe34a2263aaa1a279ed8d9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8137949c0152ad4db692aab8b651c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d1938fa096a67cb4adb3e06e7a101281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7eae7f65e79bb3ff9dde7addd1f97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39544c52d2b1171e52d84a220474920a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742ec32769cb371ab136fd327b28405284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f63a767d80bf2e62ab1f900eec959285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c848177f27ffea50b298a7b4e8b433286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f775bfec78ce195cddf6d8ecb5387287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec3f5d2ee3b2afa8ad3345938a4291288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984074d7d71e2243fb4b94a11620f98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5fd7372c2de60b032480e8e80cc8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec50fbb6b1c63792ab048bb4bf5b23e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611c7d012c0c4eb8de45c87b5e1bc75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b095c86dc119ef34906812c87ff9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafeb9f71240f0f28bbe8e809151a53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b510b2c4b627141e038363fe7cd5875295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c732afbf7b2e08a2a87a4adcc3ec013296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f374dd4e156eb22aec7f4a7a38bcb9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63ec6f729a1d4ae84fff89fcb20c7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515df185f4bc158906590a9e9b3a8054299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83e6d49bf9d1fb9c8acf9d25254e18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bec2b18332e32c1e543872d1983348301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdb959e70972727a2ebea52505c2ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0c9fa3fd91a0b05a46f9fddf176b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b04cdf8c050c5ba7b6127912bde49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929f14da5faee470392b855353c20e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f12be7bc164da71f13944de5cc9f1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52190f591952327f8923254c74551d1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981d7f7da4badde9b22dc345367cf76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae2483f9ffdd646364db097114e179309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451d6f42e3e5cb04cc22048efeed5ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8a8d809062df27b529d1c25276677311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57c4a7e55d562c26999f01656f6bd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fba390f1cd9a5f6707e12fa816f6a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba58821cf5168a89042ccee25c2c727314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d130b23a7d16da7461eb9c1f1532f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dfd995d3e98089d36ea455e019fcb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a26ae2a0a0742dc717359c3ca431c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a31870c777e48b0ac840d14a5dbcb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b1b345ffa4af90e7d664eb591b03e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474942b0f1f317615b024660d7b72d27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c533a2775e907594beb4859505704321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0373ccbe1e5be3d1346e228f73c3749322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3740d55c2c636e8d239910e3d85fd86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbad93e4c7a78ec87673850116b515324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a595c5475e38da11f3f6fed2a9edb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763744985f024541a84d870b99fe7f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79effa15c3ee614e674a70cfe8a0fe0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fd87c81555b064b03033fb8f66243328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e677cbf3b14ed69cd130067ee6b619329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26c7fcbb1c0e79bc00768d42ef50f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a1fb2d4d65d7880c436b68826cba6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bb59a59ebf690905498386747bb0e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cff3f8ae381bd575b15469b030333333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63afc2d1ed4f03ca489427c9fe5f9f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d3d625c4bc8051eb5ed0d2facff24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d26cc8ffb08fe640152b0661a3d1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc48fa3c65c3e3b32c990212d0a41c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebe8df72ec6511988cecf9be5f3d0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d0c5122982cd84e6bd9f455c7fbc9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c1540170ea748a8eea91d067111ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d89c601c7614c2ee1d8788c0c5f81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dabcc80ec1eb8d48fb537ff3192bd5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998942f3f4e9a93d9dd11eec1db9034a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8104eb6a778e23e9d1c358514f2fe4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03244093db39d4f37c6ebcd4faaae706345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497fa807afb700db992442757445882346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519de8333478e8319ae96445765524f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf069110317779ec8779f003c3f98a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34a4d8f8a2b917ef7ba218e0c25874349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be66968805ebb3e97be83f44ad39f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de12b2a8f2519bf1d5973d85285c2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88eaa93fbc8e417ffc158b2c7dbfe0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbae64af10623adfd86afcd123293bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52432c98a70e0b32653e2a04a44c6eb5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5f3f6ceb95a2588fbdf4edd13683d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f159b50a9b23a61c4a6ec8d81c3724356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dfc5e4e5e9d899045192af398d7cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2e4cb49f1fa72647dce7cc4b451d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abecf5057abf8ecd6d1f4f57da9672f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76be6dc80f589a1db09748ca00087d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b43a991700214ca6e669195a0c28a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d39aabff0b6239e92ae282beaf9427362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5f3b8ebf23a50506fdbcc4625c300363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946b61a6aaefdcac4fd5c681be967cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6071c40b8b695493fcda2570db04b1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361d95278f363caedb3a1a6e48b5900366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb655d2b637c9e8c62b1853d9b4f2535367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3aa66a040aa2a0211694cc0673a64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4308b38d65c813e998b6e73332c664369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adfb5134f578ea3e449d754bf82b32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9602eb57f0536e0fcd16a62a392f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa80bfadd2f7146619b272950750823372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6fe461a2d4a8692209d974293f642373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f271d2f7269cb3fe8a283605a06271374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da150dde39f4fdeb41685c3d8ca97687375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be725c43c9135cea0d67a892d00d1f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713751224c982b9816146b3b7d97ce14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c440051dc65aa02cc1a7fd2aaede1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b75a35dcabe7b8dd7819e6929bd6a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006a9478190780e23546e798fac8ae4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625236e93b9d665c7abc22e51ecb4e36381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e0ea253a5354df94645628041b79e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6403062876967182c5c1c1f21721b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0b0ed32189a42d33b495d41100b52384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb130f3f6d4c0cfa089b4d6402ba523385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f28e770fc99d5b965285cd85659d0e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00999fb66a220afa5e991f9b59bb178d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6789a486f71f6c9c511dbfcd8c8e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f87796adbb4d512ae575bf1fd8e0b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44da44259b7fa559878f6c73640e6f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a63607a7a0d2c0871aa457315d9942391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7178466a5c7e8e848f51862e3b4691392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680ddf2917bcd0890b541b1bf433628393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a61e2f49a41378ce592818a4aca775394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95631e11b55ac304401f9b1d570bcd0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249626c72c1e22fd31f477fa3d9551c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9332656276a8ea682ab3f6ae11be6dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf1c8c0fbf4d97b58554b900fc5c30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162bad391c0b56c6d57204ae6a0eb9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec39ad8a498a1256caca3c1c9219d83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2619e4c1d330aeeec3debdcd5ca3b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4db556a38ae332f703862efc288bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298e0a0a285174c8a1d2d913adb3513403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0fced37924d9f53f31925e57f481b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1b554bb0beaca494b7721f8050aa9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d4493ced50efc206eddb5618641a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92ed655a20db700302c6f8a9c344d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a08ba70750dce239f03b824d62406408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5d1d86fc98d33adc927c0f10f62ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09d8431dd0ae7a316b0f208208c03b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8bd2ea82aa0e7e67d3de18eeeb5ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e05e3ed0c06eff592397e891dab71412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a038305b21de25ad692ea0c4c72fb04413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3f6b7e207f7b45aa5a2cc607fd4c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064d66f7cffbcebbabbcadf3f66907d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1becfe36710e9c630e1cab51b7158d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ceb5b9fd5c8f3a89c1e3d41ce4905417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9d3ec3e9eb9291cbb7220e290a252418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420f87866368191d57e411242d61864419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c75ae7e84e959cd15a814f34de719420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dda7e452b6379b367fe34a18cbdc7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c3ed4cb7771910fe213b0f1cf10aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ded21b19db4d81d0a5d615d35bdd16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8e140eb3742b28b3db639e424b5c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d71eae09b018ffaa606dff1f8c28e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3d3fc8db83e2448e2ef2bdcc40c1f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cc67a302319ade1d814e53c3076fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e238f0087167971ce062947e4ff0e35428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac937c3eafa34378dabfee78f844b72c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b169e675035c5063458376a718b7e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62a598bda98543adfb4911f6740a66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd27bdb094641ea30a24bf95089afa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b48b66ce9c4ac2c12d256a1525258433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269805fca0dfc847b7af5b1a21e4299434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e943012f844b572a2450c05ca999a53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797c0a8fbc0cf00de18c1b78249210a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95b5b3f95822d1e81e6658edf56369437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6480bdeec57185e0550f2321adbf9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07502657d631cde7a9ed969652c32a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08acae271d2c5bdef3990f11f4a438f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8e34a78b14f851275453a4773cff4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee275298de71b493b51b83d5a51ed1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e21e41689b4710af137b3985d5188443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b27edd992a597d4fa328400a69938f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae9781d0390104421b551b1292d3e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c724bee462d7d31e8a5e60fd3217c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc7c675523e3b4c72b7cb6c8a667ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6994993f05b50ac43539ad4585b94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8495a0317a01482038ccea2dde13f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1c724990a7a77a3230dafcfa8cc2e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faef78039d2818fcc421bf465fb0e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212a0c4f409c199c2c5e21a12b878a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3930bf9c03e622a640c7c3e4105c2be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b70e0c05e85737e80cde2543ba508454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67287e44890229211573a6696238a4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badd47670ed4accad05a3e6e3afb266456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ecdb7df172066098de1f1fd042b9b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587da6b92afa487307996676b177c3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982145852a61c46797c44b57ab5d88da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dba41abfbf841fb63e0bbd44fd051460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c3db023b860c82a47baa743d726b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5179870ed369d6360eaa5f22420f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd60e994ee0b8742e7aca59c992e85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991dc450130276acc865903eedeaf78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a96544dbcb8b77cdfb9e0f9620d1bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033801f445e979929aedd69e305a910466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488d9e27d8ba21599f6ebb7d70695b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5ec959e02059ad02a960143524dbe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6d71c5e4f5b2b5437bf92c9e64649469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bed76a47a7767705266ff446fffce4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42742d06127d906eae72d7d01eb78371471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fffaa778beb74531534d59b75d925472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f6abe098077801f526f82ea28ed73473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bbf33e9549ab7320ce106ddf215df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24128ccaa116793406adb5f9ecba68b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c38cd066800f9fa469cbf1ae988f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddd32865bf256cce0920819eb409a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebb37854a8ea4c0e66a762a58f897c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced02aef0200962069e024eafaf5c24d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b6c63b09e594e34b7de3af1777956480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938e3e9b5b12dd6e8b731e728f46617481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35349efcd5d881ad4271349a9bcac181482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015418c8244f97f32f225064f9c0c0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92d1251170373b70051410e1f7f51e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9518ac98cce34652db5ee0cbada28a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f80f455be048dcf3286356e85cd1f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702b91f066691210b1ee8b5f70a6155487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd7f045a1dbb49cb312138fbaa9ad2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c112a5f50916a9be6ac295539593c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a420bb8ac8172e7782fd8824b58ed2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82db5ea2ae51a95741097c734716d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a3565cab1a14393c525fd0d6c2be8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16140d9c9fd3d18c5fb49642121d6a2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69733a619b7808f16142ba43bce2d22a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdb9e8e10829b3ca7f07c2a864ec05495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca2c6afb37afd79245a068731df076496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862bd879141bad10b519f86b0aeaab0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4aae2009bf67dafef0bbf062b19ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df59bf3400bc9f00070cc7f115d3366499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8acaacb5ecd4151c22a9171a4d485500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a180482f24d58f6f78c136e2be5fd5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565870c6e89889473b0cf242f403efc1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e22a33388344dd5f4496f51bd6e36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e3e30aa080b7683610e06e926967d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd5d3a33682d8de57a07f5b2112b33505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360261ed2404ee4422756f7e8669410d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f7f3784f816ed3493253926e40b13507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f598b638eee52c94b8d2dbe288efe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988346e9ca527745c3acfdabfea3e93509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe615f6a12bab92e335ef9e4a63c29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e0b32548e6a0922db472eff9ad427511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaef200f72c552c8d8c704171604604512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552afdcc55a2f8e4ce25b15371776b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c861cf3ac3ee084205c609c53716c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13e8bb58bec9d98521f58874fb1e25515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364561beb6ffaab400290cf1ef1e1ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf8bab3e1df7a32cf4d5caa2148ca1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c794c9a1b4a2bc54ea2c942d5ba74ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9edd4c791283be7364a1c47d544e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b3a592981d0437b6561c4e045eeba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa07a4d0e65d625b30a20c0911ff91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97cb72f5265224335aa905e724d3c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7eaa12a6a76db8fc0f2d8b8ac639a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722f76d74334fd057ec29dbe5e507c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf95de0c5caa522fb54715b3787d86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da899c641ddd149adff03f356f6970b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6eee877afd2cbd6e87c311e88f3b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5c6a0b0563e2ac69c782949eaa0c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69da166a5a636d6363628a8e628d91e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2f2401879b86d12b1865fbb6b4fd5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e007aa828c6a889749a2976f5a4e52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f81b8c011c7a44eea99b5216108e6d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050173a69497a53c4e7c8ab538095f27533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f34f238d3004c9e5ff26c27ea3ec3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee9e0ff009c41a119051c45e0b8979535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee4e0e697702198bdb0edb2ba281d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73348520436123cb320200b81bf81d01537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3a34aaf6426c6d29d3ca58cfec32e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc11df6563d361eda5b76eeccbfe2d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4779af404dd38199b30cff2a255f531540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717a658622b7f9fc07b9abd4c526d8d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb04a1530771266cb3c76ef143d617542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd87b45e15393e401d394cf7a0b42f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7428c0267e7cc25ac301f4d4422685544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb281ead249fa55c03daa766762ac6f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d95d781fdb2b68de1de9fa982bffd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f01a827a2e90bb88f902196e27a4cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd566901a060220815f003151be2ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94519f6ed8a08755aba1653aaf1101549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166695dae5467347de4a9442f49a894550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acb917d63f640b4fa0d2efed7df08b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a3131d1bdab6635672fdc5ecb922e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06444a2344035a1c959bee81e366fcf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8de9d23e13ceccf8d32b55361ff14554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfea1f1bf214875897824b220a9e51555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4e2e5ac0f4ffb30e37ef1be58f400556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf9df5c1fe63dc6dcca6b159431359557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ffeffee720741d13f7d545d59d8f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0a0ad6d5d18c5a013812deb4e3e1d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3316932373bed387e05ef668e140f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87a84ad2b7e79d5889b6307d1405fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580043d8a774048933d3b3108881893562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff050206f83cab41ba65fb2634f3b92563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bf31fb8fbf73f174db92ed227c410564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35dfd3abdfed11f47c4743d488e653565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfa170659086db497c93d2a783a496566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b002709495ecce0f34795b38bc9cb05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb387d35d8162cc655ca9d11978b36d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb6b5ef57159dd2b034201f52c020e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587c55f541af2a4aef33c7bca7bbee3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4328626a06861ee96f597d0ee44764571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0e4767fc0ad3bccfd6549b64b4c16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5881c32b2a9eaffec7379f059333f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f3701c067253292040411f70c0a8f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc97a29e19ab276c507c080216159c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429de9acef19d60c6f6c756c48e0eaae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bb21fd1515a88cd4525d639267d58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b23111eed606c98687f85b61f23c5d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d01f00d37fa069a3250165dcce925579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cc9d7e0e57868d6bf4c8ab99a9111580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33054dc051baa11c4227be15e319e70c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027f9969b9387a1a78e31b58d637c0b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361a3beb919b186b1ca3c942cef6f51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3a615970217ab2c783f1d7ee615ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad19e8c5ec465f64b72c3bac07344e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7fe86f6a90a303ee7ec6376ed6db9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa491f9ba7cef61831f96a5a59091c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2711c963d7ac7af3df62a3cca63e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31ab1dddb0d4e838080acc2b52d888589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb4fb9c4364f25c1f9d3f1abe2465d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c0d9d65247fb3d3e9703afd4226c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d73d05b50713325da2f42cf645ae4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070de555b7bceb0778bb618e7878fb67593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a305801af7392e2f09e56039e4df72594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e7743d9299ae98dd9d1a70a8fc1d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa5ffeb9e4c32238a5ec973de31eec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453f650bd1256e2aa2f59128cc0b6af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91833e7956259646e23e373c5a40be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62f7f153d5bf128cda48f7de7b75c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d193a6e08193f1a13e8536f94e19432600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45a23edf56eea680e2c127c940c7dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14770f91dc96dfc67b9ff42847ca8f3f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95236b443b508a0ac9a70e949e0f17dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9448a957dcc111a16d32e9a5c01a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817bb76f6eb2b2529966de8664e4a95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775d2f9b16817ad9e1e5bc4330b1ba6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d97576d539b2ece5cda99b28af153607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ccd03e55547eb91bf5d93a1d22ce7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe568cc4b2d6459bf691f9773441a97a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60eda52390eaf50c7f79a680a05e0e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a8efcf9cafe6eb905abc0c0a089cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89e90b488400db43b428fef104e564612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3364084416c6b6dc9b44eac5f96bd7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb12f2a3ef94940de600bd41f75038614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76045bcf04b8a6f8c2c51d6cd72e93a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8650b2dade49a75a6dafca51bc0b5a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de3cb792dabd7511905d4ff226332e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4f05e11ab628389b33eee578c1e47618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f3a1b23fd8b1835a2aa69bd2996ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ab7ef284fe0165f8b40c2062d6bdf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33742b17a10cbf3e44161dd4d3a85c7a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554d1b6b4d24bd388ce89228f042e8f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748249f05abbdd625f63c3d95b91f996623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c050bdd1d92632fb844e6c451484b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f17087087bc277add22811d7fcc279625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c22ed0d16ba4f47ddf2872fcbbaac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82ccf88ff0a5a97246658db1fb8b70627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83c3024e0e108b267b1fc9dd3c3af8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e028d49f7893525a26d36d2ac8fb6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733eb11366b571c024cc3aed8f45214630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced990f68c856f3efb4aeb5e3152cd0a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c9ab2e32e8ef48529529948f14ece632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241d15dbb7311a4d5158aca8e110cc8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcc74503c31f4b0745195d7d52354c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec04b57efad03159cfe5d6a85a00450635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66bb7062328b96d3b035c93873b864636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626eed6594bdead8ab07b5bf0ed16c7d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520716536b22fab309dcb8bbed6c23f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821678b7fe63a5a21434ba26ca84113639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38161eab84a1a0ee7b0e46ecd0c55029640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429bbebd4826811249eb8a121e939dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd027b81bc392f11983eddf66c108a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2588751a22dc2de878038cc704aa6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32221f81916ce801fe813c15abf5a9a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d3078412886a02c996ab653495396645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1938c8d9ae00a5739d4893f07d4f594646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564efa159882a3e42eeb714188dd92f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dfe163ee4c119e3736ba51d34d9d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3623b4f98b9e6929e348000281582c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1aa87cf63035608cff1142d82481f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177203c4025ca948fca1531a412d62a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a1f345b22028bbd97f09827068e49652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b86191850291cc080949576fa6c596653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a4208613ac1e1a4a25673e81e34b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fd041c78160b79e9eb63be8d2df8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3ca59fa8f60a0b342d7aab98619e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb3fac197d5e259c9ac1e17bd86a84657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff10fd26b2f9c5679d24af87c18e7c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dee30bf9245121c0e7985d2436cf62659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a1b7e3108dfc3bc23838e0b7bb34e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c3bd1cf28193cb4275b773aa16309661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549f2677d6024542e84a5ed72c53559662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea324c54640399edc45fc91ea600989663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc8fbec7dedde751a4ea307d3a11dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab86d31f099d25616c03dfe7681247665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b37d8245745ed57920825c7a1a04e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa52bd89f7628dbee1c7dbead935fd7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2f295496fdb16f5aabe94f6fbb81d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ff17bbc1f247a9cf891752f0a9790669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432b0e23832b129567bfc39f445db20670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69be818a1eb71d62bad754ca7537e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192bd5acfa5fb53f671533499f41119672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce3d12ebe265d193b0f13a9830c70b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5630d3aab1ace7952b48bfc63b188a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f81bd3645a0c7563bbd0ecba08ad7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37234951949139efb4347d63b5d9f0b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4663a60cf676454cd94db0d2e8a0e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fee31e671f743e9c0356c4dd94608678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266ac813edb2909aec2e8a846ada0c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4cf135560b3952da0a1108f7f8492680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed13d101994e5131a076a0bcb536ada681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252c729070471f881b9ec927e5fab36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836b73356bfc3cb427a510bca0dc1f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa179a1e7892a0095afd25e65d9999e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b49f8757548ce68c0cf0b3026a3a3b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbf1109f61c9558de5ce5e7386244c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191cd63ae455a2eb13e3cffdf4cc66d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb16676ad4131fe03cd6ed90cb054a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d4e8d11bd2e1e4f167a3dced2639b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79904e0153f698958c7d8f5b06fd7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964413afce4dcbc4ecf3c4bf1d492fd9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32386b8242bfa360d9129af93d0224ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb48814b9738a1cbd0a9fafd7434b3b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b155604cae92044ab04e67f388f71e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3a81c769f1b996cde63b0215f676d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f3b8165b0a73324f8ad9b6b27fa5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd17dfedb52d9c0186f12c1fc6ee40697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58662cbc1a840d9283a284c9f9e66e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723544c22ac09b0133fafcf192c97146699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fa6614623d9d5fec3da223f70fd68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d7a70be5c22cba42cf24af52308a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10c18c48aaefcf45b499f2655208fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ea4726805bc8b86e8cf00bb429957703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52031d01000ae850dd8cab5689d5087e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371107c26c30fc662b0cab0238e77f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db089e6515b5893158ba9cf6005604b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69da4c4f2722ca5264debebae04a23707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7895be6baa5e996d7178eb3d244ad5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2227ebf65c18604fed8a3d9e515f36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6f96ee71e9072e1a7c071c0493abf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d3e6561215b37ebd2e5a5a74763b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84064702b041fafef492b0192c983c712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02c9d06c27ee24e0648e601171e2791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168d17fe7b372e3e2a350ae81ef0da32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a468fece985b7481e2b9d0772a8219c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dded5a70e7891b93f9fa72d9a0ef7d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a5538042dc02055edc8ab9546ab645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e31aa8dbecc2d3b36b35e31703d336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bc221db020837cdd586f814df5bf67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238255ce3ca0d7f33c24ea41985fc478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8079db541861adc35c9927a97d5289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc119cb692d00eaaca823a86faa36e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c92e5f741c35e65dc9a93e9d76d2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987026685e0214e708af18b120f71bcc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce513c0bd6724c7315a92604dd0f60ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114281f269afa895ac048860f846058514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ebe339275b4e4c9570431123a21e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7671908db6a56eab3fda33b2f1b032e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb27a910e7f21cf7b35017c106f30a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8afde1cd8e07c2f107d4e00861c0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff5deada238cdd700800943efda05c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6465de64f6aecdd34f8de471218a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a51241f302acc5fee4a87182211c9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb459d7da2e2642bc8347cd7c4d95f3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccfdcb6b8ece5ded65fa677cec64b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341577ec57ed0b2194e5739bd19754624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cba6bd176f9b17ef43d2d181aa12925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef93480eece2abc54e4343b0e423df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26718a418f0a7babf28fa35341f2afd127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca005a2b08f3ff4593fc5663c2d246728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac30a664e83ebea3fe516484eadd9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9a2106b02271a3335f2d8f243955d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e488314410cfef0de51c7846a9eba3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0de691559178aed3b72081129600632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb92221eab1f3c07c7a8a54d4fe114333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2472cf94cc668a8958d5cadd92c868d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236193e26e06637be9f2b86477ffb3cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5eed10e10a7e3dfdbdc1cebdc77ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e4db6c32cf584e29341ed44280f4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f5a1f4719a47ad0f40c2d599a992038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c813d0355c4746c4b3dd73d75016f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3947408b61b658774f362b51fde8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e5c6ab001864c901dc522fb2d744f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d28972ad2fa9bf671ce85bb56d24f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299df1af8085be81681c150c67b2e0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceab769ad2665c6158d6e6839b3102344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaaff8d5b7dbffa9dc8a77ade8140145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b5aaab9804403dcbfc351b3a8070846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea02640d2b5cf54bb488a359bc13e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be391eb1cc24a3ae6987e88bc625a3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3b14d091c131519de16fe5497392849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf65dee4e712b23f821136019d1c0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5d300e2a813d74738bd12de45d3b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9136e88e5a3627b1190e6c245e88852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793039ddc7195414b875e08d79e7bd4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f4750db2a56682b788348bb59a94354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a163a834f5f1ab2c4b54daf4d4443c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191936af8dd0ce2c8c853177f75fef456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf372a1e424e5274f1771107fa577ca657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d386fc78297201ab22d2d186bcce0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a560fb00ef063d00a5c0861ba1e25359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38d64c299350136e84b7a2486360ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a258f3235f820a4969f1681f61275f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadba4572b9883b8923d4377a5f28aa762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf8a125322c8b36bc649aca5a6fec763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee71bc8ae8d2ef7db9aec01a4007af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54656ac1641720d4ccb7004aae24c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0269d810fddda3fbb068b766dabb9866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138269c53e115b5bdd1f70f787bef15067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681931d0e4ab14c2d8f78f8a7515ee968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028fed21d7a5c6138793b802b6d446269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eafcd0fce921ee9dc881d3ce4791b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23223d5f584bd4ec255c53f5aa18da7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0f2fdcc733e26add57a67499cb5d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7b64ede60bace18335a951ba8071f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd4b365213310e5b841bf306495d1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029c0de741f9e8ad5a11cfc8583181175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1a2ff11f2738dfbb99dd423390e5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752e1ff4adee4364165c69ef36c7f8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dcf12b179495b70c78f51504fedcb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95881bd256b37632f9ee0a54b5463bd679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c6b9f7575fd6001a0ce8bad0f380580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351009c478a52c3bf0acb8c2adb6807381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dd74cedc4891c2a21fe266ff0d21582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e1648a1ffe791b2ffad79170f5c2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650cca2101fd1a66c3040c1e514864484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a504ec00c096003da34eb6017e6161885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dfa81d33cd45de8be352a73baa5a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1912493d95b6338a7dda52b7b6bbfb987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f705ea1cca2e147881b43332ae62a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec997c72dd5644b55a28cb5ac9bdf6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6597d95f0d88f9d8970580fc93b724490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42872f9ea65f33efd29e9073609127ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1e94e25a8baf1c14c3c1e38e02df692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f3523a708e1c2917f6228049c0f8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092bc4e1eec2b4c3480bee80be5230994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89668b463f483ba49477cd92266aca795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b21d92282da3ca07684aed4dea928996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e0ab753f2c5a5668a7cfbed3dd41397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb472a5d6a4b36c5eb777912bb220e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dae6e68d173a4fc1d00c7dc9bf07a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c880b544717b0acddeedea586cf7d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab434e32ce3399bd892b926785ad109101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cd3b8f155f7932afef1b517ada97a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b703b03b036ccd4a18400397cb4f64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f780336c0e9a81b880a8c6ba054c5cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63374c31b26f461f40796c550d79b03c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0642421930e4a66815eb6727c22e3fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162acabd25eb065ba96f3a136c68534107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141edaa671efbbc55b18989fa673138f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85f06d3cd99fe122cb1cb24f4691fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b705982eb1d1370e4a05db4837c5d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ae7e0b980bf585f5ecad1f5d2e949111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d4b6b33be3f1b3422146b17ad5afa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a28b4d9eedb42dfa0fc155644d6053113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5485e093fe8cd337b1b2b4e82d865e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082d4a134873ab076d4f5e48d44e214115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a60f18041692db5fd01bd1e0869a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad51115e53af46385a93311e2626b46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240b1eef40170984c8c92c6abb8ff4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fc8eae5a42e597dd6ab4aa63e67c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e263a30d2aff523a5f574f00207d4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ba5927aa4af609fb95b806acdf0b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fc9626ac61810a385e4181810be02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefb723d05d4693c3b616cecf806335123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44352153335f586a4abcb8ebea0e8c76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e3fa2e969c4402f260da64c859665125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e0842a73477f3adcba0f47b8c7699126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5741ddd355d8cecb8014ecd7978a261127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e174e393674bff367ee09fdd8ff910c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a3b9301a709cdb64721840ebb84b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27854a09f1f996daf4517445c58bc148130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4452fe90b6bced357ea4812dcfcdfa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2626cf9267aa91b11de38824dd0dce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24843b82908024853e54705b817bb41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d8ca2b0d0b640cd4ebde6557529f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bfadec90795719956eff0045d1839135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86700e6e9ab172e446ac37ee1914190e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eca4a439320c58b58f1dc0f7f3867d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46636d4b35c5b9b6d31f2671e5e499b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976d5fa3a1f2790652a4c663a2e4974139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2af66e496728137dc7a3a061e741c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56e5ed3d05c30edf91951e560ea9b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec600485e1d0bcd29a679f24baf4ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec5842c54602cf5dd85d29c95fc499143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5cbfdee15a6ff353419fc671a4718144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44926383e9da2dd404a824c4b9a111de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93decba02d852ae74af56ab56bc717146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c29417e40efda0ac4c2399e0a3136147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e7e31c527408fc5e538f0e27099f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb1b5769d60c3d691958b66ab66f3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4233b36502c29339ba577a00908ebf7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd9d3a740f258ddaae1c43345e01c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a710970cffa05162de6117e414c6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b63f48923551645f8107c5c73cee9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780509751bf26500418352689a8b47c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121eba60e608118dddfd23219f1b09a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6e9b2f105826cc57b59455d4edfe5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed312a502f3ea2f5895091be446e53b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794528ac9186ca12b3e4068907a150d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f6c85018ecc64f726bc8fdf14cf16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7d3d57a594f96ca640a4a50fdd554160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0de1e52686e1c33565073539318bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1bb56bc1a66cf39fe0904c225b918162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69b20419b629dc37e4e10064d15005163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7322d6b172c8acc698de4ae6b91ec3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c81720d6e4c54c13c1f0b4935e95a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac3bfbd237a93f968de382656f8212166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e67967b6af0a49ae4c22e278c47e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14195691d08eadf817ebbbb9f87a4f7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f777ec4253b42d2997713dbc1b9fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ece04dad126c4ca34d4107dc4fb941170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20176eb4e5464ffb497316e88262b793171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376f933baaf7b5f4bb378d617eef681172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80f42fd98331e3261edd9e94cd0217173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d221116c410cba1e67f15bcb2eddcb6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3486d874491e81713929461489ca2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274aaadedf7453cd4b9a070660a4f2d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72c5d16ba239c02d427ffdd8f22e73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38f5658d45218a5e03698e452cba28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440538a32395b8506e15855fed0375c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdb75fa91d7e6cef235a84da3ee4a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4fec22165cc54eee03467f4417d0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c5f5265a6fdc3db9548c8c41ffbf0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921b4081f517c37438d9f82754bd7e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521f4aabd329a44e5ed45c9cf841a23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafbe645dfc2f41759e24b049a13a60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeee7e14293217785a7fd02d315202186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db36070cbad0bd0b0ab21d24d05cf4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c0878e76bf8d33ceb4b0e91ef5d6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269e456e6237496b6472e8c1e41d6d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11683198a26b225ae178e6612878992190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70352bef511ff2258db5b06f4c7749b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49edf7b5b71d826cd5dc2c0f6eace8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7abf38e5525a1c06fe16177562d19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09438b474824698eac65fb636dd967eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb7647035363d47fc5547e6f0eba13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e344edccf280053572e4f23fbb62ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb20de8529ab577faaf1bb347a7cc0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d2ee3d9cea8f429b02c36855e5ec4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c5507b3501e0b3bc6f2ce2b2b9668199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3a8614b0569a62f3ffbaad949ee85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f939005bf8704bd3de7b9d56391c4d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2879f75bfdc5129dc1beb50fc5d42f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66614bac6dfb99ddd051000badcf19c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda315cc35139d50b21c5ae842b99d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3e8bd18039ab053583fdf92a833d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411cd6360561597da7c7cda138675aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b7cdd195c3c72254c9fc97b7aa674207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bc4771477db72940196abfbff4d06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e33978719cbdb8b23d90f9a64d4544209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef044f9b79b678360aca9c57fdda19a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0af190c0e6296ee959cce2a2ed59f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2cc4afd7aaf43400c8132ed7881c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdb9be425a6c29b26134aefd224dd0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f98ab8c13ace4909fb16cd389bbce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475228d3d1ac513105964c39d4e71faf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8990406545ca2df9ca09f82bb3d3b10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b8206b367c4cc6438d750849e2a2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb50635e55d89b90eea90b527c8cb1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870ba7f9cb754fae21d09779b9d609b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae245c32cc37660702c871f2ef8dd3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835194f2143f39d2f7dc757d263991d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31f41c80ae526e9232d48854ff8ecb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cccbc56030102b0b68c5106da25330223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cd0cf600e272509ed83809b851b62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231e08d894ca6713a6eddfb91aadbcf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11f55761cd29267a669a597438538b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782358bf339e405e8274111e7259d94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be24edb38b07ba3fbd92a48933426c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993010bc48e320c7a96bf3538c8336d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de43556fc487e1adaf30a524fa2df17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb49e3bf7dabd6b2e3a5311ab80b094231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6828d238519d4cc09f6b41ea379a37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844b99b4e161395608988a7e37542a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92664107e09e49e5a3c87f04545a9dfb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7968112892ade2e2b034e24ddaf24e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4104db394d2f2aafbd9e22ea71961236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d9386349f74bf32b4dba56aa62447237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c29f65e0a4b09486e1085285edcf93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2ad987273c1ae0e875995027aa20b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4820b568bc468468c69ad5a890895240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f360a4695a623759931317daa6797241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc991978edbfc3a53e4e9597d352858242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cbb04815a5c26064584e2b78b59f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250d705fd9c5d5834ce4f6178c95de3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd99c38e1beff044a57ae996169f2e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80f718178677faada843378ad08721246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0181ee1fda1521ba9003e53ad4706247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017705dc96113f4f34233385d4828af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c87ae9d6a2edc5999ddc2f7914adc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654195da8d54074964dc6f1e5c33b3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06396773103f22229558bbf031b4a722251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eebd22804d599fe54f4b5603cae9ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960ecee2ee14878505db7b937003e91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5294e41decb56f8e664c1760701664254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422963486c7ef4b988d0a7e0c1a17afd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0072af3e3ca007c64948b201e688c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefeff365aa78cafd52392c0e09a2f5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22485b1db36be4e30a867f8e5bd5e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f1430ff0c8f5b9ac7bf6934fec04c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c15f7b42a0968f32102534adfb401260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0403783fab6ead17949e89c458f6e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4b537f06bc5df13fba89047c320a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcad54377bcaeb0d4629943abb5787263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5b71b478d5b34754471b588028657264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99485805ff08ff696fb82e4016d5a95f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09709ebb1b8e9e7dd92aa118b107cee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfcae80f2a419f200b00ef38a740d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5fe24e1b91a775921e358a0316aa5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7429def878b92dbb61fed89aee8a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f87f2e6101c94b1469ca066413c3cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83388a72540b4a6922a52320b4fcc65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361be75a7e47c7dab942ca383677b743272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c56b99d0236362ae3754783488057273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828ccd6dd9b5694d1cc1407f1c7b067274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9aa23134a84c0a5bf8b2135ef5351275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c074635a76a5043e92cef12304bc34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840be8439f950968fe76be7bfe5b6bbe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a686e4c6e484e5621412eb539c07a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96ff7801ca2fccde94061786f8cb4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba4c1ff510d52876fb23df58081d23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1c7b026a7f891453f11f8f7b62a2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff2e3c6ad242f6819379d0763533f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bec667d46b44bc8a9cfcc3e57d4704283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa9f2c0a38be196c70149dd792038b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc201afaa2352c10d02759a5f6f475b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8c45adc714dea095ec0f62efd2181286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4663bc2f90408aa0b2eb40fe428143287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e52d862d021f7dac7d8b289b46f709288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ce38cf7d38b097c13835641e3171d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8fa4d21359504ed0a4aba8eed8c31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cfae4aa4ff3d5f4f234ecfcb69b41291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2de9c3eb454d2c9e7e4c4fc51d4fe1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d002734a6d8be714bd167a18e7e67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0389a7cb1bd6e085e166c51f853e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9569bbf97151ade91ff5b3cd579f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41b2cc1fa5e9edaf41f72d16ec92a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b00be7f4b73c738caa6890e1983019297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723868c436c9465213e0a703f0225a13298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c91f1ef26f270ebf1bb253d3675fc8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483d2b68f5d73fb92350b0587cb6327300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d832be287cace6e79171efe05f1ed36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6651cd5746b426f2abc34c7d309f26f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ba282f64a2e5e8ddc0236b599848d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b2162c10aa2a67af2c06d2596ebf5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224cb1000b29a6fa08b8d0cc418551b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b041c58f41e6781f207c51aebec4ba4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25073aba7b344c26a8afc80db5bb22a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f6266ffc3efd59a9454a76fbdecc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533851a740c3e8b26f24e6aebd05bee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95435d7702a22e715ba60ea4fcf4bf5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e878721f4200d0de644f2b240f9099311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70740ff139386aa24b85d3a6f62bf045312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b5f73a41fcc68febf81b33467d056313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57560d662e5b45de7947619d8a2a598d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad93b75ddfa255a9747a2be28c9c69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e683f4fdbf1ac7e71423140253a026316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805496781e32bb985ea843531e658df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3eb0ff2cb911a76274fe53eba4ff8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226b9ddbe39e631d3f022cfb1d3ae6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0248673cc0d074b8aff69a82e339c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0363820d988794caf902114b4a2e4ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff8d426741afd30b6d632ef72a7c7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583783ce9ed50a4772e11aeaff507af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33c279b5cccab934ebfe8a478a05b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503bd8ee0c186dc5104f4e1ccaf0461325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb240936b0ce1ed491f0b4e2004a2644326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8bdaa153bc41a3922c2d5718a87eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86473b331fe1e9171f22fee8b1280c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d295dc73e4517d8ba5b784198aea743329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438655dcae7a72e5bd3a4a78d390d62330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df807f6baa4f5e6d4c7610d412ff87dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58971077c3b498d9aa28f5fecffb912c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2310e7e72762cea4ed17a69798d0090333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b44b97c68f80f8dabec9697dcd457a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bac1efc47c10fb7d1e13781ac9cc3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b00f4ee413eeaaa1a5277b8c29fff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4de5d5e6b52401cc1ed35a81fc8d19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846d33e9201eab736e3a11f2cf33aee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696197e53a1a7c9bc08d6be72a27c091339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7af2f85f35330bd4778db09670f4ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a248a4f7a9758a0683456f6d151b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915c94776d555a737885026ee292110342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb41b2994c312806385fe9488c51cca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb8cff57b04c7926c8db79f74c46a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97e027210b82e864641de340d9a046345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92c265bbd8b4217284c5acc190066f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3d908e56db3ff526d8226e111aba2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363568ee6a9b96b8f6eb266d48c41a89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df313d740b28b6a15c9308a4d2d89a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65b3b3a085deefd2825087dd4c7d86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565faa8b2e1d02cf3006c938bbf222e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8f68bff4af0513bcff5bca725c241352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bdfe04b731ec2f478b111f3ab9418353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50892b7c657b3832945b93406bc278354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe1fe653c8546d26e155e335b4ae2e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42342de68614c8e9794c8a45f39dd706356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e302023709895ccab5e547ba20a076357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfe9aba05d1aa6c297cc5d3766fe66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30c3c436809f587a1301e5a8fe6563359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8e2696148c3da197d786ae51303af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb7383af423f5a43308d3c164ec840361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67224a5be810856137a7814945a838362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a1826cce3355300ed20d62d01cbbe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790291852ba0a55072894c281ad31fb1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d3e5c05950e8d6e0978cbcd3f6d2d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71376e8156f3044c2be4daa2926fae46366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc96032fdd3588f2dd5a832483b50bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5e49ba274f93385e5cc46b3eb62c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d72d3c28366c3445f89319aa6df54369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807043472911c181b432d4a0ddf2b1b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc9300ae4438257198398b72292a4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907acb52a04ac03379202ec710abac2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3556a51ddf9fcf13855716946c754c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc187211b6c778d550268dc083fec83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b70b726468a3f155627f9044b28e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7779e3eddc771472e2d2ee6ffe48d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffba7581613c9c93338fe70830cb31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054ce52e1918a79cc27ceb1781845f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35391c99f50bc50396c2df06c60fdbea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebbcfd46ec8403581bc1b869c33b41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42ea167d79a22fe8ed121d29dc1193381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aa95f60b5c7c02cfa4509937fee40382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23717cc13ca94bb5c75436dfca1a6c81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d274f209adc3032b61d3d3284c3de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c176dcf4afe0eb4620be4fa538bbaea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94201b45a822ad5bed632a9d3a9dcc3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daec64d981df81b61b96f766cc532b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9624eee51c3996547646e7baa6dd8a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0150d56653d5180e609758d779e7aa2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b955af8a9c0a3ff4c0317d1684c51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04af475689beb5afebe20c73601ba3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac833f8ee0e57cc4a0af98df5e931a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e00bb20dc5898a1889ab1fc3c5ba15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43e991b2bbaf6e3c88b17a20b58699394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea2c2412f55e6189d8d971964618e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c3cb87730a674cba9f0f0f8402f36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba10fad6ee21cd1614df0e15d3e2b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e8062784a8e38c78e7b5f3e443ef9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dceffb2ab9fa0095c5d0e228eb49af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60f869d5fc2c53a18cd948c42c7c92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a16422739210099b8fb05030316d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d0b1acd54daaab58c597b941325d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9e9f26f8a04068268924678294a82403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dc4c29c92e8b7e34a0c90c4f14894404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0f8b9a905e0502e0f4d14b76193ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151a38554cb542c5e7d2caa22d1601f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26150492609075ffa4c55404dbfb2d10407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec1f757a532cc62f884812cc6b48de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662630fb80406c64f189f0daba28b91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661efd32affaff10b3998e21893c129410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6a220419831123b6715aeb9c0ea76411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84871b8f617a3125d8f504766a930e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89506416b01fa87aacd58f06838f131e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e32685ff9bfe54443716e6471014b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56c226395242b73d92e5ec6a692776415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50addae84a37ac8f19d25d7d5e223c11416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2de1c103694888466183fca0d664fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7677067b13aec4a961be7e8e4239e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8ab92edce8cad71b86bb4bd282b73419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62435e03f4ea17589a725784fc3c53fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90fdd49bc49b6687264c733399913a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba797281aade429be01d9af93246f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2380dc13e25f2071201a24c5bc326423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba791e5e95071fcef67105cf579f60aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a32721bd1bd21a91518c0d99a78db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5446033c28f148e724540d5c0986f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7b92ab1aabd45fe4f7b5486b2e68c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a7b30b28e248d384cc562acf40e6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2a458a14b9b1475e1cf32e922ec7a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54b0c4a3e09667712245ad880fed02430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e741172a872b4f9fa2fb2a595c1456431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932c5ede1254673d7f6e73d3c7236c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98896d7f00f561689e64c1b4b7c9b656433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2298cad584d9dbba395f3d11f060d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf84baefd3477223d0d046c7e2418fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507bf59cdb91951c072e4c9d63a3238436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7b1b7489e4549c8a557192cc3a754437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3d346c25e8595ae4e2a129325545a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e5b119dcfdcde86d6c986a3df95e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106002668aa567d47c7235fdc40799da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef03f7695786972252710457efed297441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f00a3db10388b52cf6a1ec6e9ecceb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db31b665edbe3dcdbd4d0b90c4342c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c7346f4bc3aea51f19dc10bfc17ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05e886ad5c276ac6f4753d01b1ce0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06171492daf80bad68f83ca404cbd605446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc309765a0b634d5ce9f05e0efe0141f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd95aa63d5d2d98e14509d0fb031b6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc45ae5c659f1394c8849160549bb5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d43a96b88a53d75745246977c6e63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d33d6bf102a0ae7e7ab15c6880461451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39428f006aa9c9dcb401aec3e6a186452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efb6310eea66cb754c2fb5e25fa730453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ec83957470cdce902c29d27fe8cd2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85b6239f9245246784df405bf14385455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fdfc8f448d2493c82d9bea7aac249456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdda7a0bef10cb04df0cc611deb4ffc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d17efc97295de731f67e6d907713c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da46ac41b7553f99eacf8af30c32e9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc14b12ba1f66c2537c3839b0354c3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02242d3360206e70c3a48febde7eeedf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c604fbd9ba8359b23b924663f42f1ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6085dc9667d478a6a5373838a2aa18d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93911911686bb1e59d049a6b7f08e0ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11270410e636bfe9606ac1e99419eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e32f4e1674a6d3ae77c2d8569c10ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d3b0544ba8c4e819564e21c171b22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b939c466407f3069ba2bd35c80377468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0b8c3550cf95ea75c7000b7f1badf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67287164e7de0dee669d42b4b46fd1e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6022202e61d5e9e98e2d563232a79471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddea7785ad153cf744fc9a261946384472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1cb9d139360bb7cd54f5f55640693473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28d0e356697d138a8590306689d2f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ef92bcd5a91c5f5f51137a066bea3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99eb0f32c31a048989abfa89e72cc8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49596016755b91d73a8e62ffbc49a88477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da91ccb4d8e1064e5eb5cfa60ef5b99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae923d1e790284964a3c5b7df354a154479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f14be34a95b4234057e0bb1dd670d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8fb3ad6173f91dad2d916bcbadbc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983e954e5054a3b58351f31e9588965482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a29a1a1b563ab7e2a2662a1fa3732483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6306ee4b073e3387c411d56ddc9c66484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56555b2333af0f9ba887c48622fa3b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc2ee8a125e5d51e916616947b439d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d551dc9d21ab2440395ede8adc10ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d67fe137fa2f617078b9a292b2086488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaecd9fdeba1b82fb3421310eb9dcf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3dfeec504a59a3d5bed0fd2cdc78f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53444bb923cbff7587a2f677c6199c7b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416ea0a3a9b63ae6f3df02e745ac494492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eb5fe0f51661663da8c660e5b046f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfc9961de101c2a9877d620e6acc4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0247a62dabec883bb940f851c3836ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7646d616bfa3d1e008e58e458c2a10496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd4389e634771eb197286e277157d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fd0b0010086d00972b2b3ac0a7edd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858fdd22b3c53024f6a195fb36b5d65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcd2728610186a82f6a7a2c6fc4df0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cafc4f07c2fa7bb79d24729306a85b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc97e3ff6bdbd75d86281929b4785f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de579e21bf8432e197b2564a98e839503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd8977662a7f8215b04c76fd4afb8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6680c872914b7eebbc1edd7875e437505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc8c82a7a66c74f6c3ccbe96ae7440506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c801ebb6d38e497b2aee0883cf3d8a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931a18974346515a1f8b99b20c69c35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c5bd6ecef74081438ed472716e094509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983fc5a5631b0d964068ca591c3bf2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349bb1c8f85c226b29c657db15f92eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3cb1eec284f1211f37ff8420e59f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afbd5c40fbdcdc7f15be227c26c6f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a40a2e15350eb592648d967ae86212514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ba0e599e314be64cefc2d3e804767515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae568c8798d19393625d0f2cdbbbad84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270c0f73da4ba794560e82919d72c6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e48e3f1cfb1bd071b89b6941245f3c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a53ef28d905e6360dda338a4b83ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50597296a5e792c012b2110decb080c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3697081f9535b45fefdc891748cf31c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987e801d5ff4949b34bc73fd27ac6f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed419fc4e5595aa3733a3a7a8d52134523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b660a37fb1e964d3eba924e7232729524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f391eb5130c6fb7391270ba98c7ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991419cae1769304c19f9cdd9c19dab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236b8fb7768a46dc055444b8a7d16af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5dddc74cccbc20191faeade8ed275528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6f157aed3fb3ad0eb8fc6926a6d87529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a172dbc423ca0bb727ec44630fe9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6035489c713f206dc9e414488e9075d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ce6af85812754cce6b80572bc5889532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b4e5add628337920a76bcd1dd6287533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70370e97cd7c0c4beb0e8a8c41cd13534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668ccdd538bb31bd899aa71dda1c08b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa27cc8c197f877e17955d230ee39d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e175a09f5917197a0590623039c3466537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87fd0855e3c038bd1273192abf7d71538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb43799d9a4c420ba0b99fd95aa652b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f87a4f17e497a5de06ffeb446bd924540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781669ebe4191f1a65c70921230bd836541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b358317e58da8248ad3e3cc409ef9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566a11f25880e94d45686aae3cd1820543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd4f4fcb5f8417656c9c331420ad28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552359579c510cac5cbf38a9f777d8da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8c57100c29f314081e40619a1af60546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b27884764cdc7031b18eb71c0efdc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284cfc6ebb7d2e3b897bebbb4cc8458548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5901e6d8fe1ec0328db45373b8311549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c107cbc1eb689b921237562699ab297550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60157adb90f45b226f924c1b429d967b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227b0a5ae3adebabc3d2899e19c8416552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3108ce3d26e8476e09a6333f93886b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653a3de14a94878374fc40c61138dd8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52b3e76839c18df8ed567ee2feb821555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb93fb11cb439831acd6478d656b99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a39f4014970f86fdaa414936847fff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf727039834835996b96ad2a8da2f434558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3d7027fa617be8bdd9b465a9db17e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1369ff97bbcb2472fed3f56a0d61a9f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0ea19ff7a91a9c0958563b4bdadfc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313ce99edc8c5598386d00de0011ac0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f46bcf5eaade18557349a0725f7428563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c96b4bf731e87322bdb78183046e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51892435c0c7d548e095ac60ac76be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d06c8730d876fcbd947b8817edc784566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2e84fdc69ea0b837139e84effa0a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2fbd2076a15693db771cd2cee3ece568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9107e87a397ab7a2c18f0e2d3ca996569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36d15fb8cf520443d7dc28f137ce1c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52aba5c80ab9b361d009fd179faad0f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2706c4f22ed348861939239023825b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b264a2ac38adc4afaaac0d61f39a16573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47ead3ded1d7d1105cee2d307b2e77574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50119fa562fbebc3d2804313fa7257e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0954fa306dd8fc57c090fee7a06aec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d3ae4ae45498cd8c01740f38ed7db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ac67a8e053dd09cbfe62e6a932648578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91167c050478dce2d8401b591f89afa1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443d887de84981f220cf1a75724ada9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693ffa387d6e72b4a59bcca8110621e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfa22213f7f6b089772d8d9f3b9113582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd162572adfb538a6413156e22949b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d62a508ef02e42f592b56ddd202365584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7998a77a1dc397091edd38b81da9c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b4dfd254f79e4b124de00cbf4d935586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253aa022d42951cc5f7e8443ee1f708587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395d986658d8af090c78dc09eb2c77c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c089a7c4022d9b316b17e3ab558abc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d644deab3b913a0eb0a873164e07d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c49c76d1b348d9a581fea2d09d1e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30bda027f3fb86b9ca502feddac3bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f024dad3b26c5ac7f2bd19edfb9eb40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a168c51a22fc8ae65624f8520125382594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8480f234767729d5f5d4fc2407c5b3a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1086ec48b079a2191eda986b724528596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e6cbbd0e090a5abd6081aa04191ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3824c245d95fef9ec71cab4755522c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff4ec6b89f59cebcc27cd9c965fd29599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02688274c0e8e555f7d0815bde1f20600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11367a27a2e7645a2dab1eaaf98ad78601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73b881d784ed4e23e1c07159074c13602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a71b953700a0eebe3a505d17a0e840603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f436ff47a1450b5b4263e00959e3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379508f60a12ba9112cd64ce50760d72605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c688d971b7caa5209ab484db5547b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc749669c7ad4de11b6c98b9fb73b8a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986caeea2fa7bf727b203ae578b28c9f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf25ff13d2f4f4cd6d85bd77017aa80609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff6d7d6083a28f2864aa01dc40164e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a75fe8d07a4c8fac0da21ec3f04c99611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be8dac4eab64fb651f815887ef3d16612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d11903bb66bcad481d9e70f2129cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c07b3e9da4cf9250856cb93c02e44614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4683aa5345abd3622d2ba9bacef9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d147c75e57c185adc74f65fa3b3a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed081d86a1caef88abfac7f449cbd2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c920becb151cabf7aeed3fab46505b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b487ec6b7b8caf27f924ddb88ecdd9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e93cf0d668e99f0a6da86ddecff57620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c181fffd2e2ffa44762627f9a3d7a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a6e828d227f256369c0e9e2c8aada622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31142109176ffffa32a286c70e53a763623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e9ce10a8d3ce89ee7756b8e98b635624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11e215295ec48d70bdb6d217ed357b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee20d505e74113529ec6e85ac2936e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc8fc6b0ad02cda195082d530bfdea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffbd4e0c966bbbb658501651827d9e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bb8286a33b3ad38b3621a89434a73629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fe88e88d5fe1eb7f4c32c7f63983a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6f00dd7759cb5eb57b5589ba06c89631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a51c11454e7f753b6581fa79a0961b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d5207b9668b24a9700c3ad85d9255633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64bf7cca4374500c21dadab264e94d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeba4c5a9044203c546bb9ed74b5b6b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a470bb313e9b6a533fa7eeace67ac81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358567b401699277c88352f5c6903d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9388475dc78a75da93cd76860545b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8182266e6b10416e89692cf91e4d26e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbe10c89b77103db14ced8b7bdb3b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8263be19a0b85b6b9c180839076212641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583fcf4e53d13732adbe76953b38a11642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef13e43b4a04f5968f71364a8d56461643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192880446121aeebfd4157a70684616644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6090e576cbfc526736d5b201633075645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7d8e1ce83824a58b039d42c2d6f33646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286c82c24cf768cbc5aa830956eb4f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266ced07da6eadfc798f2f08c6351a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f755172d0fc400856b66be985f614649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd91268df803109092ccbecb626054e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceab80c7c1b49882ee1afcd9e3fa38651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5afbe6af6167410e38d294798c647652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527912308738b84021c278484966c67a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d92e5a573c9950f797cacacc26ebd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab6755a49ade0c8736bec8d47afea1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddb06629fa354f0e2bcd6a7c273907656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e341af6231382d6bb0bba6f3f2b5463657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72293055a48b7e0d7a50a9a3538b1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ff3250a6e85df5793083f6afda193659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08a862c5ce3757956dabf75768bb83660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff50697eec8b1a4efa8547efd31977661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880754b9bbc0a409320bc5d5ef3d9bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed326bc5ebfd1100562fabe5496f0f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ee625a426460380b0455d1187043c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cc857446aa8dac295a5ccccd97bbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb2dc2b8d4f05d2d1fd431f04f0553666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8086b98a69b09c9653431843dad3053667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03026a17b2971c1cfd1299e9bb3063dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb648e2d902ac7f67f800fe4ab4b66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aafca175e47337fba10c2da9af9c72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff065568080e7911fa404f41148fb57671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ec4773cebf3b9607a6bb37b322e54672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f01a40ba161822600ea8147a93986673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a74bdbb2082937d64b1f3d02882ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2867ff1ae81d019504788a4ccc85ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcc84c73c9169dde3310aee1777ad8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33c44425ece390d1fce3a6fb43c0bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfc5e488bc864624d71586007a1e4a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749ced7ea9f0ebde7115d285ec10d54679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64bc50aa5012905269e3115f654c1e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>