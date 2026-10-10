--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3bf9ae64acd247dd15dd223a3a6491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad3eaf4e948a9c1d7c1fa9a497d4112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963649d2d9cbb07e73a6cdec953b8b213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa440bfb856e6e745b2ebb2d6351138e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bef6de258f12d538b456ac7118a19c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a241c3e26123092845f6081cf823f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0727f9fb51c242e97ed48e1410e26f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb294547232348d289e0c2de03bffed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b43a696c541f4e890d6c968e876359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4f7d2b2d7b1a2a82d3ea0748a913910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd515ebfd59601782488ee8d2e898e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76263c82c6eb2b8fe07514e230d7f1a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab69b0360abcd979cac925158f6e86913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaeb9880cfb8fb098cf4165add234214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087eaa92db58a11e8d5275bdb8f7477215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab102c94ce322dd20ca41e8f75eb0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ab3ccd5c3a8dd350454e1c06ed08217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe40df495ee52a241162429f33236d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cea22d89b7a48de0ed13bcbff46bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab5a7b0da0c301630ed669ef86ea0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c6171fe4c51871ffcff5e87d1d84721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb40fccdbe3adf43df713783ccf9f4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf34ac3777ac10def55567b8fea056023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de82d9238b807c749b7b1d03473d02a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b52df020768e4dfcfbbb0e849e510c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d11eab3c7210f8ac3101ce68f307ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0092c17c52670c850ad476b4fa5896927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb17c7c2f3c39370cc2c61e00b50d3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f199e0d7ebe6702eae48801fa72ccc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab298c04b162f78938f975899cddbe130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9f453132905e16602d8cbc493747d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f6290e773f8272373a2f4d09b3ac532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c8e21b94162cddf089df5327a8eff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f128ad1bb74a63782b0099a2bd43034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fef831a0c7ab99ed3c85887e87a4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7d5a3a1c994b1016fae53952af58b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc36231f1d8f90c8ef4aa617c16e7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37aacf17972f94c0eddd9ed2404cac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec31f7e2bdffd84861a23a91f2d37da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680ff5421fe92468c6d3559177f08f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc6e2d2d9c5777402218c3b46b0b1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad1333b986db447fd754c70a64daf842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a95cbe80a4c6cbfe8dd22e3fe555f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46f4f30f35a166da8d61c409d55d1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248cefca3a862a9f97055530b239b7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ab8fa7030cc735ac55f7421224b2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3b16fa7691733d9a3e6032e18da4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a9e34b00d611d62405d7cddffee9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550886f3d9f7e2b3e6d26e054af2df049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79ca8e2815dbe0acfadf366d56404550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01011657b2e87dc683e0c58c92d955ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0f7c6cf969a33aaff9b69d2ff8be052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cac5cca9e35c532090ac64b3c68d7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a59b71e2be7f134654975d41cd46654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da61b5abc18195244f898e82cf9520a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b56abee09075ef8f4761908b3407156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe99d007705c2484b3ff3b9d2b4ae3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a731c8be5284f87a024dc72b6713d8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f3932c41ee6c9f22406a574c182c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba8eafba191f41671b406d50b4ef5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53900e8a01db9d9007445f83f7bc4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926a9dfceb17e6e10872a81bf0d444262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb696854907c99c445b7e35aeb67be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56db6798534aac8f791377fb5ea1f3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa5c172db982b3633834e4656b94f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6cd4096200ed17e10476b36d736e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e23834859c65ce39620abac87936ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0215bb38749eb81aab1cc45557401768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de8f9f6a21cac904c2388ba312bb6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae6cee307c34563033fd0250f90d9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac11b4a9ca428738e3f45deb88965871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e614c1e4154faa1048bb4dec668d6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d1ece76e5c91ae3fa97f6d214773073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c13079fd732b1d9d2efd30169efb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe828cdcae5ce5e93a6d2f3e08f7b6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885fde498c8729a91f93b781c08ac5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56f2c45c179e6056cbe4e4e2c617b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6dda184e17d6eea778a541e01b8f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3f96dfeb5d755a62a25c7bf3ad03579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091b28ebead8f92a7875f6229aaef5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260191baa732747ba4667be885a76f9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76649ce2d98a8977f1778c8db38bffc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3b9118e2df31abdab6aa9da696f8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476bc054abcf6c62ed5768e013de66a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcd3d89aa7ed63f4bb15b49212e30285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b46f25087eeae2a10f7c30e200fa9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f46b8545cfcd5c475f57e07279cbea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2754e26a2899d8bd6cd926d72a71fdc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cbe97f0c38b431cf95b26aab41b5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7583473118aed1b0bd549c1a6972590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dea66a974cf0d17cfdc2762bf8a5e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3d2f1fa92d51a9ffe4c3d119fbdd592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56613be93ead95e5a7054854a1bea893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad8a9996b1903c563f5fd723c7c6fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f6dc6ec3577d220257b78269ae3d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254553e67c74cf2828dbff7a6dbacdb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7178f9f2279961cbf1d8d2172c019497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511b96a2e3d3c870b52c1f7aed19b5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ab4590307624a3ed918a81896f3eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1180570c09de852bad795f9b1d578f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f4b3821f4e7d6d0b9c4e7e370809e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a601bfa2491bdd2fffa68a95bf25506102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1fa616a0f7f0f5f9b297384b161f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ad126f8f70d98787dccf389aebd45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9238a9db79b605fa1497f5ce0dacf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fa112c230d228afabfe552b05daca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edd0bceec0279dec7d7aed13818d8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083b72ed378538088b6371e06a60ee2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ac1ade857c8f4dc557c8e39f49afb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bded97248ead090c528331c075ff33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90162497c93522f5b130cc0a06cdcbed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b3c8621c032b75eeec45e7360f0f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37da4f907974a169da1d2058c48953113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5b106cc07e3cda179754106cfdf28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530cc077911af316cea64aca601812e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d47e4a2c012de4e36cedb1d45df475116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55d2fe007e0ee8a0e187a56d8ef7f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519aa5fdb0a44501505781d9c3a8a78a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d688124476f15b42531e336b0f8aa45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259952956c1236f7c8efcc590cceb499120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29d57477dd841823b2b71edd148806121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881096a160e0a9176b5ae5934eb52c3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592988c11528c68aa1089252ae5408a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab58724542ed0177578c7ca9bf47306124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1db632f5637b29f7c6479991842378125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e2663619baecbd7073ec2ed30811b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f95bd1884b96611ceec8181885e639127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb69febd37177187e7574b79f61e03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33dab2165e50b251e9ee3d01dd6d51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad548837ee413881995effa4e10998130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8da510824e18007b29e95bcbca69ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cfe8bfda03d47130686a582b49cd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c443b26378927b1f6ea000f8471718133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fa8437037c6012b39278c167c8a0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163298fdc88bdce74e9292452af9397c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b84f24c4d4faea492fa4c63862a99b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1916ed4a04a2893e9438b4fada3fd3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49236bc27ecabeaf828b9c29a4ab89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e1ecaee80ad67b0f74a70c009610d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1247198c673d503e081f30909ea0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bb7328c043a86ad6ffc4387b9706d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56656f87799320007b3abcc74a6b0647142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24084ac9cb6583fde48f8d5a9a9d0f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce124c85a11b51d05cc1099c2e8df23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575c75eacdbeb9c7f854dbaf2428ab6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fcee8af4f5aa179a1f45c8561c57a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bd810230ec3b02897c5b2262488f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5958f7f777c1a041c95ad059e9e48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2304eb19be142845dc976b8c8dd1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0f1e1da0f6fa49ac7cc8e06a932c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2312f7aa753a86416375ef492dd751151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec92d56bb437345548f3e704306b8be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99157b292fdf234ccde5360ea2cfca6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705dd05b120e1db968359f9d53cd865154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c750b337417b2e89da47b9ab486be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf535671f4f646f6719651178d7b9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e789171116ae42edac7e172e0b3ec40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bb449542be92f4c514d3483f512d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c500561f64485d6a4b07d9d34183070159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc9fa650cfcb20d6e3bce7854d8043160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cacaf58489c6c7fa4d1fa74e62faa5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37734c6aee1bc73850c7dc2d5896b75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0894a827d3e8a80ae18ce545515cad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af657051cfa62d1f511ab0c3019a31c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94b0078a7fa174e54337569ddb78fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77922da72bfe4518af5f38234750b7e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f6b36e962af1125f2f3424fb800d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42f76a38644cd33eccaba02bba1bc1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865ffab8a35ffa8bdfdaf48d0363366169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cec778f8e46bf2c7d4c7a5c9eeaa5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6e3bdfd835ed1036e0b9147b9eec7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254c74789487ff16d95d82e911f8c18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ef310f4683262d52b38d67570b5ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6ccefc15c5b3e072732a8f7080c97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435018a509779eeae8f0cd6be225098b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488867d023adb775593cac3d570ede8f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041625d1222b00aa82db771cd980982177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96f0b7a6d208149fafb931c884d0f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8708feacf571e5054a259b3d1c192179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d139caa6aab78218d0a9de576d567180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21af06c3ef0590e45a2404dbeee3163181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38bb4f3d539fa61e39140de361ab9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eea68a9f0c0abed66947c10e5cad1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbb6ff559cad353fc0756ba8ba8425184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddcac10c450e9591182009febcad14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df95a0a53de9a80020cb9839318c06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ea85057807bb8a4ef5eacb18bd190187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8602eb7470684df68844d84755b7b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1838d178d67931530434f2df579d667189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5ed43c1a5222ee74b981d57f8bc5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3f2c4f4226966c60a57b9fef3dae5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a47a775570d5f2e3147e5ff575fb3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710ac56c8e5834add6f5f9c43fed2c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cf266422caee0be7c5d2603f5b33d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f1609c7f12394da38abca1dbe3c97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632162377d6f83ea77ae5c162b5396bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75098902f38780e4b609dd090f4f412a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec6afe1b92b47c40d66262356ad9c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32036b6b2b443197f2b853b0fb6741199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ced5577597c7aed828b7964ad89166200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1ba95a3fd9e438ea82fd7a036dd31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3be47756a98cc1f0feaab6baabfc74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34938ad466fe2100e1a354e28aaa14b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad06aa9dbc4302e2a08e56ba85b173204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de33a0416a93588913557f40b3c497e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb0343119bd87881409a6c3192e2b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d27ea5b93881f332f566ef7131a4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830ce2d2f74bd9cf051e7ed22b14f89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163264d5e3f0f181a9932d927dbe20f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb394767f901c39f1012b02c7c24c3ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a145e0a6d2939e0062c43b030e651211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433b855e007415ca8ae6e10ca2c4394212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80aef2f8396e9167d4afc5bc4a0afa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb1666dc39ec4f4931eea7481aac50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac821f9cfa204f5c867dc725eeaea88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9d356084ecc223327fd68561fd4c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353e0c99d54eb70f3d8e992caceb704217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2a89bfed385f9e068b892ba413e9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a7a7bf7652a7aaec9056e55779a57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6624937a21be1c42eadbb1e32f72e09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8e012b9459371f1430c7119ddeeae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ad2a627bbce8e89004456c4c739a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33241a471edd72b9e5c63c0c3a200bad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc982fb9f066423c17096921996bb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fac44c128f5c82d8248b028804aeb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b8b94f9b17dd40aa94d89afb8301a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6129ffd09ca277108fa2ffaed258d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beb3b5f6d34f0beace71b328708d62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6edb008d996414479d326bcfd16354229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe8d5a615e13adbeca05b7925c6da1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03ee28cdfc5c014710a96a554e373c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa928411069ea3f967887ea1618e12d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35406d07a77b85e3e1a07c7e65d1f335233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01410e5404fc549c0ca0da8780de85234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71bdfe82b172df3e797f214c656529235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffe2551300ecb4a228bbdd9b211280236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71d3fc7374f8b9334418f592792bc7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04585cd83d969d1d31dff3c9132d3dc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfb399b9817b83b62c425ea4386a03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a95dc66e7a6c8afd93b8953ed3e64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9a8fc00fe0afba464f6445ef33d62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0bc83757eb6fbdd1abec47a1cb1fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509e890e28fb0786d811114720ef5dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27992dcb0184eea457254982faa80f03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ce8e9ae268553bf734c48c388043b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907cff0e53b20c93926354453f36c67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f73c0ee8b875349d92ce372106af46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef934dacaf150eae89f4070d8c392b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c458d8e2f8d2b8b7d77e5048bdcb1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c37525484d7abb577e286f891968e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5965c4aecd3824ee4936c260086aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b36ebb606493caf36a023e1ffc9600252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aac88ad3884ba1242153e1e12fe1d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65906a7144c4c9e98a772e76ed9e86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3633d505dd49ecc2813fee9eff4ca3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad380cfd1820745ad347d1ca63690fff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05f21abbcab31bbecfb8046a10474a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9283247de3b2a3770c2af040a48b36e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985bb0f52d6a1b90d9083e43fd88760259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172d28dd517eee82a9226ef3906a7ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a6fe44a8ae618d61cfa845d67424a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9241ac3687c8abff24eecd15347a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f74de425ca8e3fddd07d0be109a88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80904a1db4f7232a0b5d8d14ffcd87264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b374a3a116594e96c5af191a7fb557265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36a1f7b6698256d2d3cbbc27ea1cd9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba83c247e42cba0986067090cba014267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c5c0eaadc54405c209c4a08136dd3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e616dbe7e5f3ed429e31812250799e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b345fb69502d8eb6572fc5aabd7abd2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fc0880071c5d07b0177062bdacbd7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6820adf01d9f88877b18b9b906d50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185745057a9b2c7e1664b45c75dc7dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bca16dd1857faeba35a7dff0160aa4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42886aaa9aa18b399bee555103241e60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b00d1c86a3be28f965f2f03558243276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050a1821b7cdb6b71ebbe3c532db672277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb781a3f00f376ce6f283f5146535a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bdc336a75a487e20eb2c639bf0864279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876fd525985fe6a243d267789b6d15c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0996a7664e0e306a40eca3f2ce6161281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65717aa9117403b165724bb776ff94cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7860f9aea4d7f0443b26d9f7f2a564283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41183efb10be1d7bbadd5fc204ce8dd7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c30a7687add19c7ede8d284c56ef5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124c78f9a9779d7ea15bdf84624cdec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e4018d11c6594837930e3f4e088ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93ad666c5091397a6345796bcd5352288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf31411c5e0ce8d42128f8bb7ed1a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804c89445c483b78f9f9797e7880eab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5d22a8823b0a802e97aae07ff0aac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639fdec6537abcbe694f74cdc25a228292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634851b90d224366de02f29b31f71d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d78f817fffc3528942f0a71432cf96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b44b8cb9d3ebf713bc01c90ea0d030295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dfc13846845bd927bc9e683e8147c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd03eef741a9d78253929c4f527ea1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ead3bc4c775e959a3058b893545f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4e27faa8d01b70b9b8b30ab0dd23b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd801bc50154070faf2752ef2545c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962dbf615d34ec3c2ae595d3d8646a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f3b0696f0b0b2f8e784fd10ea2881302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c571d6ea4daebb923f4326390d1ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb6dd96e5955b561c9b1e2d800ae3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16ebfe12d79e0188fd0f79dafe4edd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3eb11d45a797aba5b8eb44e7711d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143efcf8b9580291cc5c822da878e10d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776062d4a530b3515a168d8828c02c79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae527072a5b3de53e08c8efa8e3d65c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb519074f8feaebde9fdd2af0fdb52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d4ca8c62729d6ad3f719c944e7598311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e2f192c80eb1d841078ea00355509312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9c0ac118c0a758a96f52bca2b300d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104b1f466b75937008cea0af4e9e1c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faf37fca4f2b62975ec593eede13c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f2251c60d51d5a4d5a99246dbf50d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb6705546552ecefc213cc7adf00fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad8583828b05b70151949bdbe2e1a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3891b1fa15d979ac9b5244169d8d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92853ba7d8ca76f9b8da35c687f7125320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1d4b3d7e19cd1bcf3b21f798a7ba0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddacc0cd3e222cbd95db6a689227a57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29e0ee06b916f5be32108a94ace7e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c84bca4fc890d5c0593131e78f0cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5079761badc86ad00a116ac573d0452325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6bb715d6c319bfd68a8b4807efd80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67801152e60bdf4210658ec4d398cdcf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a695eea77036562db76015c47cbe8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7d455b78caf3407c1cf02dccf234b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d29d6dea09c30d49c5293f0a6d7453330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407462f92f7bc1250dd3be544f16f2a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d698101f5ad16cf03b59390f120ca32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514bb1f1198da3c67c1b66bdfa522bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b3f8c9930e82c57cb986352a14800334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba4a216c3364f179d1e13a00e056e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fc320aa08e596d138f770f729d4f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c0863130f44bda602aabccd19bd0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75c6429ee2dc1acfb3ea5215c46504338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784796b7ba6a706a795a4efd02e5fcd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabaea0ddae4192747bfff64f5488a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e16f038c1f21ad39d0cb1fafa3612341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeeebe592164cbf21e45a70be822e8e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca84a59922c8ce753a9ed4435e4cea7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b72568e79f3811a9a2e4b32db0176344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec65aac091afbba3c937e8565b96938345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc572b50976d6d06fcd95504c34bc7b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0ebcce5a3de0937b1427c505e922e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9cbb3a9c51b4475e44fb76a210494348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533931260958814b85a417fa3b0b46a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca63a3f6919ef1a0a3a84f206890b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fff7e7eafbe94a19776b97eef86ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761c013e4aad0c71420c943dd21f61a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e68d631106026d2b8c1be84c7f6d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fc64c7d743aacf186fddee770d32b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3620e1eaae72d35fdcc25032250108355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80ba2704f46bae411571a4da540795356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0c51bc9418f262829d9f92335eee6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb3252bb3b449b4457d898f53a806f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a223ed912d6fb9749e9856723e8779359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775de30f9a5eeef7f41f252e871b970360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53433eefd93ca2d573fa27d90ec7987c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a11257132d220df67c996bd96075c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279621a66976368ca87f3501f99a65e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9743d8d0e7767a2fbe027afa2659323364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9824a01a723e7f3b31021880fd515c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3336db6e0328e0982f5985ce042af22366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfa09459dbf47b1ed80905cc195b72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f7a76aed97d7000d715ad471c4937368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1a53c52777998aa21fe911cc7083e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c56a3d3e2527f1ce21502e2b8982b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae60f6ba5bf69a6ac638c108dd49474371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a5b642ee76921e7b17c84d58c4c40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b76cfb0af63916eb329b22eb0d60e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7c8a08100f1404c4b30fc585cad5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce897bc87762554a8d59c7d5758f411b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed430477c448bd120f2aa39051909f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ad50a0e56c83bee2dab01eb0a6027377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e676f51a7f4b2e1235dc254493c7a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787769d31128149ab275c1748cbf5b12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1f1ae304015acd77293fca815a00d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be10dc6047e82e2fd954cb88eb406a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23dbdd9c733f186fe3f0ec107996a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443930f2ff4aa850b37a74e28dd7bade383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8710a5660247f71354c75c6b097eae2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737a7c2c03747919ee5169e7b2da681385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27989f40fe2efd974dbe96478f90c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661f4c8a6cf34932a80143bbe821439387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b07b1d669afaa13dda6e006891d5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aecd6f295ccb357341fd9c3a2fe18389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40224d564eef42748d34d32ac7016add390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ceeb89cf24f179a937ad472c85acd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc52fa53e090aeaf14b0388995ed1f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9a76b743e3a3d97f89982a0e9349e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cca96cd5caccbc030a0f570d9a703394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b186b62b8489a71073ce63ff30bb509395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbe3df5a157c9386ab9cc000413656396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71033b7d3a5b74f66c360252a420226397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a6c5757f4c07a6eeaf9a6f426a2de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb1ac41e99ecdb098a8b74a54c2de7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3a7aca7db74eae4a3d6f668d2fb06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ab563e2624fd26201e7da5c4b081d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996dc31fc8ba623323e00dee533c59f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5460cfe133948edbb80db6c18dd4546403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65c6cb8fb9642f557e94448616058c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71605dd9bec37f9fca4ece9f0d9709405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7f6c0134ba58ae8b0f7006c4011e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590aa182ba50abae44109aa70c225d75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea989a2b3d4fbfb691f33523066af21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46032aad0c388c6c004751565445568409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ecd6eb7142a4d2f31e42163ca2ed5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c722d6d57ca16407b3c263ef26e2fe5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cf2531a3c58245cb806b41dc81a24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29a0bced9384d527754259d564a2fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d8e621eefabd94a9e43cb5efc905a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5105f8328b4495945dd14576cd0615f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa393c639f7d641fe670fb080b580da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231406c2a33c3f57f595771fdc08d05d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec972f61a85c62f41ce74391fad4feb8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c07313111dd529d3555a8678b11da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e031202b7c91656a9663c75684712d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f7959500ace824468b69d51435cb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e094fb5abcaef031eb627ffc49d2c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ffa6fecdce9ec3fa4db96d17d4d61423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32a30bcdf69351600f3de5858ff330424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98951a33c764b0f713a0202a0d65fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537085c37c816c5fdf0067c7d6cb27f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93251c36cd5bd8b4e57bac4c48faf73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567a89cb93b7798e5c2713e7dc6c91f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97f364ea469f73aec32069c59c1146429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79b933d1a9b919750763a6d08b2455430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62b79062d08a369e0ed3faa26f3b54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5767973fc3ba5cd0ba69fcb8cd55b45432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348822f964c1c0168d5c2a018b6ade4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fd3ff55b89663a32b65dcaa3c553c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a65280a35cea7752681db977b162de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a205d571d28bf51a3df2641692e34c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bc12ec17af8783d3e3ff6e1b4f203437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85656cf5378d338062888dbefa0e01ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bade2b7c9ea9ce72bac28ddd9a2d83d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ee0c0d90c8ee50421e91e757cf1df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0db6d82a771bb92c6adabc370559d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853ed3253f95f0b7c90c9fb18a86f40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e725c900736fe61658d09a0ad7a488d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ada4e387c5f82a25eac39bacd6ff85444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667470c0fa8f82b4b788894130ac2f80445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9806bb4a3f9da6a99df2e65c68916446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7985be6727a82dfa29716ef45d1c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac633e908da923218733b7baa1a8ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8eaa877e919c3ebc407f22c523cfa8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b4fc58da4366745b5d4662d915375450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7f8d3c9c08f0519bdfff92a730466451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac7d35dd59b50595477182f91caad3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866044ab1257564bb5bc6104ec71e3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebe235a31a9c80c6365f87ec11d120454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e236cbd5b37fef526cb86f9c316e3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201318d9ff23db28720bdb751855436456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e0c24609f1974491b280a8b530ec9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8212604fc47d1ab5005b82f483a52458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573db1a54a88290e5c678a35a1c5ae60459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1b615db5909a93f81fb70d6f6a3a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae75e5feb908095cbfeb25cbf6593f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa52fd60cb8188d8c5f491e9f8a21a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c577d26035b08b2beabff3976c4b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b734587186450935812d42424d5b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285157be69891fc5e4c412a5a3a3169465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c028d20341a0ed47d5e737c0062b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45564ecf8e47e66615fe08e1df749ce0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa105ce6452a65d514c9ce32f47337d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0be2fd73c2887f0112fe5145adefe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf71594c86af2041b654191b483c47470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533fc7d3424ddf29c57b4c2932812cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a8d201ea22dedc8b0a2200ca3d44c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28260553cfae0d7bc7660098f8d19d81473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc407532e706861d6a9817d13069dbaf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c3c1c2d86e9a39050e64e663d591e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504412b4512863505847afdaedddab2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad41644b2be02e73d0645774a23bc0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa4bfaa22bb35ef20846a40d766e28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4182755a2325bd234b2faf41a4a937479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccc5d4d355920ac0efa4fb1ef603e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710831fe0b0837910934b865d5a90ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8016405e7f7d266547bff3e46a3f220482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28691c242b4f7589bf52adaf013e16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fcbcf2cdbfdf7203e10ee00ff19df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab45b9cd09ae7755a9978b5112c01d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613206b4588163c8f47f13fa9cc434e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4c070789d257227d06fcc20cde07a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39de9723cb5f10c9016420f56d86292488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c90dc5d5a2f723bdd8167e22ba868d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab696e18f0136685e0ee4f9e093d0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de397688ef476bf3be412b03f0b410c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc404e369a418deb1adfb62bef58a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd6043ed5ecd5d709c79ad477ede42493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06b5d97169cee0b7adf469ecbd38a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c692a1b5a7ffff2bd831e47ece0e98495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9694c4f68103ff1440a26d44c8211496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db79889b47bba9da957dc6c0c77fe6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0223e83ee79436abd5a1f023cfdf419498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eab1d306a5a069a19229c6f33d816499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470f742fc290ca6e0f962e8da811b45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694e7043a6aea6e51e88bafad9c0790501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc903aaca5cdabbb725efa62ddb2825502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7e26e6ad504e2eca6c8f262ebba71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0f7374a80719c8488855dd6f202fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f46bb22e65f4c2ce424c3cf50f3fb7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0dac1ef21d1b7759c78049e0c0925506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dc2cf4a211c4221d4fe61694bdd4d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60ca73006d1afa4fa9e28b9061d5f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d606140e6b091bf603a9c1d20c9065509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd83931eae2f16537956153456c88c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e527a20117fba6cc1650798f989af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3d5658f48438a843d07eebb165432512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ace4158af8c395f712fa52de614b9a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda60deab556021c08525801c5160ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48011c480a1930fd143cf81f65e5ddb1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7355b261cae1c1129714f5f82e90d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5664f3087a9b9c030361e3746f2e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542fe299f392030ffae001c84d7e363518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db42416ecbc70e8df42dcc50e993d08519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd5eed5eec4b7f705a1dff1da45133520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caf30c6f5c27ba68c752c0a115b853521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ff6df43dc6049fe6e9e16cc02f187522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a6f475a50bfcded8af76128ac5c83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd970540f495ca2023ea071f749315a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd4b172f1fec54e3ebe4310a8f4d36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77510606cebf22076b6451ce52253d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc68495737dc1b47e362d8c5d38d788527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab053fd21e445323f4d59b65b05294528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215d522b71a93584c1a7ca1bba129ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4334d906bd86f12c223caffdbb0148e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478afe2272d0119063e0f46e784caa66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ac966c1d227683d86cbca7fd98a70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe4614a7c6ee7d30867532a6839f30533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feca966eea22c0cc9cce716b3dacb0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266241b4057dd08cf2dfe5d6757421cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871c0c8792db9c01b41d0d374940447536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d43a189318b033f5565b4f03b19e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c80e0685028d2320868171e148a56538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d86045ec48fd8af605da55eea0c08b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f48489e3ba8f67e983d1c7304adfc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35280d54d3cea596f280fc48ec897d75541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ad8138386300c4324d3ef64b642c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae60f6b7148becb959ad984fb40254543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e2d2398edc0cb33f4fd61fefdd348544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbede516270c601cc441b918e9b8138f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb58b628ea722affc79504b988b0cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ec050fd5d39748ec2050ef3670c77547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7728c7ab2c5c3f502b40dd08063e24548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68350975ad58401a9443441b8b45b6f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b31509556d1591b4801c2d9f925b81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c945fc91e185e582b43617e1b6b19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d50fd75fe9fdb0499db9e42d50eba0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91eb040fecfe6b89f1419be5de8bd3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b387f4506b0c7b431794cd260c53b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9ebdfd688fb52e8dac40fd146b4e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664e82f254b57d2fa069d4e09a179a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283290d4897ff6b8721b2bc061b2fe2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd507ea2cd41223c0f91b4797fea14558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c785de820889916df26db661c888c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62311f61dfad885a236dd5678906e0a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2734fca6c5553ef51417ad501d962561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e18099c4df46d737d6fbac6ddf5ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1f0486dc47b48e51e3f66ef9ecd7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64905827c34a5c283af31ed4b66dc27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cf85cf19479c3585bdebe04a84b51565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41056ddc63f18c8f698419ed47bf22de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cb71a17e12914128d84a970db0c61567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33887d83bfcb6fa4d779037bbc38b67568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43525e8f0d59f919dc5245887a95685d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a9ffda71ce92de80cf132d03ba8ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140058c4ff744cbf2da0a904ae3a09cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afac24f981f9d6ebca97029ca654fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c375620a57f064f03e8686d4b0c8336573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2df5bb101eccc22f993ce4d9be50c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4d5c2f700033d71599ad9b77e0eff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4158737b18013cc43480f4a5bfb3339576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040285a530d76f3a82586fc53b9f06e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182c6815f13586f86243f99d9de1134578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549136ad52d7916c83bf1910e1a1f5c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2611dfce15f443bbb19af2ff47baf7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fdbaac26b061a127316dcaf028ab4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7cb0239d29924fdb3119d4d3a11a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fbe1c79f4004d60ace49ab61909d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b82a4121ea9874735fdd8610937192584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab58eee37e913493375abaf97011107585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708de2f1a662575c2cc18d965ccf7d11586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0968662527749b65524d3054d9c488587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c740e05b6a1ad60400ba41e8b50f99d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29703053fe6873430f316e673da5e09589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a81bbd68a4d6e592f53d64dda519a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73775351295634fe74d6c839670ec203591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf0afffa12e85b054de61d2edc4f52592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c255af7c16a7ffe33d38cd889a237593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef24e0961c25bd55cf82ac40075568594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25ef6df32c73ace3b0df3db1fb5f23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5b1ab5226d4641e558bf02a36599c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8cb1ac513c7882a25e93b7a1413a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f1d8d1b19cac96f4e151120c87eb3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81769a3c49cb24a22dc29523e110ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61cd8af53da7c88ff4f542f08ed03d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b05f1105758da806d163d046d7be5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5c9736bc184a17a289fbd6cfc317f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36197aa03678f25d7c0c4aabf85bf92603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c3dfd9205da95b187423b6fa80b25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0851f464642b5f07ef400db2d1d2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c48a4f2e51ef9b0d07ed4055cf27d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441d7558f1d490915114884c04ff497607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a6362ed63fd87d8a67026471c06d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3fef0c968532c5097a69316339dc3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdd1edc770777f0c4625bd4bd4dde3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebe7608bb962f8816737bc6d96ef0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88bacdf7ec67b3a042c2ddf26423ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edf5f22fd394e63bacab405555f896613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bb4f138dae6ec3d6aa3497a95974d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810aa8ba7d82b12658abd0e5b26581a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c06abdb9b0f746bbfb0b282c2c673f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfab1784408c6d8ec6d7ba0c0e47cbe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e477bffcfff7a66eab1330e962efac8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16e729fcadbd36a62a673c94fe7ab4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767deef0bb3e0e9244bfc37ba740ae63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f180fb0f69a9aee1f78c305984b93621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b3891903b2d53de2fa4666aeb85a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772c70598f6cd377c0603c2c759884f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd931c4ddc8abc107d6f4b1044b465e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048eb4173692eaecf507adee79f30d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69600c78cbc1772227a710134746b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9c8e54083a92bb1efe7a7af7e1d42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26953a8c75aee98c3b3378c64b3e6c1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcdd54764a51cbee1a409275a5c8b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752191ecfb3e27b5f7df6e2de64b062630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b5692c76b2ef50e7e5f4cb7e7a97f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cffe5968ad90329f8bfdc18de982b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d6910e765d4d30bd30d4efd88782b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa279d5082835d7e4bf09a78aa87612634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cb53de13196f411c75657f362f862635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27610576a2552ec3684dba11428b1fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5c741ee5d42f9df5df615ec36a72c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c413af37aac7cbe24b460355c63702638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52792bf55b62d4f68b27e38122fd8f10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7148ac9e236a47bba12bc3fb65d8e9b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43d1815054b4f716175239250e4ffd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fb2c879ea083c690df1579277fc4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e41af462cc822d695bd1d988bdc424643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ca6093456b568673111d391c572a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f69dca82f3e8ca939898587976f512645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e7a797a7feda4c9f00101f5a0511f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d548fe3b18c89a342dad73d09c3af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cf5151697de9594172b5778654858648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6941f1b550fe0d0a24f096760a90208649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115baaa6c74e358f973fc4ab629abcb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686aa655773e778ddc56a6f26891bd5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60281548d645bd92cb74ed6ef6cacbd9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3110d1a46c954757798f51808344d1b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4666b9950e842526b103060e3f1bfc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fa9f6a63065762b59f9753ac38b83655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20f5df054ab056f41bebc938517e20656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a3883ece98604a426c654ac49b25b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2bd823211457e0da3929fed9895b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad8ff48501f3c96dda594142f0786c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf5cb0cb082901ac9a960a37e9f096660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db13cf630ead317064bb0c15144f440661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44083993dae4e4b526ecf000d9f2a7b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca892b630073b2f70f09167009989fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c49edef75e2c43af23b71d3a1fa66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c62ae479ed2b4177d141b7340c32d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb7a3ffad76fc069aed6768cb210ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be52570d8dff7e8e0143751dba7fb8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee79f9b2bc68383ae04ee50e72b6ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c545f585f57678c8c2c3c9f3c8c064f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4138ee0b6e336715caed7ff39f564670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31301760544d38e4df6796e733e6f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342a1b778be94b1bcfd5b5908ee2dcb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad49ea7679ebe8cdcc0eeceaefbae87673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a0cd270017e669df2c2ceeda53192674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ca582cdeda92d78d56ab219677bef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d38f630be97332b1c443fbacecba4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344987b13b1743d95746a6f875e8309677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf495ca7bdc127cb83a1da8090b865e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe96a4faf5055ec6aabd1a9f712b94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d507a14be1c5c9ade154d8133d2f6d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec011d146e9e2fc75098e52ba43c78681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca68f0c607e94346b47a30e07eefc0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3662ed0ab6da05dce8506780419bd2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27352833f0cd8b11e2aa3758d8fd394d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d583c0d1117e255914bf71c0c982f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68878f41a3e351785c42106dce2f50f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c27a98b15be9a0e07ccd3b6837619687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671eb355edd3843f5aa78c648ce6a71688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549e869d2d01524ec04e04ea3f875a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33838e1599cb89936586645d8c0763f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9541878e586dd59c30dd9167b393e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35d040b6f6f2c38f71c5810631d6eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a350f7b838d4b8df326d469a1d90b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cecd758c570eeaa3c484b69b3f6ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d983610f680b7724e5a30dfb7883a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dec34ea3453abf53e047993645b41c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93685008fd8f63f4a7ae37aeb3554395697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb14b4ca852d2c0d8167fc7ef21b7f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565f4812c5b6de28ecf13d06c40799e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1543ae25a8f0d97ab9edbc87a9cc218700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b76eea33f95108ca28e21ffa94a6f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b17e81f7c9b2d6e8d329106f1438cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe0237d71d4b30703ac51956de5246703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494cf9e7badd7f241e0f1e312ee3a0b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95096d71b005be3cb5eb89f47b2bb75c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de5e24d608e5ccd3d528729067a34a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02917992ca3f5b4eb46923afc34ec9f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf735c050ee0b6d34048f4d0878173f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febc95b6bf51071854b6f4db384775c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6e25d5c7c0524e4d4797091c0710c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb649bc55e8bade513068cb31a5b574711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337bb66f9fd33e486d2157f05af773b712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439039a51cf1fb4ceff1533bf4566191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c322aa046cb96ef3e06a6f18d99ee192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461670abbd510676dca1f307af29ed23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c6d04afbb7287fe5efea4236ce4814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba639fa34128906bb073ad0c0d1e612b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b81ac0c062cb0f0e8dcb31c3703b2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2973a4b779317fc721b7248e23424e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3aeac00fa99b7c8bf92a5dd1d98a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f6aeeb393aae61722dccc688fd31b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9603332cf6358e8e9b7fae76f2d96c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ead4e254fe72f2293fcce754058c7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9f1ac153a6a3699353300b95d404212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448be0c938b9b60f3480dade6f2018e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563394ca6df3ec62ac094d313789669e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc72826f02d0ad73b4818c1473cc95915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d791035101fc7c39bfb67370c6e18bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d36629ad1bfc03f0856dbd073457b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f807f6cfb61198748253c8ce987c1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ea7976e39e3ed02efe8bad887aef019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471566293c1c379c2795e3e0352d28b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddb5dbdbb023528089a813af4198d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e63ec51fdc6d8f507990f22335f8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be2b1e201c8cd573e902b2d8b944ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a858de38b2778f21e353c340154be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a073703cee9ebf42d3bb2f1812b3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a310cee026234890e96674305408b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486130f6b16c493dedc1a76e1b1819427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851345194ef9b94bccba2d1208d12bd228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f2a1d06ab15100cf84fb67a62f52229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c4c329e767e25c47852ab2615eb5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc19b3ef32afe6e35d987f6b74405031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2c6aaee9b35d930fa5bb18977b2da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24ab1edd2aba575331e6312df8cd1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfbb019d8b004453f4ec197050628934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e53f60d9e25bb7c70c38370ea2234835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473a1cc4299db95d045187a962e26bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4b78e1a499c08e0c5ee86a8bee54237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c4fcfb6cbeeb8f6f8e2ac6c6ce0db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df192d1646df084342cb871462599cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180df6646f6c60318bc46561b9231bfa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2de6f38684b54949aa9faccbee35341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c28f5a052471b2624f5d52935c73ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ff46612b5d5470b665774c46a2f3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9954c448967e6c7c60a3bb97e32ce2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34ae962c36e60476dba66c4186770345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cc4d7794736b44d2488641b80af1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93433f66ddd4294c3596c729c236b5ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f404a3e32083df408f29554c9fa359948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbe90ce948b1f5320817b90ddd9f9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703008635287d83695ea384604d32a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590a47c6b3d81123cf7ce588856d15b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f567ecd9dab829d9208c6bbdd8c01d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048ee66646d3538d581ff51fc3c719953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6137e66031455b292181a0b6c67294854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37cb49cec739377f86e1cbf19cfd8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52058dfa69272475f12d5cc64bc208056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78a9dd0d4c6f1726fb5549ca0456c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566dc0e3f9ee2084a03ddcacc20439c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308fd8d8b1d64a692fc0d67f57c888459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ee6e04a96caaf37157efeffbfa80660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1b73797db835b08e99a914ec1d90661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3990e8e4308793fb5490474245faaa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc804895573c4b452fcc50fa94faaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139535b6f4d0823519838c540949149364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10929a72cfd79d9643920b1140784f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcac586f7fe3e3139673ad76a4a8f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948c82ef1283db9cde859c0cf35a59067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20450d9830af874835c583e26a26aaba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6e78e927fd5860284c29a61c2a00669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555868a15ba251a206a42ec584b7161270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca5d28f192f967dc48bcd586294ee971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101255bb4b174b409c3cccb7675faf572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23277a60b495cbeb99d20fcc38a9034273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c24271c1e8d884584ed4704ee544774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291771faf55b5713b8d6d28338b96cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a50ee00a0b7127c4c62545ad09a4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1ed8641ddac06cbf6c0268ac10b6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287065c06e6e868af933c5f8c983b4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3cf142200e38485852c03d61268e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fae2cd9152a73a1add469b9be86a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b70f0824817992af8b82265a671ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213f995c24db4a0fa027c5f5f6a8c7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b56a852c865d03935aed9b5643fd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8355bdca14f25ba9793d4260d5bfa7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ad579698e84a5a858ce9cf7cea6db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ac5b6a1e389f22f438d02488369fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96d2521e7c0915424e49768da4ab4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a93a37a139bffe03841af911a4e0cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36915d68335537d229328461b7d77db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd597e321dea1e4a831a3eebd3ee37790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fb89504ff90aef87a2b79e807cd5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e21a5573ab2700f7d284104a2beac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c147026afede9cba33203806d003d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5180325edfb13d03b2539a71ef30394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270f3bdf0909e49a683b8ef0674857895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063b7cf1b6bb65a1152cbcb7aad756096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54e65ff34f9033ec4e7d63551e953e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1b03d3b81e9cab014c98d4806bacb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b7da13c8226bcd0c4e4007ccfed5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f546782a620f9e3fdb6a621809e85cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fea9abce0777ba04b41e870091c7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83384aaf36a1f2fe58d0b9ca7b67a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a5fa902c92b0353df4fcbfefd544f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96976c89364a0002a35eb8a6e717a62a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c9eb515a50085005b89d8f3f8cead105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2a2718cad2aee681f2b0357d6f947106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084b0e952dfcc240048be56e60d2886107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314162d18829108eadd08a540c5d1bb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789884b831c764f96cc080cd40a78a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa4d0050037ed31f274b2974281e6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436514ad928fbe9c3812d09cb91e901d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bbf03397bb30873242061729d19b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745e684e43f43e3eb98804008474b10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc272309b10bea52b78144ab28c30d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d541eec3feebcc81641696a205aa7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7538d6be89c912a6ec24ee6d26e0ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bd6518a91e8bfbdaaec6f097ebf85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254e9c7bfe5ed61ee7ced2e14ff01ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eff8b92a348decdae773cb9bfc9f88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e12c9b8024d606343b760d9558f771120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12523c8735b79d325924a8c503cb3af9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f08c268c7acef7b8a543c4314fa0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7726750770199fb1ee7f065a60792ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce140f4b23d126a3cde23b9650f1f0be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b86698062ed542afe554a1c5566d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccde03bbb881281f3e4ab3f7154394126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33559a679c0b7b226d709b3affc6cf3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38076e4b70378083d9e50313ee0fba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa703b3557651a08d5f4cc469f5236129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593535fbbc26df8a3c70e0088bcab270130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c7c73f572cd0d162ae8b9288e2d60131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002383009166ebc64afd782046c67b3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11af7613c8dafb9b2277af9740577f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75802f235b78e8392b95474b2599e37f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715725cd393e38067a7a7a936749ab7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c6a45edb7eaa43e3ca47e48a42905136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d69df5e374c0b773956330fdea24ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac13b5c4d9dcafbd178be60d51bb39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0ba78dd5eb90bc6eea047d3096f48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d88fa0f8755ff14332d7f863a0758140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dad908b7a2a7846902748eac879ecb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a7e7ede144efb7676d22d4dbd09de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2b82d0a1657d083f458a91214dbf9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f13d41a58b774e7c41d8143ab255aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379e404d65eefc5fc494c56d878c84a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda902c8203c213ceaed76899a0f7f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db16fa6464a7995abe65203ab94a407147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910bc1b60c0cea5a6f781646d013c56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083b6944239e056031dc7dd59cc03ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8d07f4d170006deef3e500f6cb8c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48117270845b78bc4cc033b439ccf229151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3357efb2a29252a8b77e9aedf24f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78033a929c19fa146d4527bf8a5934dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8985c60d524df9f7df1cdbe931f588154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfae2f4bacb954a6c27052b1339ff7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0256ebf422fbda2ec35d0042794be55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb43c72ceaf159706d0a6117bf2be23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675be97609aacd8b9de3106b8f112c00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2de2d8fe0a053f15e1a454e3dd6fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c211c68a2fd5f4a112e933c01478bc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f413d401f8f6e6d81419fd9147b0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4baa118820624a12b6cb6d6e9ca67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bb25a040e5b349fad8ba31bbcd04a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c4385a6c674a193f70766cc46cfbe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23565b312652c302235342304412ae5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d72e5a6920c39eed26685850d9aff5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bfa4b7900e4a87ca78605cfe1b6b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4cede1c342d820e7dd0f0a16ad562168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1460da2b6889f69bd4c9dd9d6a591169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2854e48ba92f1ea1c7528d9597903170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3794d4a261a54b5c897d5f1e76930171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf579d8f845aefcd146818edd19fe7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda4fd21e32ee94fbcab4ceb591ffa9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f480f645a1dfc4cc9ba39209e69c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81561e28bbc8de7c9499ae06f27678175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b73e33c8613d714493e8a6f9553cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e5bb2cddf270fe466d521d81c4f01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88020e050b30ad14b58d58503a0feb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dddf5f5439151769f6ed6cef8f486179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04d997de36881c38dfe0c50ddc33a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d64e728656e2163be5e3bce074638c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d83c5d83a1697d2d5a875040ab8afd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfeaf8e854809c04689602a36d3fa0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbbf7bdec3b53fdf0f4f0d7984d922184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062198ef7ba4028480681032e1aac37c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebab8c1be2d39aab3afc295bbcf2159186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be546f8b88df66b5e6624014504ec73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c450ec1ba7ce18615094a849f5e2b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2479cb035237ce236bfdd26738858f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17365aba8090d2afa5b5a849eaeaab77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f4f4be240cacdbb99800426c97971191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca188162f63b89a50d3307570acf95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148f6ef79abcd8d636ab68a6c24d147193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d9feba4a71bba9a354a6ab7604381194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8707bef636b49e2dfed9da12e2023195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982ce39cf012bb40cc04589ec26cbd2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a53ae9ea94c729fa9fd9cf684fd91c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335cacb584f2754c0f8dd75d8cf4b26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a490f37cfb38a094e39f4953d986e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062a1ecce83be7597f59f7368f78393200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6343edc6145d4fcdd9a606d88a36f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365d2cd7a68207f407bf1d4d63d9315202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757da58d4b7372e5bf50e7457cdf6a09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932eaa82d6d993c6586447076b8af18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6325d391b08e59f3e961b02ba41ff2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32f04c8f35b44f38d73bf144e5a2ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628f00c4927c04a0da97f998288fd95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676ff3492930b2e2b7a7d30fb096566208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469aba8dd4ae7c7dab890756cc8e7002209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e894a911df0cffd7554e8c3e8465f51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee886fa61e139fb2638ec5380635fb0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836797a37060f5ea533a77a833befa3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe500620290a49e019f132d75147b6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914c675902d26d33ec370ea494bbed1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0965efbae2828eb2872a1d9fec40d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bc0c00181e37252d0185391bd775f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef57a71c2203659a79105fd1d297fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ff1fa856c732746efd6136c8b4f73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52b853e942157d9b3f3d3fa5f3cdac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526e2f9d34661af38c5fa185a519a56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e691db920be5ff7fea2b84eeea3f139221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec395e54d9549a9fccd6e76f85fd94e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a0c7efadd734557b3782759b90f97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345f7637841ff9a3c7bc72652e53889224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69f3121d3a8d5577c015a0b1c9fb4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ec0461f9bf1b2b5d519fa4741f675226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1694f0716f1e3a18e58f6f493cf36c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16083b7dbf649aca0ba22ebf33d735228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9fbf38e6f9cf66df03bbf690127db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e7fecf395cc332e69391665c32756230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2df174d69fbd5d2800d04323cacff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4b471d33e84429cbc83d8af1969e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790968e790fc522f8953a9e477556d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145fe691eca21317449023f102d57d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5937eff3e3bb3deeb82a37495aa1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f543667b31c18040b599a298ba7f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9230ef1f630cc5a3f21cf4ec76b10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a7f6f2ba7b70d4eed89b58d59001c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68be6a5bcb2a3f10add216a71b533ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c961679830d0b9759080c7e9e643a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb90d3e97ab1ed49b5f74c100f9db6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9978b28ada3fd1c60ef61e4cfdf6eb4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c00fb93f3faa6059c9733a5b365e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd92c4c9a3a9ee379fd387fb090dba8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4a9dd527a70df40a1f982127f62c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd1dfb821ed9dff85dacee5d07df3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9481acac8802ef030fcab6c69ff252247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88a2fa35e4bc9af9cad25fc4485704248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec04c5ad4f38092f3699c5f74e0b89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7328a0df11ad912cb0a3256c5eefb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9870991534a9cfc08c02fc1e9cc4692251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347704b98393e9c7e3db722645f78733252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973b6895c52a04e0be85f7c57ae1602253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de4fa12e31b6a87b7534faa2f29f91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604bdaabe86fe67331672d44404f2f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3682bd9af9fe211d15c083eef36ac75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e47055c0d320ec49b42fd310a76e40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8a6e45112715f8bfb08a5f02d33db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77183804d177416171c12e151abc56259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec778819c4b48d1d765889c2ebdffd1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3491965049e44a379d0bc2cfa3760de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfa3dc880e75572112c6c5d3999f55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f580ef2d1183782bc3fb0c81ee2afb0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d78ed6b39be2bfab5b3785171de9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc509a9472243a0ed9d09589e566353265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b820972c83e623c2a4317cabb969940266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c639ab031dff3614e0bcc759da159267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ed3098ecc730e3cef653c1f678aae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1f1be8e55b622af5d9c2f606e8b1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23457974a230e7b9d7df9deba1d54e27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b985bc7e5cecf5e14556aab6e4852de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c032c31412a290eb24cd6d9434b394272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae094c2591020b24f3fe2b31006501273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6112ecef0a76adc3ec71956eb962bbf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce050393d689804c6f357837b9e96b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4625b054e949b861cb21900c97af3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89576c1ebc5697f84c9b6297c9fd3c03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6409bacb48c9200dc0ddec8ea711e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99eba71d6e33168e399d5ee167d148e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e5d62d18c727f10a2fa49c0dc7503280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b587ddc88df8d9094d2dc3855d1a5c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea18d5c223c918f317fd39c4ee9c463282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc056d81d71e6627720018c70f51583283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f3453cf44f565bb4855a565ba7a05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be95be74a11bd3171c5eb04fc229e1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d674bf7bc11305e5971e618e58af9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306ef627466701a56a7ea2652c8f5d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbd79a0a8083105fd21e23d84c83d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845ea5ddd4cb3cb25ceb7beedc88e69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6867cd937a0594ab25ee3ae23b2b23c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd97d53493679de7f5ff2ab90d4e76f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97acdbf49521048a32777a58759b112292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9c87816ff7c41102fc16d08300b0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ca5af2e75e6bd8042c7f10ffa2dbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8f0477a3a177926acbfca8842f88f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336aa6686a66b54c2c17afff4b4736d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c91c72315bf3eeac8ba11a359d848297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe96d02cea2d0f80447c50c0ea6a2a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151edb740e05311b9d6a9f2d539f7cf4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5060fa524518d9eaa2c27c276a5aea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db44de20b6a8bd0ae54babc64c42cf6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392966f63bf4bc77a3ef7c46433a294d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078dcdad7a621b9d3776b65ad1e0341303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47996bdb95f476007f3a3b23ca91f5c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e17eee17b49c042debead4f21e8742305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80539448bb064de69c6f10aeb9a35d77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80d4c8bd7fbaaee843df92b9967594307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c08ca62c53d6481fa8b53dc349eeba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6d0deef472b05c0661e99114761d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd576f1f62ca68176af425ec000585310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387e500bd5bc35176e8e2c28407fdd1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf86247d03cd6fb8c97e0676fb5ee4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23a44436720201ae7c484d7a5c4e01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6297b3dbdd96b7a22fe5a50b42506e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a121e034c9805497e123e014e0f6624315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466c115317e39e2dcae4db5558c0c59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626517ea077ae4fc544f3b96f4010b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd008c48dc36ff1f0ca7de0be47641a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528e0f19536f2af28ae9cf2a274b7d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02b5f44ca535835d6ee5c4f353aed5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e16b2ff09dca394f3a9c0da5fc248f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abff22b6df7f82884439108111888c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236e3b3777db5aa03e16ac2311c39c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3a3df63e80bb138039ffc69af8cc6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e91b7a18aacbb03b6acee87cc35f64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcea4616fec119fbe88eca9173fb77b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0ad75f6b07a3fbc5ed6ccdb8af2aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b25e224c3ef9f2e5015c16f48c0bbc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c841e74fb2ef147a798f0f6192cde34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b0aa0659bbeba7ffffff918adf958330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd02118969c3b9cd28072aeffbf348331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5575070386716c332282333cc454558332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d550d74b95dfdc0ef05e592cc340ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b659a84a3154cc09bb2c122a7f3db5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc5ff80150b2055d5f75883ab553c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b041fc7b08c5065b2472b0c7bd4b99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4e8eb99735f50a7142469e10ce457337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6df671268fa477c0b8c4f934934579338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3f822bc149c8e9670f27f149415fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10228a3d0ec7c8ced655e280ec9f2383340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fec9cda53fbd3bfc12c45952b42d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde292aea1c05625134455fafe9d8e44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dd94d99e9fff0c324bb14ea122a8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9037793bf1e33ee606360a251e8531f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce3e6687541d67349ffbd229a7dbc8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2f660272e64e533235d99e3ec30d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147c9bc8a66d0e1fbd097ca9325cbbb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807eeea8a5cefa0b5355fad3dfc7ec66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87179428627b451986bcaba48a9d4a7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c41eb0449fc966a0b8c01a1075be75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492986471909cac87022c59153efa02351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb50d446be8c8f42a54976deb2b2dde352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d6b9724b2fbac02945cc4f232c49a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8fbeedf7a69e102044d0940d30779354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43366740ecf39ea54361721fd4aeaffb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ba9fb0ff17f7687a93827ff3a4590356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511c97a5cc9dc52dd40529620330e92357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d529886895be374472b370296a1052358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b114e88fb2e61b42fb37072678ca688359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5bdcf279c048c5925bb991a0c7d29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f4a2337b1da6984bc78c5eeb8fa64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13048f4a33e1747ee401fb637dc536d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b42a5cfde715ed1f63e3bdd4bbc76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76a6d0552ab88c5d03fd2f8d436487364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2be6403df4c200d2aad6a1cfc6c6b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216c278d5d9b359e77901547c201526366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210179207113a37c603fd7db7ae3c725367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fc463fbd7e92d1a3203a0722c9fa3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758aecaf31db036dcb5026f1d22f1dd5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc18cd42e00d78265fa3b5d98a14b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670c12ab18198195a33ea51a53e10f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5a9807a141839bd8bda7c8e10c6eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08891c82fb726b3e207d132126b78ec6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db51e8d64fdcf95c440caa685e15166374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d9a5d183ea93df833d90b7af321c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426f2759cdc4589c49fd33606534d43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc84cd273ec40e45ced287612b87745377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f539d076c02d4270d10eba53e7a6d6f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a8c4a87cabe72c6c4b7a77fb1a049379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74f351c0086cb54728b7211539a4db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3367b42b690f4228e4b2fa6e1b1b7e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd8cb8d6add478f5b99e7438f00612382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb99be75f3137161a0ec55d0ef6a17383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715f7d95200fee6c1ffa860afbc861b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5955693a7e933d7c56532093971f966385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54683014a5a29bab9eca8e94e3d7ffd9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e156f9ae813929ace6d1c5dcb9acb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0279b459f4842c15b6243d79c3f6a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa15adf8726a93c064212cd9e6b457389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aa5c7602d768505be63b31ecbadf2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf64d35670da8df3ff08987ebbe97d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582b88150203d55025263aee8bbce91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bde5d6dcdfb436c9011c114266362393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7ba29631fc93b465177fbcc2dfb0d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9662ad831e68f0cc1d06981405b9f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d52813a52ad6076be3cb375b4686c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1e217ed52fce07fb63d69e397fc5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ebf0c420a9fc7199c15fe6d298a33398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9f90daebfa13d0614ee7df07041df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a28345dade5130eb8da0dd6fa9f6f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6990697b1134b47cf352ef6c15cf665401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56362292a6646a60a0f8a87c7dd629e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292f3554f0bb70504ddb846ca45bd06403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d64b0270c76987bca7ae774f6b0dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a61b5bae40bd44c24f6aa0699bb14f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffaeb31c37301aee31c9b715611100406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81ebdd993e39e640acaad60e815656407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa82fe8a54a45de4269f371ec45986a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eac6a607b5bab8015b144d1a1c0747409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b5f4e44f47a60f369997042de8ff4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bae73c6ab1b03a1ed8a13e5dc0af17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888d52cc74b9e57edd780bbfb34b73c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aceefdd8eb594d20e7c64fb1356d2fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d5ee361a0fa5a7996220770c2c2fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeceb4eb2362185ee047cd83a83ebaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508321455524decebb8678ce9227797416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38d7da7e6ec265a172bd7587c3c6e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48895cf87eb53b1620f22b2f8741cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366508836224394a1355c36eba0ab51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ec588330a7cedc9ceaa1f34117263420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee4fec0dc948646ab281c078bc1d16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71863849dd69ebb4acda70e60d8ee46b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e162a8f56efab2cc10a4166b8c79957423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c2a4b68cdcdf3caaeb9945f21d6a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5ce32ec877bf6fe5a17172aebc1e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37f10b316a266416e5bcec59f18f31426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47f619712de8a64077a1ef6d237bc5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d780095b285d618786eb812e5b02b17428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35111c5dc42e29de466d2592b815a12d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ebf2fad2f8cf2579072b033a2661e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e9b73d85fa1ae9eeb94675ee360fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943abedc231733f0f1a4d55e19237fc1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f401f1792d304effdc3fed903730fa1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff8b5457331b268eee5b7b5173578c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7519005e7da2f2570dab44cead0ccf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df405cbc4d883f035e122724694438cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076655230ac9bdb880bd322e409c53db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ed18c1ce8d18912d430f005f8a325438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ab53351caf7dbfb7220e554af9bee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909573cddbb3456d9d09daa10be7a5e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a18462a60a7c6980d155b1fa5a97c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a5251c36912412b631a248496bfa4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb219c142c1fd71fee22f351be010e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c470bcbaa25c520b14d1d382e972352444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadf0297c217e2dc8efa3bd74d70e09445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f21b43e0b128fbc543a3f3c3a03461446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d8512eac29b496edd6fd65d76891b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20ac5afa2a9d9c07214dc9d8299df7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffe6b38d95f697afeed80fe7751310449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6efb1d7160550e0d1f38297ad5808b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8193eee01272fc22c12937dcc4d00e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4d2c997cae459231d8ba981ec9a85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcaa4876f255576ee53e76b1b7eecc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec3c7885c78bd3f161ea0aea6185c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facda099ca24d6256b73ed91341a87d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcbee78eee5f7369f10c67664d8b86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebe80179e413d4465ce2532738a0a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa92720a1224fdcdaae48b807792fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c035c68faa4a69cfa0d1c75b68c99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0421e9d179ffcbc2ee52a1d98e93d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a7451c40110f50d649d27fd2898ea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09046bb9fe8361f154a857535ac16d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612165f0370c03522e1c8ce878651a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495a758d791a0ee730816189b30ad56464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68858e5ed4bfcc7f6d5ae09dd9be33ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604ac6f7e29d4fccdbf80f50fe7d30b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51066a2246728aa6c00525dacd56480d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c199084ed0747e68d86a5407dcc4827468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02f3ffa39211ca502cfdf22060693e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81a279f2d83664c03e4e9949c7b40c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6a47ac5416a044d6038b24f3bdb88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce3353264de51898dcb173be1d1e36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40041beacffdecbefc33600e55a7f22d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335632f1456d3ce63eb5a058c05a91a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f36be03e4f1c2c6c96ff5a3a0d5c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea5e371c0459604f9e7297271ae5d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1c0b5ae83bd1f72f8583a771f9ef4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522be71beaa6b152fc809a10c795984b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f46f3b99767c57a33e1bd84239673479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c784f996394305cb3d252071a160ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba841895c7df14c15dc94dd8e4b7bbc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c883d67cb600c32ef4b60903deba12c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e23399a992c016f6a58dc35ef6039a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ab00b3b924b9dd9b80c6f5e05749b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b48a68e50df1a614954636afc6003a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26947b4b0b20d35348506ed0f57df7b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a792dd395575f674e20bc7fb018eb10487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ffb114c99f712c53d623a7ef53c1b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19542ac4497584ca4600f7f89ed9b07a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d147ac1dc0c419057ba8183668d2071490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762378eda95d3a5f0c4f701e80d66eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ca5dbdbe8f7b055f0bd505484faf5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c511f2cf24558826d9b9d108f83b4cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e931b26abca1399fab291b2a0953f60494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6b38b848aac04d37f368422b60642495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bfbf0906c9160e8f4a34fb21e944d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db535207c91030f66c761ed853f06d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bbd7279bcccd630729d5b16640833498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e8e512cb0fa3c5cac6eb78853af7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c0a3b18d461e36487b3fa1efe5a29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356038a5dd1c80778d673032d3d9320501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fe40c42e59f36fa0fab756abfccf6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116a0670b1081e4d8b55c9d857c9210503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4562bb09d96e3dd57e7716b7c9622f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1c62046e67ceb0312f8a1acad2f05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f29bac5075ed7e2e5f6526d2fdb852506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3208328e3f10a894f9f6fbdc0a048f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93972e6a300b29ae8c06fe6de6c55d2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226d7d9534aa6fc8c011913ad1dfff7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71d905978d81a11912318154467530510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1eb4df554650fd004992b3204c33c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf669bd6e85d714abf347bb0d6902977512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7130aa96d3e5b470c5884f0da3ec80a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36b815dd14fba3ce3de4600bcebad9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f552a5651914a32ea1ea24ec59420ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62523af94be1668af46cebf0e36558516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c861cd54592131377e27332677a8ae0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b0dc8635ae16c48b9e5584174800c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357ef5a6fa3ab3c3f2de77eab19bc24519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72daf9ce491810b55cc2c31e3c998b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4779bedd8333b822cf1c59bacd4808521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d436e7bbdbe1a44e3b8e79c2cc80ef8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79bec437e1bab140417ee02a8f48c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b9fe8d34ba26d0717720f9030a839524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a71da0c60ca2caebd06e29987664b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25eb7e13c4618bab876d0f178bf170526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547352115b50d0e4372995654893760527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8928ef07726c3a46e4a595f7dd08820528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36ffc6a2293933be1df660aaea9c6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54891764f7b2297c6fd4ae349e361371530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222429469954dcf7d8e48327105162d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78f3f275f8598f3b059287d10fc813532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfc014ab0c933b7932b691cba07cc6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec77253bb574b6d13cf2e5177a747a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78562d3ea564d4161eecf04cdede1189535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab31623e84866a606c6cbf1a53659d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e20fdef7c61561614663eff0ed661537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658f3c54ab66dc7ae760a067ad9017c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058158435c54235008a45bbe4016dcc7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce85c39ea0799737da0be812e930c15540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640acdfa941af75d37e8cef38ae11bf6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606b815898a085bea02a7f7a27b554b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb5242f0a190eed63995b5e6aaf1e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f0a5d2e41e180b9a28f8f11c95d30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb570c8af3bc04a6003e9f7d0e06e01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547017a2de1a4f83b485187b7fb03ceb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a78904af6b1935be9f967aa83bf6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eb0a8ac26a78edfb8db2cc888c9f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299b4a98cbeb957f4f9533ffb279151549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96628e5ba59675b9c13eb15384f9f03550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbee01d7d997163a4d6c73c6f0cd04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479c5690bb8304ca0ebf4dcc7f70793552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19711b4fb290cee09aff2af95281fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985cb3ad6e9dbc9ed0d77803ec3d8f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b934c8e51d80a2f12f0659cd4ab26555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c682364a2acfb86ed58991f6cd6c22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b996895cd8b94a518772a05b2c9f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc615ff6d38593d473826df10a5b172558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5aa3c0646d85a53dbddd13179ee87559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7ab7ee0c82e0e0833ee1ce943297b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2bd3904af39016e8d105d913d52a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78128f1281db14be6a2055855acfb061562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8221eb89f8a62e18b0a87164604788563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ce9f23dd35454cc9c002bc0085251564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836213107e5e1be5cc8d9d8a1443b1da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c1739f7768b26640dfa0280818b24566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fc55f73c535e2b72f668707a7534b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf1e11f36a1d64da73bfad51b85d55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a20d55267902dc206e66386344c5b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb440d98384e3039579881689539133570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b153cccc3de7875cb81ee6759efd0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac23204b2d752607679e2bc9cbc4e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c6a1b7346d49118349315114145cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c8225daa533a6f5398e08f26494fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec27cf365b00bb5bf8d8ed3dc16fb4d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b30f41de2600c54a4b01bc2abadab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d854259e560a3f95c83009e943aac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3fd54a56bc698e5fc08ab09e31bd2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a1685d94977bca1af2dc18a5e9546579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367a0da70d4b7ac3fb32027fe12f5ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c31d6e59f0a4905902614dc638a58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59838fa4fb913db94bf349c3d1c3c5fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66838c79e989d372c4fe5a2b3020da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d047297e6bf9e5c64a01ea5db1901d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a1248b3fe8ebbdab33652abcd6563585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0227239dcb1b6c0184d15a996c6a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e983128c707ed2cd5a546aa3e23cf1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffffe37a954fc642dd7c889728f9d02588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9ca2527f8a3f6c9df0d8427c59dcf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eba3836ec1e05521bfa8ce27c8183590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35040fec6643aacb5b7c0744ce75958591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50d2ae693698c1ad986874ab44fa87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c6e28ec0679ab4c883f91af510354593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fc3a1ac0811abb780e27193322dd4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f732f8b08dac78e42c5e98cc0e698d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975028e18bebe6bd5f681c85402da1ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822acb95fc61fa763a39906e6274f92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f285ee76f30a92dc83ce3f10fae546598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f85ae3c3289a2b4fa7d3bf7a5ab558599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636d66e6b95f5d370a4b3c07e2cc937600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e1d1a653f1b2a37cd595da2e76668601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d78e42402c132f49a3989cafa30c30602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276b561fd1b351836e8ab75d7b6bc51603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ecb94062586c88d6252d2dabe27d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768a4eb95615dc9b0d52a5fc729f905605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06573273f17fdcf74af47798188a08606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa10dac5d2293e0829fb635085c2e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f5b3771c33bfbd46d6d6cfd98295a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9d02dfacdfcc422b9332537cee955609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0881abc4d5aeef4b21a4aad235d02610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8e37f35c64043e090eb124c00741d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb03bb7bd3abee2d1b25ca39791c76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d74bbb28bf1059c05ab9cecb02433613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c6b4f7bf45b2119325eb4d1e570e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f061ea4aca68c01caa41fea1cf4186a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2feceafba4df4737c30ba148ac43d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb00463756643e8d3280060343578f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db02d97da5e1561c3bf98c9cac7daf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abbd54ee3862bd3e4de486afafce4f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4719aabd0a93f7dcdd691c36105771620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971b49c4103288ed16a537442ea5833621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3883888ab153a44850ebf27efe424622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114608e71c6383b86f848c918bec34ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b578deb6158755bea3aac36d21232624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fc4f9becafc79fc33de2acd830853625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ee60c93e592a2fac40202fc38baaa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4874d3e1fe85184dd781575b206a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111974acee77095755455245c9db2da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7718070d5f8aa3a451e3e7048fe93629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606d6fb620977a6ff4287cf4962fa80630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5bb78caf26277ca3af128c69c6782631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf4f9f57f5d1adcfb0f841b5083fe7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87eed7a1841be12f1dbd1fcdb1fed5a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490fb4f7b7f1c161369afff695c424b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6f8f4b5f85d2ce5e7d0c76cd5defa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278633556308edd03e64d81546cd3d90636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184b4d9be4c478f7719b41ea33fc076637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a7a4bf4c068cba1c84fee3122fe76638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99b86de1a03ad7304f03529425c56e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50dce167cc54e5cb004f3b273afa01640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4af162c1e68b30d52e47b6f9a0b190641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce390c8e344ac1646aeb9fc86f8bdc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002a2f892fb0427972dc4e3884347e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6f66622edbbf6d4bd8722ab04000d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf5ace2f0c9accee23f13a7be7c65e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcd5117d8e7fc6de9831ed28b9820f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ceb874244de8f1de8ca7e0f2ca8758647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaf0ae5cafa1d5efc2c5f534b321b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b500013a31cd705b685f330921d1169649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6622c3e419fdec3ef7a7dbe57238d1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de35364dad1e1627d7cf503b36e27da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94046ba2b06f1ecdb7734c5aad368aac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb096890aaef06e5042c92ad5b1a86653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc818da6701908163c4db2df1de99d29654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060c2346d3bda49e18fbd7b6f4b07f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fc1b3c08c2e82632debf95230844b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc21d3a6ffac10af9137b484bfc08f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbee3d083af7695852ecb41eaacbe6a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f62906d038af76f0ca2bedddc66bfc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7e29ea4c5ea9a4b452d8371d2724d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c92f35981b1e9d90b48d2087e8c903661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dda676e405c1f75250c7448f2e94a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d546ea6a4e5cbd902f1b8381adb5c1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3c4ac2ff44461b125e576e020f794664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230773c69c4144d2f0a74bd1b75ccca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83057134c075ba99669570df76ae4d4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818f69d0edfdb76cab86e9fceac158b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77224fa1828a0b9e9271a33719934cad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865c7a59bf4f211358e288f5f95163f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b170d83167c13d3c23444ca4bdfcd31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49f2bbe71ae590aaed2bf9d2f72c39671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831e04f57fb171de689aeb1b3af930e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4ed78b900376c25b0e9697b0df2fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901850b4389700722c54ecfb9c832af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85d3350e5a6ca0adb1a34267a21487675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b33d1e26c7dbc0093bb2ecb884c31676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a6ac580dff3055afb92052d102a6b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145678dbbe1fcb126ac050790828293678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaca748d76458f7e72700b0a8ffd53679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253c4df9da81d7f2a557c2965325144680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>