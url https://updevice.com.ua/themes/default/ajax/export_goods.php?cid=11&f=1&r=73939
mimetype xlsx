--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030ac2cc3ff08404193d07092639f231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4195ed5d16c334165e2adc63ef10b6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78ac4b44a7c7ec1b967c1a7bc38ca03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbf01b5dee024ec5d192564b783ac44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da434b32b1f41eb84d952863bb51e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bd157b147f7d5e180454df7363f466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad46ed5b3072406fddcdbebe23f9f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8038b403a7748f63b00ec08d35edf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e6b1021a8f6f6e21706d10a5e74bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe14acfca7cd0e847ec7e953c99ab6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6aef8dd3b83ddb16204da76665d59411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa3e2efc59c085c383111ca87d498c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e5a460fbd5e4bd1da20d5d902b9c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c510eda15bd3eb1bb3d2d5899bba6e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5401d370fca5d72fbf943d64c4b37e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d614d8ee6ce52b4a2613297d78ca50216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088562abed15840219f3717d1e5a50c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4c34f3d430872b96166274ef7f84318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171c6134cdcb936e5de7440f26ed9d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fe38c8d9b99838d1e56952f40f19d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371da23f24857e765efc65898402c3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4cb33a41d8a33bd3556bbdd2c358822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb405c38fba2e28bccb449b67e39d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31aff1bdece3d5c289e69d14f96022624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc6c034f1cfa04e97635bb72182f7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79b486280db3b675f176fb955f30a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602c1c05a9c30aa6342535b475fdc1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a8429109c554d4fb4c83ddb6e6b8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec140f8c807198f3bda21a8157e16029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491641b684d63dea57ce8df338014e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0512ee51687e465d74ec5100f468b8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731647d93f8ca7b8458548862db5d5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a52d029da405ae2b9fb0ab97462dff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d58ecd55f56ff8cfc5158f6e5bf6d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b156ad837f0755ba5c54af639ec0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3f0528507a2cf67ab3aad5a2aac5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c444a675fe0a0d15d006a1e06c9433e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074f4936699f22d33404c1bf54cad6638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533c5841287a6f313521c01debd9ad539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830579b66706ff41694ea944ece141340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61145550109aab1e09b1bab5b0c8e8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051cddb7764ee5f36353655d97ad9db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb11f431b74a384cd49933ca594fb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04890d98f017add96c9538acdbc4fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d8a8c2a6097fec68e3ae5ae6dea3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18e7b116f195207505d69f3c3898d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30908b275111237b6639155fc54e3c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21f6d771f7652363302e2a422a115848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2873bb451096920fc5c2e0613704749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7ea442653a8422d0582028c6bbfed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbecc56a3e3ed50571f47b4a8544f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d7e799f94f724a8a701ef95af4a1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0f97ce25cdab369c5cf8f696b5dfe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d2f2fbb7d0896ee1d535d4841a39754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602bd4999d1af53bb449c50a4cd23cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55473784258cd5b33d6623df1d52f13b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982faea1dd20e25cf9f0887e41905e7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e2c18e18fe090dfa503227cf7f17e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37250c93c9fabcb9d4987b8992181a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839fc1267f63f30885071df52af8f4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e7ef9d6256a17184c8dbaa39c811f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17977cceb14a6b0be7b34522a7c57c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cf5a88fd6c01bf0657c3e1395fc9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b33920f98660d4874cd3704b75e7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905297dcdda3f7738ae64f40937f8cc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449135c47fc96c4d9605f1082c977b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe418c4163bdeda9168739c3e2bfbbe667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e047b35539e7a27f5e2bf8a2b4a5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb29ebfdc224752c2bb2eddbfaafc9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ead0c76f8786ee7ca464279cfe49f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09adc815760b420e753c15e48e28d3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2770ee1312ce9dd3da9a5e68d8043f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf665fb3d04097f5fdd774fd448d1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95774ad223d35cdb22e1461a81e114e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639f0eacddb8296d9a803f01073ff2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6f25bbc060e0446e31c3d6d25d6f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8aa7ddc8efde4c9ad540e17556586f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75298c859335a753e32e1b79edafd21578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2befc91bafa390e5e94e90e0c3d24179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf3409b6e61b1d6eee01bb0752e58e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e36fbdee6c1d20abc3de690c942f4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c60de293be6ef5a44d7f298eb79d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9886424b1045488a0495c3acd2d11a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3bd932861b83ffa21008b414c23dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9167a4be1ec331e6293b39846057aee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50200f1cd5b8f36d2d5f7e6389f4feb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783bc139b0ab5cae81d98bdedfd2c8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7807f5edfc1d2f83f08519810fa7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5594a240e32044519ce0d9f94024a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51afa8fe722901c865a7cbe145db76990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6c4fdf434c9d976939dc3f6ab5cf391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cd526828f62ee49895c612a94ad2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b070847f888a6f900d44f8ad0bc433593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5beb58af1f4c686f18fc07f4571c1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda02d8be485c381189c23aa2ba7d0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7050b71752bde2d531d381e83269896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011440b9364d441115058a3c4682b52b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3a92c3763282372a919efb429af0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fded16cbf8a52c245b2c2721fac2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619ccafde376e2459c3193b43c95128100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78575396ad3480b4d88ed563c04b0900101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a03a9c4a4a07a4755ab28580312d11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6facaca23af96b0ef11daaab7cb18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddafe659e151cc51a2789475f6916e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ae7449b7fccd030be65429bfb71ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1e1a40d39c14cd5c4f243b1509656106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e994110cf666677598cc5787a15e2a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157474697bc8a1358f8c5ca7e6a4981108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867717225ce6bf2bb348039e3af07d84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa18e43474c5e8545f3d96cc04f3583110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2802f04f6bbd1a5d9f1e365c23424111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2e4a65e723899fafa5925bfe85a87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63844e90e1486ee73c3a6139c2273f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3e9b7ebf5dbd1ed8a2ecbd8db41e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdcf39ee9f683907c6e4cc93608be1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697965ddb485e5820b1fb0c1b0d553d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa7fbe4c96a340849acf9916412e02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030be838dd21f3f9d22de40cba7ffb06118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd9d2a3f2211e6de5c8837d33c736f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3110ea893f57892a54445e510682de3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9636ce7fd5fc4fc699aa19cfdf2ae6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeafa66bfe535b66e3dd9229fe3f48a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631979fcb7f87eeb876b08deba4a7f80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d75b679ec41534b2de2a7a27fd38de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf29f9d34fe754a87ecdcbffac39e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46c764406918e18495330acb6b168f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a23d9544659020248cf1c1305e5440127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9594cd5ee5b80f73c86f47eb42a1b56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad6cd14221e30dc7fee22671d6f02d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ee56e74a8528ee8038045c2f9502a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b2d0cce72c5c29d59969b0d0c8a20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcf9f2242fbb2d85eecf8392da2b34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b554d44e6c8f0db2cf78fb61073fe3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d82a088634f4fd49f38b34c19c21d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60e2f0c34fe4b0454978e787246a7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e5e0d1fd8938b4f645895c34d5ce8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97da25f2904d63600c5eb22a289d63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932f14b77af89fbe7b1f16ea4d1acd2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d8dcbb2eee9c9dc2082bc968a7cc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cf69d480e10f813f81e6857cc0d64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31ff9301cab7517d09739ee7990065141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573044eadf263c1766d67ec73a7e074142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bde5d0ada4b6d2cd8516547e8aa78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1384aab46786cf9bcb52dcba931aabf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935a5d5baf0c42c4da77fc3af90cf05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226cb5f71b57a194bea9477ddbd8dd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc837696887846bcb27f6bbfe2fe51147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5897b28bdbf3293a8f0b9d6259d61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f3a8bc82e69fa260d466854624c86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fffec2ac6491ff4c67d10d1c27b427150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdc5ccf6395614bdb99f26ae148e7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19785291dd9a9c9f844b7394442fdc81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33fefa714b09a91a6c7a583967044b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906d1b8e17acdab4d4d1d22f281ff4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb348357ecfe106fd1e087dc3d3dfb13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9818887d367c8ee617de5a9785e64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0086f424bedfde1f9fa1fa465caef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f3cfe026b21ce5e8b3628d15064f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b31d336d390b3e1b586fe9633be0b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2fd0efe8640800a395acdee283971160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376afcf338ebb7f6c337ad6dcd13c4d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1662d2a5f5267c50a2f638a32ed8b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cb72ea4b91703705bc81aef324781163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c85ec2cd380f8730ba6b351f8a661f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8a98e195f19b3da27230c31ceb40e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1148a39e63a789e68a9793432e3237e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daadb1b62ce5adcef1130b4c3061d83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfdb855704a051f01da870ac9c4f39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609dd9ea25fef65d1abd01726d3495e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a7c2b953894fea7a3eca309c1633c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03f3755c991ad694ba0d52fbbf9b79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cc6e0dc7eccbfaa74a3d9b806be77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7cf1873a4aa5f8dc31112f40e2bb4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b0da22cacac6e0677102d962f3752174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142a0018729983b719237ae8152330d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844917922fe03112b96c949fe1a0938176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe41a416bd27502ceb5e037b452585177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3133c49334fe5c04996bebcb0452c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa626b7fcbbf39b5d8dc9f30fdb51e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eef96456eb455fc66e4cce13799b89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece59b73a61432bff39879f036c146ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ea6292b89ab64f1d20dd20b52842c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9509be9c889a3c4cbf7b9acc434f87e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ced4e7502c19229257bcefef0e610184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c24178287c7fb463c24b5a904cc02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2eeddb56eb8b96f7f659f33fc4909186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3d2b834206e43877a17504054c957187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2f7721811c3c4ac98c7cf725e4981188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf418c9da00aef875e006828ed5b11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24947e856751af98f51436170cf3be3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d5e92a8b54f58dcf17680ca3ce88f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7418d8878be785519deb83677787a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cefd288a39dd4d49a75d020644b5e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f005cd8668902cf0a4337087beb59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2c967e286cb55813313a9a280308c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fffc1628a46a2c81a82ba6bbb3b9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bbf52e18be21514225563d1854aff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab1565b5bd9419f56d928c5d4fe267198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fab346d8be9265c0018ac3b67e8ae9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd677f1f8b4a465a2ba9b98e8a1a156200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8677857212b434a7e436d0fd1c2c10b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0b155c7cb8626b90a296c77de1fe9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784df85a23962e1aac38706c361665a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17286daaf17bfd37a89ac3926c2b87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f005549383f8ac2312f078e781fa1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa4d815e40e02e9a8331f7cf3005fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc16ff9604e7849a77ecdf152775ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98918407a593af77a6324aac35e89c48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a34b01a4145d989addb0f083ddc668209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180084b07e6cc2a7128a3f0ce39648d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d60db71097fb3da010b0e50adcd923211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d88a9f06452501cf3bee7dc7ee1db3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa01860a51977ad61563859c635e9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bd125825a479a7e7f10dd823048dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ade81ea6eb5c2288789f2e487c29c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756c3f4e9a67a11053cf27a07168b2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b29155d63aa3018f29437218a4f8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1306c730ddf3bdd0df4e927bba53b8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a86c16794b447fbf75cb9785df189f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e79086167e4d1d84deba4a85f27c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89cbec6a1799905180eb50eec970ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f9258e482ad535cdf1f7b4e160fed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350be2bcb7ef8ce886a4fa37b2c602c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec94cf992fc7deac21d64eb3f67365a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8a98895d5742a8792e98621928fa9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62996fe9b1d641a19dd69d97a91db70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa67a51f2960cc0c427e0e38137e84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca8e8bbe96c25a0ff4ddf9c44a0ebf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d00cb209afc82e682e2195c07947a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d48c8dbf829f240017f1ca1840b55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7815b512ca922b0b876e490841fa67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e73cb8e8a3c742e8c6b39c4e195fc9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d245a075a90a89e8d1786efb3ebad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190158703424eada8a3793725cb4bd43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d1355818e4a50d5d7cbea8de87cd7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cd5559f79e878fc12aa7b6bdb2e36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85236e8072aa84e78dd497cba3227f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7951f4efe297c4cab58f9844730d84a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8410667baa3852c6398dfc57bf9c8d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7133265d73a6a28ec94511ed2aa7f6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfde57ba6e0a375471d93afa40695e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb4201c452633bfea82c8575d94d64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09e9a5467e06c0bcfc94d8ee6f7300243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcbc03668a747b79e2734f780f5273244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71197bd430028dd04126c6c359e3e132245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978ab06864574b25dc4265f8c58be90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9623fa2452766bd87c6ca42821309247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bf6be897085ce8a74b39b954aa7f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf477626c2ccdba69b961f39e18747249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaf505e6065b8debe4b2a67cd2b072250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc735adebae8ce7c9ecd4015644383251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67944d76526e9f01fbf8a64c8e84b872252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfae3df28f128117338008d665eed2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd95aafbc39b967d1ae86ffeb760c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc346ef6d3e969b4320ac88ab9de4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a878257312cf3c3def7da812cac00e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe88f52d66aa4ef1ec040754f4c303257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02296b945864395b95815ddfb8064f8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf943c5517eaec1c8e70c12468622c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724060ef498cac85df12712ac27c14b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255aff429c613bc438e1e4f245ea85c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef234783b3bcf7fce2ac7a139b41fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74165a4588ee6b84151e1e3b913faac6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035efee8c9e3333dc2e57a392f601423264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6f017772af24029748cd297988102265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a10dabda631fd1d4be3df5ed75ec92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78fc2338f8dd735dcae8344d2bc853267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c40ba5d5e46a417197510a30d190aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da167ff7414ddde1cd1bc10190a099c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5dbb46a6a4ea5790926e27fef3280270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c37a4bd9648e431b7011307b69ea4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfcee47ed3b3357460c749ea16af63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adac2b9596c0be3a3d97098af3dd5f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77791ed8b6dbfe3c388b55497af47f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc4086b46f60bcc5b37135139a8826275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13ec8a6c7e1235e22aa5be879a5266276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa359d1a075d193cab3abceee00bd2fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7f6b037377c56106b83aca5117fbc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc1b5e4b400d480ed7e5d4bc791b67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f6da7be2777fde84a5ef7b2d5b6d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cdddf455f2c238940f6995ffedc28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c8d478e20cd1558ba37d2b9a9bf88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716972ed58a8898773673897d5d65d84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382854ce1e328544708657ccd18adc4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d3ecf2a838e11cfb1be3c604a9ce4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4dd9ca76f34c3fb07d80945b8ae37286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87187ac5c91e10f2a8f367978335ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f95a1cc16b2c3241ffcd48ebdbd460288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95be00e72642a70b2502ce26f93f606289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062d2fd22de392f430e7779ffe93702290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf37a65c3d887c89868c133bcf0f9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7a8fd5b9f5b8de4d478c4ac8f9c73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2baaa88fa363831824820ce1e65fd4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed3dea581c0b802cc45d64a4eff824294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b85cb82168787cfcb5ce0beaf64d7a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82a5ee72089d40d3bff3ac4434039f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484e134dc621110ff47ed008c0d199f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0262d29683452dbd0a34d91fceb704298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485d7b3fe8db6cc8118af33e9b2218e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caa83f92ed60225e105fe8c577e155300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2de3c20e2341c720db26c37f144096301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68854fea49a49da08f8a9b1ad1e87ed3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74033fe33006739981b02de53e82fb20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc632de2acf83608343bd36f8f8d04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c277e04cd37807e1be756e4f7ff81b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04637579d5c822c5ad2af962a9087e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a47425400754194199ee6ce779d7f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8be662bfc0baee8346ea1a5b40cca3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7377085655f3ec8cdc47c3b95d446aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f43884068d9c796992ba948d1917ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7744f2a1c57ee04aa4a770865003a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95065c94a66033434d8861bf0387f3f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fac4000ab0f7f6d20d0e845bd9fd09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb12c7a4f50da8ea628f295d5c4279314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212e55d2d24d56a4dea515bc6901695315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c8028e9e0e242364cfee905c4cbf1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b4272c4ddadfde4f4810e26230de7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31266e5bc0077c89707629152a64f2e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9d78f07014a2631235542f9b721b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68eedf17a08e5d1370c01d7181436c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dcef46525a39d649d87ca8f90e612321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ee7e87b36288586f7e4ad16e2214b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555ecfc0c102577f1920f1a3d395b0a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf64421e018212994c59dacedfc89bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7688f26c5004e5c53e50f1ce9704c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4ce0a81fefe7346f3f29897b85da9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb202dd345a1f4977e730eb624eeb2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5244f3399de39788cc7e335b12447b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695298832bb47a17ad950a109ebd34c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813020245916f14204041336955fc70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467e0dca95f2f5fd38cf5d1a95c59b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230981421beb566d8d80962d0ce385fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366c2a30d555edb0c81338ceb68d78d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9edf019544b500726f562f7fea089334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b905c99f3b1ce527bf192c10d44700335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fcf1c4139c7e9e6fed9bc80c08490336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5de067ed36bd1488cbd68f7129230337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2533272597f90f5d4ed85c7a8b432338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384b6ee83cc142e7750b9c4098dcc86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd521d5cf362f3c43c10f48116a5ef2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824eb2c36bc9626c3a7618af0b11c995341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c17adcfa0fbde11b80690c86be4eb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fbe45b960df31c2d70897d615dc46343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198fc39baea0217ebef5572c308aa3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213ac0f5820670a738706cfa80a352e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ac40ed314d74f85b84c298ad2d339346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed903d7dc9e2632fbc4cf0a34160686347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492c6c62c83203cfd123ee6dc4e4bfa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68fdeda6a499fc647d1669d08a919c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e3318f6647092e401a336aa721de3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcf58b9307128ea2ff4b973f86429c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0e2e795c0d63a293157a6ffb96ae8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6349f63080ce1d1b0587e0636499ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be15200f85c17c782b1c394906257a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0694577f84fd2be3ede084671de7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e18362120821f3310c89ee9ecf6f18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd511a6be870e6ae0e4febe6d73557ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f397855484599f7c23bf7a2ac9846358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19b047ea8b33746ab4f968fc537a5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9a0f95d7fa4bfc7097488d589634a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84769c03f5f369d13c6eb110025b7083361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d630c59d9f5ebe0540be06e3eb0257362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d0c31bfacde596a1bfc21795bb7b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041284401dca06860ab4af77dec0b1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b007ba3bdcaa0bb5a309fb72741a736365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4f4405539dfa7d8eefc374b38154c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cabc56acafbec852f1dac80eaabb5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811e5d7e63363b0f0fd8d51574751d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730483147fbd6b07a12c2dd5adf7e538369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cadeb9e9a28dece44f3fbaca85e2ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c928b851eb4b049f5a0f918b39a2a6e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d0227a8efb70a1a8cd6ee8c4c8d3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcad0e520bb3a5aabee4ab75a957ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7763c7f099c9f87625c342f592062374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d5d238c17ca4717f0a0c2d20cd483375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3288796b354a13680233e313a27c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c9784ae6ac57dacf28201b1ca0f93377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a406f46805b04ac90f6713d9644ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa439de6a24cd0bf61498f0d51d523b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4751bae88f55d92d421075d3ef32b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a6476bbb955bba3f1189bbb2ed5bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef7a3768fd902334e98557b0f00dc5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b188582a50f2faaac4451626d1f38df383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bca4759a80da6ca6c38dd9570b37e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4340c40602616dbfbc227f46b64a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba96819ebc83dc8919cb35baf853ad7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea4ecd3715a5cbe8e2e3cc6c2b4d7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8b168baad3e3145114d6d6f948e0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e93c386d9c1525b1e39f70fa923661389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126774cf9c18de6806a66ea1f496357390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bd56b1737dfdd8212d3ff553c6720391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef18559fd96b98e0066114ecb8a509392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053999a19b7e594c6ed4848f4da9639a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174f72fd625b95240348096f27500e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0efe7b6299d452862af73fba409895395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae208a575481d89dbc7c7000b743b59396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2000ce73ddae1c26c77caba4dc270b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc4292ce06c6c73c79a4a36ec541e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0918b900f19203aea7b2849454e7747399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e14fc2202df2992bb77ac62b11a595400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2609a4baea517c68870b24f3072f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13ce65fad4914b40462b4de75b627c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e1a4dd51ee6dd0a30cb7e7a3bcb9a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392e58cd0e9d47d1eca64859047d403404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e9a1bb8ae2d5c63fb5fe5e70ca4e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950adb3a335e0570ac76ad3ac610d2a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf738ae30b37c2a987e33aa422dd6db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818b398794c673fbbfda1c6d0ab7443408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60101f3e852ba3dd9be69df689ed6cb4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3827c4afec3d714d44b8b6c0e29a82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02d3b2a7de5c11afeb7ab2ab4784ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0209606f43f974cf9e00bb008d79e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ed6d138099d60499e71e780eda1a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85e400e9156614417a902199f460f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6d0a92872b23c5a99c08a2cb101cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208031cd41dae518867bfa9f89aee322416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcab2bf4706988b5f558383f2bf14a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70526f768eb595d1965d96c82ddfb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7cccc210581a9c1ab0465b5a24225419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eebc98d7516f1fb6a0e354da04b40e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163f2ac39d5bfb39e1b121a197cfab7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5140e748373959daf6dd631d2eebbc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5ef836535c0ff9d5f995af4da48b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b40ed3373e4a363e0d0b827ce7f99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e029fb20f5242331a2f07e88a7e17425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089cd1c6a019c62faf0576597dbd025426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06398e1b63bd0f11fdc843b2ad35b763427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0af99d71c915816940eec54e2dacf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463e9dbb895116f550988d41836a7f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd31a3006e7055b564fd3842b24072c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6700713edb6ebaebbbea506eb8abb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8f54df9d0e8922e5f8faba15cf576432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757d111575c4f6102b59f4b6e76eaaa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12e36f2e3a9816c6edacf95e3c8a5d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f02e31f71643608dca41f9d7b482bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75add3458a01382125427437077c8b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976be809dabdf51093cc0cc06f9c1dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825479fe59d1742e130000f31ee80cc8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b19509c184684f532ffd4771204a58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb12be9b4a3a6af1f23d23a070f2029440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c9c83aa8d02e292c0df93b4bf59b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3d2c85456d25e6e1229bce4a471b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fac85b6fb3895e62622f62edef59a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825602e0ea67ccaedcffd70125f011a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dcfa5a04612e82569a3288a35ce3c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbd2cf8c70d996dbe2520e65cdb558446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112efc2ec5c568b2bd2a9d46b2c8b09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a181e1729eb4868f349a14fbc786c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47917aafe82d0b14210d73248f05830d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202561be508fddc28cdcabf066b1dcb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd091c726bc0fbcb59170a14fd5b5a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed035d5a7ab5591fd4f512b77551e20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb44b449ed8052578eb97af3c6c8b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47985ac21bc4d1350baca56da3855697454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b20e1b180dad1e2ae6511df545bf7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fcfa91edc76281eb52c0d13b498de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfdb4ffa432d87a9ff2f415f1ff4b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606af97c8ca0a35d6438a845999b20fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa2cc27b35eecbf77ad42a244bc265459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e7325369e985030b66de7f02b8984460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fb2d11e79bd00a3e659f142d29a6d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6555c3d94d771753456ddbad44fce22462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625764c68e4c75ce6727b1679fc4f000463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2144c22c4e72d85761a7e4ebbbfd3fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc682e78a8e5c4a2a6a062b72b2f00e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01c29ccb13c29dd05e0155de525a10466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d877e0dff412ac189d71b27d7a2af40467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a30c5ddba858d37cc81e8a84f1fdc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cf1a1d8378fb287a3469bd293f735469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4087eef4dcf500911a44cb5b880a2df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae644c760d4c2f73c21683cfee11e72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48089d02c7a893354483178909a066472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6b9770402541588ba77a59e9e5e99473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b413776030194e9c65c00db44368897474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c30b888377a783e8fdca9c4bc0796475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d69d110ba0222f9cd5bb4654f567e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90899236ba74f71db5305ad42b673a41477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2027c94b67f12ae0d23032bda3995b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec49212f64758cebbeb767a273ca280479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd364e2573f60f695a19f2f5bded79480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523eaf3ca829dd9c5112f68dcd80e3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b566c15e386e3cd30b4062522c8fd35482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ad5b92542438a36581aedfd23ce30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089c3d6f50a520c665f1e559dc47075484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36f7219b1154f1795ba3d2ab2052e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4a3ce4353a4c17de898fc74da6597486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4fbbb75636d8355fd0122b2e58143487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150f004171b8c1f14c46ab21243a63d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe75b8a4d7c090e2743ce1aa81c363f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669c2a9ae2538f65c6c2751d2f5a1e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a45a35fa14119c9012157c358bd9b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76e8988667abc3cbc4cb7dea32fd17492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1d3e0f7cc35bca878756a0ed2c04a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e9c65c7b1fa035d169d32cd1fb466494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ece912afb6772665789e24428fb04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6bb6092889d018d39d0084143d2ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0677d7e9b455239a299e241368667497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbb77cc4b90171673699de11bcc2de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf97041c61aff432a4e28f852f0e2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f561de708222193219effe3a939914500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41124aa7d87eabdbaab7da5554f4f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a41199cb2a1ffeff110a7c6f25b8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50ea39783df1922e8dcafa2e48e740503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237cec4f1a92c891dc7116fed38a67f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33281214c501ce18c3a9584698826e6c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6033220b6ae3070fd277c2d10db311506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08122b96cf92544549835c6766e93bb8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d5c24905870beddbe91f62b6ab4b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92755df3d78774f4297ccf116d47e98509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6faf6f1b3b1ff6b7b67b593646170510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e27621a0824eca127cb86373a1c2a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de67b56279a077eceafb586c9846b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01a843be42a701c83b2439bfceba2b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f7c640c17c37b7f82f05f6978a2db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a3c63926e65b8ffe93151f3cb6315515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe213bd2e0f1615bb3b4d3ba6163033516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d1b042980c4c0ca35497bde3ab7d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379409bb7609461b273814c019c5fa5d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8700bcafa565de75525c7672d5bab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85952bda81e0696d045ebb386a9b5cf0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adcc91242b0cb4e7f573741e81285f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579502996dcc8913a5d9393485e387b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383f1bb2adfb10542d7cbdd9e9b53bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd6779d41413fad88a17464a6b4cea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856708e86c165d6fa0fe55e24be9c58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd801fd8de66ac148152f45368599fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f6a3bc255fd5a5528f9d28023ff34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d110b89739d8a9b8efa07da4b1f6eb0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e3e9e2e235bb8d32831a360ad9988529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32545afc07aa537cdf35ef1a9dc5af3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a8b51fe286ce0a407c3c0d5c02a3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df4441c0d12b453704897d065fbff1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fbd72371d1b49aa8fb65e7d0baba7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0637ae5614aa01365f3876d629cc4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8c8bb8883fba92ef9e9b8a97c4293535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5f975adb66d39d9c8f633ee008de3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c08bd0912675f9fa52ca5555230a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f7a2d4d2e39df6294d10cee75c47c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05cd77caed608d3c6f86a137a42ddd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502a72b25b12252ad820360cdd1f239540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57df760d62756051c0811482517978d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93eab03290c927cbabc9e60966954c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb7bff76031c30e028ad9cae227563543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31341b77e2ba9d7ce0a51607ff89366544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2548b5a520510f6a4a64e3ab4e6489b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1577cad846bd04c44c87128f18fd8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5b043e8247c92988868b0f90bbe7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523449dd753d9a3a91eb1412c84d4c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2cbcfef2db6d98f857760b13864a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c153f7221d70591fc1783beef85be40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f467046f79e1950c624045e4f6b72b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2c4052ff5f2075ff9a2f9a4a7c25f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e534b70066d6afb380ffef078b4ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c610db7fa35f15751e25a158aeadd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeadeec7838975847156298569f1750555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139920608e46d452e897bf140b4b56bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890a63ee990cfc1175f6b1e308669d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96f5f53882e7206499130acd87aa78558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c4bb7b0d25878bb7f69f56a5233a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb84bbf00ecd605cd4bd4a8b627ef9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373d246306f7cc27f3820cb8244833b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1d9b43140fd63bc44b03335484ed8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891554f00fd5059706db2a525b770596563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe39e43b60c8d247e4c1cf0a22cf6a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b337ea57c3b2290f6e2f64eae71730565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1787e0143cb9c10c8803b99c82d30b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7ca5a1e4e9962dbc28a52ea1d130d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dbdc870543526e161f09331c61ad6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d7b442644bf68461d1d34fbcefb0c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f3965c06a50630a6abda3e89628a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e10edee300260c54e28396009e45b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278b5608ba763272c6c71711b644ed9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bbac4df274bd2cd97a7e398293549573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fbbadd0c3c9d7f70c07655e5e0004574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996001c83af10c7330c8b8404efece6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40849253300e675dd734360c52c9c6c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e47c8c122968656dbb58c85a6cad57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bccb5ed95b2c981eb8714d504b0c66578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860189d9a49f18b25cdf8d4c9d51b429579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b582f695e818097ab3528ec98238b62580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d51b8ebb2b4efd950e160f8253ea6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447be9dbf8e8c7e779d48b13c891de2f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b153cbfdf943dac8ecf05fc2dd5ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e247efe67746f5492bd7f321c53fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c6a33c01ac53e3c5555e271b98a3f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a8387e3b0c85b93e0c2546b3474ac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424512f541fb243b953f23c35936f21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9d2e760f70a929692e43529082155588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e9d2b1563b6202fa8fceb68abeb24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f508e74d27cd06750bdf8df3b34a61590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69c33c28026d2e0d7b9b65c8b62b6c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b6d0487e119b26f9dc039462fc771592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46889cf932542afe47b1e1bf0b6198b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4869421120e19d221cbcd84a477ae0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc21b64f42e3db5ed9b4e27bd46675595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c18baf46bae9348e58a0a55c9db1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50505492ad8c54d0b2d33db89aba39b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a535390c48173d40236dd5f22c9c8cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2727775e0d8f9009a49a12a279bbc50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472144464905280fbed84296fdf828f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffad99948b6f7faeacbdaf5827e4704601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c8b017e281c68ac288b38726b8ed3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c934581b4ece1d6c155dd7c295d42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ca47ff14e55d7ca8d506330acd24d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107335b00b9a4d6fd568006b5316155b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b81481f1f1faf557384475334b406606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9a0a245bc820aa3158176af5f1bd7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772314776430fd5a21fcefec3369cd3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04a9ae1b3205f13a530e080b95e5a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2ce495f77738e7d411d16526b12ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7a55ae61d840476e4c477d610549c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f959a09e01ef7c1fa401f20d5bc0f17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8dcef0b176a243f9f527c2620e790613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a4a07a8fb24fa87b488ff30ef166e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e498327c797d6a466c7b0f07c5520ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5ff814decbb923dd2211c8c4e7a43616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e801df7914b5110124ec8552c242d8b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0214a88e8ce4b65ddf3ad9a2a5799618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c7fd54845ab9e8ac17bb0b8084e14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43cfd92cb59e9d26666990a1b402b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e4b34985c944fe80fd27d5111e349621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72880d9647655378c00155cf8a7ede3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec0c8b9361d7079d85d3297638b4e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59f88e9597378f23deb71fde160d89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c038b6fe981028bfc7876ef6daae107625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad9c7ecf477d9380cd58e191bfe397626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b76c1d9a39496cce956831e43aaad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb143998c7522955adf12552f65b5e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b9bdc5534dab15bb4579f888d2ae1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03752b12b0247797ad00b327c488d0e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76059fbe578ff7664d59a58fbc721466631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970e59edef628a78f2f873a1129357e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761f0f38dae01e060dc705ce06606b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49327dc12681b7ca2caa82feb38e9c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f1d54acbde92e8aed1913b050b028635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3524f01948060b0ac3ce44b917938636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9929e7796a34b1ad73fa39866d9a30c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed780784fb15b8572b0c7f728ef11853638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990fa84169068d4b8ee4c050efeb87c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102771490adfeab90f7ad27e92104bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9704f88800ef9eb67fbcfb7998ddfa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd916385175df91f2ca00155fdfee53642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c8c05cd7da91b14d3ee51c63fedc7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ffce37d1388286af35d9686deb2c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef60acf0d74a6209e13b92882aa47b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a02a72b56e86dcf64c094f81be70a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc72eb0ac75b5acaaebe844daadbfb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f62a7424b466be1e00d9a49e3429dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fed747339e7e3ad16545eae7ae546649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dac1d89c4bc666593c1b92cd7306f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8295171cf83c64a46a25b343d0b7c24651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f60430dabacf820ccbd8e80b69fe5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b41b39d4a00a9aa903f8a2f772478653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c825084b4c3b52b840aef19172c009654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f5cccfde0c6af85252b5792faf42c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2deb5d7c123900d7ed464a0f176328656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d99bfa0c1d2c06c15ecddf4248ae3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1345a7841bf262355ff55ab07304382658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28b438133d23d30fc07a0a90729aa8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadeeb57bcf939fd4c0e83ace945a616660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f8df1939e1212e619eff980624a28661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfc43ed13d47b0e34d9680f91559a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295c80fe3ab71f450813eaf041c96eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349621c8fd9cc2cefb74bca4499a2da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47104477429c4571100973975183c3d5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee87d39c9e04975799849a8300df864666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b4f36d4028915f4cedbb82cbb7bc3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2e4622c12d941f82c5d3f1c114bf6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd099816508c342b433ba2728224492a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49de23d485b087ed104d07456bc831c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2c0c05d994cb5fe9641c6f12768ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5d54bad545367074430d9a6c38bb4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632be0df28c79df20e3cf947aaf03e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49d73a2acf7b6787f9fd9a4f9ecf87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414343977b6f554eff2d84d8febd481675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6cb18df4c9a8aa3eca74bf0b38b26676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f2d46c9d0885d2377604bbefe02af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c659ef5065f977857c99003d6a2efef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22445a2f96236be470edbd43c9b819f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af5b14b0ec75cdcdb0d5cdf2549c45680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de70dd9db2d0daf959f02532cc47901681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009e7120b71839a980127add80e0430682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797878106bfebaa5acb5b09be9a9eef2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b00d43e03f83cf2081dadd1b20fda684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a700127f53ccd1d578ffa7f952d4ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23772c42f44547cf6f0bdf4b4c9defca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf882d2efecae2fc059858407ddb721687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c0c78d93eb5514fe3add0d54a54dd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912d9bedc7d99c8fb9bc7b2bfaa13c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee3397ec0d22b12694ffe3bb4a0e4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdcc5af5fb30557a3c6315d755dd0e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb426e489ccfa5a290ae761a4407e63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216ae46acda0b89b56efa4c77878ed8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c069936fcd2a483cefc4e068e461c40694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789865e3be1f64984a76f75040229f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba16d100aef19bc43a407676cff64f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a054dbfdc3b7b1b26febbf4631eb6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22c8fc4fd2bb68b34483e0328052dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5501683c946b9ecdd1b3bb0515e5935699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2ef34133699905d21bc4f80309d4f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959bae1d7394a8f23e3eb12e0b390e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f0942c8973b7894f3085966ffcf39702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb586487f170989c42f17d03ed3cc73b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d7dd3475cdffdb8358b7c41542f22704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fc89d65cb55f7955a27d47a5b7b91705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c973887da46e949065dcc9745939d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0431ffc3131c7a543e424fef961025707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07f907e493ded5e46ced49adac4c99708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee941a131f2a3f36345c197eba23535709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485370c06e0e3c3540149e7b60df7a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6b96df26a87d56536c304a0cc4687711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8697e88f24d6d55b83d4004a5ab0641712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289611f655796b5f3e66117461c0e67713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e16e775587e53355bf0c3fe55f3fa9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd5fb9225f5caf3154c5f1fe03f13f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ad058224a1c8d1d58d68b4636c0b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07af443de2ec67735d77e69342c4289717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47891a1a63346d6440782431992d4b56718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fc54b4ce152c4a18eeb588676930c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cab26e004039c45be13e8fdac8072720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689ba59f3e7c89f90422486646b4d8b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b143edc698f13a49825697e480fb43722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d685dcd95286258aaa40a331b94ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f45b75507cae7e8c86ef4fe51047d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c21581c93f4b593966d512089c3b2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e754cf45a464f1fd0bc3cf5edab8b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec9d7264104ecc68bbb88e72c54ef4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddf931d734deb864400e11130e8331728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aad8e7002159678dd979e9788e63b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614783b825f61d6af88888cff2dfbc9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a792c6445a01b733013a5df992591ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed928c67fb2086cfc6b833bc97a62e8d732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58a0b0e5914fce3b79260467f1aecb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed240bef6235a6d92cb673bd3a58d1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6063dfdb9228fccd12e3797253c803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b933b27828836bd11d13e80f1661b454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30fa3d95210bde66958b4b867c79e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f7f849af7d013145f96c1eb2073236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9a66d0f121618f3988d43d012a3c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1f454587365dbb7ba5342c55dad3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a8349284bdcf0655da080cfdc74799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e3b7e294953f4a0bd7cb6bdb48b4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952669e3c44ab29c1e0d78a51eaf2d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367ebff4046bd4710e9c9ba5a09197b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f12f7d9ffc0483732622be13753a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf0d278c09c914d2ee4d1bf370dc3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b479bc1217f8360b7b401a0473e4d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d93fb6c7bbb40b6f94bca25d4122e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdae47b53a129af8d1d815565d07b9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bd6ccc6d7fa676cf52d2347478d4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6e0012b31ca86fe63ff27eaafa4cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef388e0b6f2e05604d39f27d2b72f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416059ec801ac2657ca3ceb4aaaff8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d2b1ed99fce1fd604b0afd2b4af1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426f81db395cbade7295dbc5da96fc123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68b79f30e2dbfc005128e311bf289524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9977bf1844352a1722d4b7a48838f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0b0b6929923cbaaa64d6af4de7fa726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07e97a22d9d0a10268dc6e67b5339927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fa4b89c5e2b3f6c2249e7703f7d3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c977a31b4e4ac5d3597c6eae9317b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72af1d14a56f695a307ababf232498130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92634fb1f94347794c71616b665c0f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039725826d500c9abf92d2feefa96a9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e280fd03d7956719675b816cede1e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92513efe3e52cf192a332eb92ba977bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df19089a9e35f17ca44d85e882ed7aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db112ba09b908bfd92a19f0adde1983436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e010dccb3d018d2dbc25456c03c62637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df522f341dc132d797ffca051586066a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04818fa875a10e1e5bf7dea5f6fa19b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c9e6619af4071818ca9ce5dd8def240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7686317a5302e78ac5483700531d1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47cc27c551f808fd3b8ee6d166f61642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71652aaf8093a7b46fb56b4de7f10f6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93200463b894f0eda8ad9375ae9e9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f3371b657a8ab45e90134a89f1f1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878c3ce63cb3453ee720653ab2d708246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf133019b4aa042e228b66ff98863047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d053896256bb3adf5138313bc6bd3f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e3d5480531ade144259aa7dc69b5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644595d0c6513c451fb87f4ea9aac6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b78dde868061e6d0f7afa532d3b7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c24390eab9672cafdb817a7d56c1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f271595c3dd8aa25abdae09feceae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff03b0571748cd79e92f9cd4ec52df554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d3f82533a65d1af4313dad35fb1fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508633ab39736e37f8111703876959756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c370d9d6de967fbfcd457f7f1d99d7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39594fd9f6da01335050c7d6af56119358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28243fdf49a4fbddb784cb2d6c649a5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287ec38e1fdd023809db22666f6995d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d10bf9cabecdcd181e262069e57ea261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cb7835df6c61a55c9d72ab9bd957362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d274979b9a854de539b162e3cd729363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5681a596c39134ffb10b3633ab8c8b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9190a0e1fbd77977f51767e1cd20b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9c8e6c2f05bbce93570cbb5c3fa3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c58c8308bd6133168291ad32030df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ad97f9eb8cce679cf4a9d6208b3e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8b1288f0bba48a1259965b58b81e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3715db397addb470cd1873bb622a5f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6838c5182ff1dc87547473014e26771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42d4b2681bee5de5206306e8678ca072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f964a209ddcae30ec4f976bd6d40b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57b4b456d4b7f9cfda5c7f3995951274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25012b7d4ab60ce889bdc5b861039b9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49384147c072150b2ec8e7520f717c5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b743071517c40228beada0dc446960a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd32d3b13922683e37fe7732bc28bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42220027ef4525f0b4bae1348cb653479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21adec000d3a749e7fe15783674061880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30745c8e30e99d7a9e26c40c43896081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a18273a753ba0f674b55f5c3f8bacc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78891de3805a5e12623fdf8afb33c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b13371ea11bc0809fe2e2beb7e43084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be09df9e0fc5e49fbea0dd33ebd89d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8255b41725ef3ffb6ca1056d1fedc7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2d4aef93bd5a5af972b1e4a33ef8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04e2fe7c56baf07339ea539f81a3fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48995274d4c39e80eaced35e153793b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628220b8ab1aecc51e81897796fce5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07a2379043e891716f2f84001ebc1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aef8fd3486a5dfd87094ead13064592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d816f07dee5cc1980e7bc99a2af92593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc5dc4e66698c5e73dea41ff05145694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ead03d580cc24467f4a0528fac791395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9867c84d83d5f6fd29e64833843a0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e097196c1b5b282d4d2ef59785022597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89add9fd6bea16a80cfda586571138ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae916fe61fcf7531cb947f945baf57f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594d55f52cb0f800314295b1c306783100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd7a014f013e59d9261a375b40ef84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c577c9af8e3c25ee0029510b6509fcb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a3c08e3d94d719f7931f28e88bc12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beada31309d60948b6b0833603c5b41b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab3ae10558c9e614cecfe1eb0faf35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae900cfbb779a20ee9c4ba4374cb0d19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27918eed9c9b39f6b4d702c05ec680d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9944cf7b807b78a40660c1adebf82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3ca70d06d7ee7a0e57fb1a5f863db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50376f925c28aebc434982b855acc85f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3359b92d46e0a006a257d4934890fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef8ce82523fd899219fc616e3d327c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3dffd5caa78e79480dea425a3489a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479d2e1fbfd29720c26df7d3f198304114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbbf543770dde75a8bf18d71e48fff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40aba515f37599725233294c8b9571116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2cee636818a7ee36278890d4ebe08117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd01cf71f4499ba2211057c7400fa6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f1cf9ff1c47b76bd96477a4c31a4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fb23e30f6f0f2b7d76922494458ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a790681deb29e33fbe464ab6381d05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7153db60ba855ba5ac5cbcaaec72b3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388bc08eb089db5e3bba46e4176ebbc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396231fe5456dca0cc85d6ae2b1f2be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4a060efb796cbe375ec63e31e2eed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44e5ed9809d9f1bb07ae554dd5ee35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ee131f50ab2b71c3ed41e23809a48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720266dbec4dba026f90e1323e67c387128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1b440395b9f6303841cfd0d8a937e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79616311d2a9e1425ca6306944c9f808130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a88103a4edddabf492f6c7590a1f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc698e0d1fbcfd856688b1df03f49e37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4d38de9b3e01b05b5abdddc56f3a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e1eb881fbcc86e2ccfb9b27e0aaf0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32959a4e9fd1e2479775ba59119f994135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07690b2501480d16baba9b9015524248136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cc3e55b95122904543a69c7a145d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed1431e29c8c8fabcadb577cbcbb6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e75bebd1a2b8d76496168235f60a4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab52a616a06963d95884fc7e223432140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956aaa81d0d6c019e06e3b3694951e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32e5b7c4b97cc0b9306229ef81e75b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5be251f9f57ca6d8c6350975928444143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f4a25720cdc0101350ca16d5c0cdf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ec312220a96818eb4b927b2db1936145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6535eacbdb86672d9cab69a0557aa6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d9765f108ef8b9966a0c85cc4a529147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e6a22ac33d65db4a0af379a8117e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75086f91872e934d434380cd701165149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5289246729a183e8f725b2dfaa91198150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b618781ffbd6a93692f9966ab7ebe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf59698dad1fe0f51a1cb373f63b54a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed59abe5368082e806cc483577d08f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ce170f7af139829ad7029e6e0d5de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266924665728532f105c41e82ac3ba43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89093258c658f7aa8dae1fa1ec83e3a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346d213b9fd4e23a00e795bacbeaaed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5052968cded82dcdc6d39bc07841f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5eaa2c21d49b7c1fb45d3f6b3ca95a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af95ca81711514cec10205d8bccb7eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bf8982a89a665ed3325afa44a8420161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a706f9125f843034baf642e23a44adc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d982acd3b27c130a6a62fdf450ec8ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c7f64af8be8e5c2ef595add9db808164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c33ab345d86d67000648d3381fc6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bce7d6458c32a80428fcfde32de8f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899d00e38f582fd67c0213017362b28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b036b6bce7fe507ba702eb10375a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612301b02c281758b901b7481035df8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da766e6b434a87e12783bcd86a0504b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e98e6d7e463def729b6a7c08b5a1a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415e5ca56c6f9e631caf1cc4319add3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f07bd34297a576a33a3860c4a2ec85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bf8c869b588b24b5c73688d6957f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe594da7e2b17dbd25a6dcaf504165175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659a7505fcceb3e548be5ad9775f0a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677650388dc2f01a76e892455aa9cad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1580ba44d452a5364064f2283ea616a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb02cf086ac364e0dcf15c4db32e4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a4326d055de3e957ecc0977f2eb18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d0cd9bf1dd7d5989b16bb4bbd6ddc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a843db5c8bc162c95bab8f6626ef0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af399a21d470a3ad006fe30052d4b444183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa731df4391af7528bc8432404c121a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db318744a64fbf7b4c6d94e70d2527185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93833febf8c05e91ba459711eb3adb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7025ec5232572296423d4a386d1ab55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146014bcfba5e38d1351dea84ea4b51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcb445218c3881dc53fb4d43941e6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e4fd9d2b513d96596c72f2af7204a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dbab82bce0eb3b4e42b78ab95dcf4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e2de5b2662a0d44b49b5812d89e0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad58901e02123530c9ff4b5fad2dc8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a3dabab7d51f253f2c44316535bc5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf51b112dc741da5b4b592c0660340a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98eeea6d18945ff0cc7b741245401af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08951d92353e8d43eeca44edc589469d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af17b1a54bdb63cea914ca622d9bd7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc96a4c21501da51c67bc0adda17b22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acf9da976f8df0eaf3e1e76c782235200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bebbbd43b6ff1c4e1747959af263ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d4873055b6946eedef622217a590d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b860778992ecb034a913bc46b08fce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc95eeb70cd0e7c08484c5aff6e35d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d70483a9717dbf8bad2d590615cef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18f81c4cb8c363d860ecac6ea9e1a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ace8165422d2b73fcb84c9fda52473207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23484285daf386ddc6a81c31a0ae0f61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fbeb609d041f24a89f30c5a7b3579209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d732ab49cd558da30934598f53e64e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0962a0ec973e19ad1798cb093e9886211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8abf3d2694448e135147a2b2d6d25a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21666548d674ed7e7aa9896f3455337e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7701908bac5ab40155aee9a056a062214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c8851f3a92c01e06bc1dc98505ac2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935fa34ae1ea1a9fe5319694ac8b2f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebf9df95279a829f62e3626a118b86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb792bb8d04d26588f09a01bef3f7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a744c5eb678640a98878922d2d134a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d46df4cbc3f060f10e7879a834eb0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b49c443346d6904692ebf5146ae1e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d3874db899bf52fe9a39e688a3a05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e2eb5d6132f6e29ebad5f57db3af2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aea26a44a40865e87dd6bb8af9bd1d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db75ae8d1dfd8a7e7dacd2f7efac0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebef918f251a67e0e958f545e1f872226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c639091f4824b883ce84617c12b0d29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3904a9ad908e4c75072c5ca7dee3fa4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c098b9c0607dd1cf18dac8b57a8f81e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfb4b45296fcdd5e994c8d01cf15bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6baf4473368e129567f4bd112bcba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79e0132ac5e80eb75406b1d412f317232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc0380f23fa2816edf68ad0c44ca76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d1ba65b965e43525ad5c897ea22ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47126a9ed609ce8d85496b758669b0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abda85ae36005fc58d2e1b8f7cf9172236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d7342580635f573a1930276ea2a15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9488950f80ae30db531b05a84320dda238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001135ec8474b0228ceb64b7b64a249239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedff5ccaf4d3ee43b9c373847d7558240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18215253a862df230991f25230e63d60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c5d57b38b47d937bfc9a8b0572299242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df00eba5eec798633c5b4481b505f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d245e9645fc02a5334fc5ca0bd08a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663118b0d14caf8a5a4515ad99653ae8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c49ad5dba65a747d6fd60a54904cdf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc506a93573bd23335ba20fb5b82252247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ac33e45ef5244ce3f22b7c52fc410248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff58c3da89e3a0b6171793bb7d89bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d680cbfcb5bc390cf767adc1c1b616250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b16db87b91ee0b2a31478594f581a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257db842cce2c75e7ee0703723667354252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80f6d9459eba4931c4727516949ad3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aebe6f6d76cc1115a9f5a572cb1b9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1e11a7becb64b3f09fb4f01b284dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb151cf22bc167798ac60c43eb1dc11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2276ec5b1494e78fac2542c524088a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7621255d151950d0cf10e2f95c15e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27993f614cb4b7ce29a58bbcd00ad305259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec87029443304d521ddbaafc51c543260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafac31f8eb49feded0cafca786793be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5889172c9e8001d756534ba2ddbe9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0458d26edb0df1a7c91a11fc65514263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cfc92d221b06ffe81fa634d460ef4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a6ab4d2646a1dc6f3be77e7cd1321265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a416d71557f70ec811927bf8702e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310fb97afa3332d54d030312e04a8cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b2a976cce1ca8c32090ab6fc0c3e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dd39e3ec8f2136221691176be6ed0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585aa45ba60e26a2b6a375bc650f778270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495af05b7c95b61a537f79c0191a1a8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e687d941a1983d889ca5d798a9b67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603c2b755a537d9c28d38416d3776e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf357328894d04420940fc89f9aeb9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1ff60298273d49d54d6024c77c7be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76955290f36f57090969c2ef4a9b8011276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f947745395c273ce87d74abe7ce8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680904458fd49ed741d6f90f8bc1b31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61c40ba009560a2156bf344862c0d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e166ff46589659436b31b4b3522aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2cba36c3fdd6b275d974e4c7e1607281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a6ad18ac6848b84ae9fcd53f1e823282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32465ea9eb92c2b6d5dc3f0be75771b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71088e1bbd175d49d18f143cc6de9f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c973e8cab19877a838423a0eaabbf99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ae8b39f35b7532c11c049d592a436286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fff6a16bdc55ac65c8889351f7e08287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350f479757a6f53214424f391370ecb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea6070f6e6df38dc4887bc99b6f8df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accddbdad2d90df37f4e46059bdf8ac5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676ad0196b543506553ad69d8f65f5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35b182dfcb4a6ae34d52da5c7b19da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f245adda68cbe2b3d87ee85978c74293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67866840155e4f541002418fc8b4b047294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f1ba425d5ec7619ba20ffb0c87162295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe6ca46de7f28243160f78f6a508fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7f7d90bc9bbb1b91751f34116edc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2afaba5d024ede29afd8032818f89298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7d0175f3c3b6ad09ee3ebbc38c51f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60a5a0b6292fbd0b72e3b60ac31de8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4c26740b52260e0ac021e6afb4b5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1aa389d4adbf548d82e52ff1750aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a52ebcf9f4abf125cd1448067b10a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac90e5c96516ed974cdd02a489109bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f101d296285735b051fdd75f5e800305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727523d227a47128cb2d03103f51db8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cbfcc85eb85e242d32ee1be9d2b73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af8a2adb515aeb4feca36c7552935e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae5f05b0e6bbf5a3e299d7fc09400a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d263bd4b683eef3ab9e98a3344db8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a65d94db8aeccc292283c2925d3c6c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0656dddf8beb71bce538b933062158312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a4e1bd4aaec6a438cee6785924374313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e040e3a79af89fcc1bf103d5071ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1d03b8ecccbfcfc3f452929f883f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09678086bb17b40273628222cf256310316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d8433aacb92f8787f62ebb3015471317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d584593adbcbdd57ffc2a92cfe295318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc90b5eedd9e9a64d3b14fe64844a73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb6ba6dc9729cf274b91188b947a48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fefa2f45809b6c371ad85b317962b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2da2fe2da399af6d9461b82db26852322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7653cb991f747887ad3e4052ccfda6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4eb6abab27d7a8cc651c63618e329f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed43493f6c3bebc95318c7901c14fd9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da263701f947650fa6fac684805c9d39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21feafba14c748b892d1c48f4474397327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a11f212563da4b08a057e1adaa66f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f5656545a1449fede428d6d6c1cb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7380ed48b57213c58f4a011e89073330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14953431ae8d0fa48fba634363a4e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab856baeba8572be71a433d42d1403d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff81a347153c96c3e1a60c400dc9f09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f73f2be13893dec52a9caac3e65932334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699dd87c49e56ea845614bbb8aa6c09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c432e2ada1059e5f4e61d8fa06b54a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a42435eb98ef601387b7da61560f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae35689a6dc824b76045ebfcce5043338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3900af77199ecba0a03e9f95bfbef3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a1f59cd31e7b0ccf7e74873a6db47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a92fa77d21a81577d69ffa47f9fae6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4def3e4f230e2b27e434eb8b9649fb4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa91fbdc1555360a08b15c19cff39e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9969a6a42a3fa320c2a938357cacbc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125bed771dc8feaf07917258f0391fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e393c6c0be3113c6beb55e25ee189a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfc4738f3cde5b5d4b935908c4f304347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be5ed62961d9de526d57b00bb3779e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a0a022a4a8a7572ab5c8419216126349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ef1bc3be57c9dadd6638627df09d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc85c46294ed3bff5485644b518773c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915a83370007ea09c691178c617d9ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5083420489a2811f021c180847e15e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce706ed5d33d0c5194be9e2ff6add741354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1fcba59b5f6a88af697c2ec05bdf4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cfd44baf2716520eb3f5a89165cf6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd54669529aead3c9b462309c2e567357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e78d68a68e1cba7ffe4d053f1c104358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36fce6fa46f7aeeb5ce8fda737fdcb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0e48ca5d8945c59fe523fc3c57361360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85211168d54ba9b4f4b89a5173b7ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8095400c1198d33fe9ef5153ebf877362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac4beed0a8752b8c40fcfd84c7a39d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dea5ca693a7b20facc586e3369365a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afc117cc2c0f3b23b2a4d6ec869ca3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92a32e47de271cc3cb5ddeece1ac41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd94f1245854eea807d3ffdebc774c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810a771b381b83256a8d87db2baad80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81f731e11e6a519011b9a01d2be2cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0bf780c287fdf3aa9057f7be4a448370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca8a7304e7d15c639dbc170690140f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83b1c7a05bc97de536105b97b32f9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee62e1c8a3f3d0df9596deea93023d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224824a71eadec098cfb96efff6f1030374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31f6e47b40159a1225edbb348d67c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c0045a5dcf58834e8b5341fb043d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d615c96f1cee8561b0c9fd49fd8b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568bee20a0bc89899044257f650c1de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ec38479da114a5935b1cd06b846a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808a1ac3c32ace76e59a0ce63e41d86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723a744a4cefe26f21a01413848e233381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f31a63eb12180d4de9cee25f87bb6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6c6085b5495c9de3cb765c3832158383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee71aeec5c30db6cf120484124b994e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682635e74c3ed9f6f91153a2825d307385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7439e1ffd329054b7a3a9316b55ead386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077fc68208c599c3b93698cb992fcb7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeb632f0c7585ffd7676a22c823c00388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093905db28f09cec750c7c970cadc3a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c69b597c4cb75cc900418af8a5d7b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870706ad655450ef89f928658d04a83391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763ecc5c0f5dd0a05f3bcaf6cfee86e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fb9839c4c813b96332a13836c153f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b36f2afd288707eda882ea52a884b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835078e2daba22e8ffaa281ff4f111a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f65e2a4655b44c9019c778c0695f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900bd056f571cbe5a7dad7d1a118241397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad162afb7e350825e4a916e3e83adb0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6920ee1da7dc416e1c2ca50039090b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbaa6479fdfbdd73c5c06ea4adad67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdd88344ea9902e367afe146000da8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468df4aadbd92b6ed38f9afe7a95037402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080aa95e754d34dce7254e04a3d0b39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33102778612a47a1a410980c59e1585404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb13e4ce56e1b9f3e4ef22acefc7a56405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ccf6fdf5501084e4045827d04ce14406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07120fa5b5975caccf1ab68c2993d981407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e55e575dc6b896801f2176f50fa2e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdc4a5fbdadfdbac6630e2f5bd5429409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d853be839a67ed074b9b99582fdf3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e0e8dcf96f7b518a546e0e11cf205411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2f29dfa1fa45ee0b3dea910c80d59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad2fac711287ae090a8b937235eb82413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480da3efe2383533fbb694afbf712b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaabf2092452e3dfaccdf9e2c43f12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a8b62687472ad5aafc33d6f429508416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5721e65ef2cf4ab64969d45bed9f76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f2789a3f00f06dc0cdfcd7ed70f65418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf3112db0358434fc6181c19acf56f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca3f37e4e2c03cad614684060673fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b32198b972f3a8f27c5358a46040eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea3937aa67dbd6f549dffa577b1242422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399f689ae435bded213b94e6c8569f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b8fc5cb9eb9f9c604ccc034a885ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394d312ae277fc1133568e6606dbe5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383cea6dadb7e34c6b71c27640468a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178796c9d51c75260ddc9de6e56c7465427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc526594db4509a0f3f3a479c940c67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6433f80474fd022d6db0194d3dda222429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59760c194f39005c75d3f380ba769a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b647b4d0fd8350f8d5ffd42a24cb650431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced913a3054bea5dd44df3e1d14ee99432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588205e22bd5ae017a8eccfa5614b4e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ab619d3207c715b1f981609027277434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89166d4e5a880dcc79c4c119a82c23d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1b66b175a8ea18d992971d42247a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d83e5863d9d7783757e31d27df4d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f2eff57c37a86f26b8ca5b4252641438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d6202ff90ae27bd00fc51da4b6f1a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed253d44ea99adefcf50b03d0e979979440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12359a418da26b7f241ee15829be388c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0795c76597a7503c96d26117a8db806442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f09fa66519550e521ee7ca780e55b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01ea1e59794037286d65422934d828444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4ca6b7ae52c68d4ff77ef01bcc04c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b6d3650a59cb844299aa1c765a1bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a847f1fd7f2cc05f7ea22d9cd744f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1b3cfde6879e5f84c803acdcc6880448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5136077dbc65f9b581e7a7f8a55cc6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801aa47cc32649bf05eb36ec52463b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1f8a8e5966f1b455347d047f4f4e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96826874ad2407f02196f2234e9e26eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5f023c0f7e3c144914897a1a81446453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8f4e58df87015cfe40bb87bfc9a5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5633ffdda7a965ea369061637857d0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281a844e1c0f73fa7a25c7477b4434a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b07efacdb380bb9a38553cfd43dcd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044cbb2fb40c5a9cd61442e8dc89856458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363a7cb9cbc58446f2c6f847d4e4472459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3649cd0a60d11f2aa4702d09894c02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f578e0282bc87834a9801b915d41630461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717983479a2b424089f7dd215ba81b5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37acd73ff3e38291667955e7b2c41cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf325e6a4786b3705b9771dba550053464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317587f7b9bf28a7adce566ac4067c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1841e3b91082cb2970368824b0829a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db7e30e66450c3b288d6e97268312d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af4e9dfd87245a3bbdde51739809e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f846432e22b950b6090defb2a96370469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a7c6c8040d4568e6e04eb4bdee76f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c915fbbbd872049d78cd856d751623b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961376062588da6810990368fb4df837472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd21e11229ddb1d9e3de8732a7f266473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27f7150a775651803d76a56d3350b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd041d2f3b919d21ef1f5f6aab9bdd2e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3803e0348f2aba915b7521f31f1670476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa9744218a40bd5f9d8894b64fb661477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67d5dcb7111bde6edc17fbdd422f4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0b1c93a5a4a2fcdd2d2bd58dba094479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63f24d4beb91f3f97cc1b0f20bc546480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea2a7d1605945f14122560acfef998481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea838469218aaa1866a4ef09310780f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846bc572113f6da6de767d34a1a878d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00639f42a1f4e62f1972b3ba5c3904e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6911e59eb965bd27cb1b8c8b64977485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51133a8518d72d115b259387c5b98ae5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f54562366b6936446f5df86c13295f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012243c685cda56ed6cf5b8e5d50b88488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ded4fba64ec8983d9bed908f034d2e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324874d354cb32b5284ca12fdb6dca36490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7ed70826f235d8dc5f4726ff73b07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701bae615f30dcef4d3ca834f84827a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800867509a491ea2d266a645993880a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1b0b443de22d0f483cdea7f33a054494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd742ecbbe16839b035de1c07a7801495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61aa321fa9ef89db3d19b43d3ff4abd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910040335196cac876e18dbfef6311e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4d866a6fbb133ee15e59bf7c2a589498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d36372858027d85efce532dec591fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299ff679512c975918964226b1e8a5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67195eee11ad54644f683608beaa25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca94528dd750a62ed15a76400903a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9917011d4c48871fccc4df647069e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6eab70172e163c870a3a303d2c8662504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd83bd456872cc3bf21c38514babaaf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc265b5af05b408689845c700f54a9d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5eda8ace07748dbe0e3a031a2b2f2c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda1f04e274ee850bf18837025859cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446bf7eaf0bf2804b8f2911f21e7b7e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9bc584030e3922781a0aabc70c4d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f855ca17ac8e75e749a6834444158f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61e721eaca4aaf09f417509caa8795512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5920f3863de11db4dc93e1df47af05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481490e278d90fff7fa3a7d9627ce80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43391d1ff5bada73c95c9747b98ab4b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0da0ca404caf9556ca763648cc0b20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3161a5b178981356d1df025368492517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebd84bc63592b4dad49ffc383b2d4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d15521457818739640eee7da794f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf56e51f91f5bbceb088331c36b692c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98286b35d45bc0bb3396ed9f66a84ebb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7456cc27161aec86cf662837f4cd23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386b2a5f230cf00d9e37755f558a1ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f60bb71b58bf9b5b80f2b59c4a365524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16817d7e3d3191aaa81c06ec94fba2f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ea99015c6e08e45cd40e5ddd922e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c10e3978d36fa28d6121f374b5cb19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f30be2c62b30d68ea94521c5e2fec2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036731cfbe0b21ee0fbf9f5a12c2e37a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e897448004152b694594a5662ed269c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3d1674a7d55865fc14e94bb032338531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e127d75d428ae81a8d855adbe70689b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaeb18de9b030645b85ed11132ce39f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc515a936170bc49c46f20512cbae4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03495abc29775e50400c29852d9f5512535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6116c23fa2a5993b52ff7ae455ad6e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092620a9814137a3c45637ccd39979f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15188a10f6b66cc5eeb85d67cd1f474538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bf9e16ee6999cf6ca7200d0fbd359539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da0e96deb5c7c0f13f97d93274cbb0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df283c9efb67a527dc0d62b9e5f5bc40541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad37f48dcaabae5439db46b5c0df947542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e573b0ed82faa18da4a39c17e2aee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6589aec8877e1d67b5ee166a9d632de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef54b9f53b345925611ae73d2a3020545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71fe24215168d947c0ad1a53285bfb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42985b0054a6901973736bb7865e1a7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30247181c0ac370071ca6cc22624fac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114ffdb4f94d20ffe27d320170e068f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad0aba30184b4a78f0baf9c01c8719550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee91426ec21460ba28f399ffeb0e07551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b97cfa0da3966915c387aaa5f818e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4df22456419d3239ed4df746ea367553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e287752949079f7bfdbe3adaa707a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f7117e1a35f0c039d676fc4e5a3b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69f69f5250f8a4a06c2dae01fbcae5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d59391c827a71030ffdac348a207ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99608e4b606dd0a98cfee24261db93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f581261c2f60aed6d9bf5c75db3775559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef681454722de3744fade2be399dc3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8005bcca10da246737347c0e66f93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bf4cf06f759ce8852939f7aee578c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79bb064adac1bc8ad33ad514c7673b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec287253cf8924f4602db91583398199564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8616eb34e419464ed4213774f6c43a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bccf462e78facb356681d042bfd63e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8550a89d79aa968074a7f7d846606bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16aa25cc2b6acb9f6ffe89edfd0c89c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de727c43ea15a43867861cc1bd90f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa21038170e21c7099655097e482b69570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c01db776cafd60cfed0bf5b2fbe44b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02248a94ee8bcc0be8767ff19c8f68572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe20fe70ab07efc969dfbfff75a7f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1b7a9692c8a5706f17693126e0a08574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdd884274d70e55886d8ecbdccfd76575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11e87f587d6fae68598c538e54088c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7b49e627202ab72d4db41e0d3474a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf48c5e930adfac6024a488cdc2f45578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebe99744def878dad03c50145765ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8780593716240c6f7ea19df2960ead580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9644c0de64cafd7ef38ae34b51b34d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c06cb6536df30a4184f4b62685a10582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f881d797f030008473be2c849d283f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11dc6d967db2e217b3ddf78278dcbc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb14a0f0a50879fee9319759cf0df4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd239c3917d5ef0c88c88c5e915fd3d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9984e56663ceeb1356187fc593248587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c5ea71f40296d7fd1eaddde2ad8b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5c667aedd884c8d6eaccd2d471c71589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40412897ae5253edb43a2dd65b7d9d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a493f436ef9736144cf96b9ae69b64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16386b744d3bd713634e2e268a64b9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effad7b025333c0acecfdd096a60671593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4df8e9c6b45c72ffce631cac598b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815252a1b2976c14d89fab2491f20a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311aacb54672bde2f55659014d7cffe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde49c2b1014cbc6c700c35c0349755597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a98298e83ffc98bcd06d91629d49c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82c8568058b99be0186edfcc242139599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96e175e942c3f46668ebb5ac88460a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad86a2fc76160906155d378b1da00d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83991e6b4ed1784cf65061f586ad6d73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f1114e0204ce6d8e86dc173657432603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f94fbabb4e51a957d56f0e923e9982604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda2ead484146d185d302f9487f3b6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff56ad6d675a6228dfb97e22cf5671606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5048586695e41464503af73214b55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14756441d109c8128dcff3809db23e41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77095e5c89bdca9a9b7966dfd1bb7ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f7b859fa519cd697da38ec7241aa0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbc14573e04867b110d0b40661e845611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4d98e7917e7463ed6c0abaddb0846612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8254ce3dbfea13339e7a1347cf8ac4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d38e31fdd2808c35be1160bde326a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981ef4fade9309c9dc4e0f05845a00f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514620e0d86eb0cecca35b539fc68cfb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a4e976efd35964d4f0dd0806342c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e266f98bd05059103694d39b4bed93618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f92b436fba5a647f6f42a9833294b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522766fe53a8b3adf6e6abf8fb6956a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfea55e9b1b400fdf3b9e7a18623a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152d120050ba41eea3d6904f84e476b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8afae76c8c28b694ca686660cc25f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868522686772cd49f852b9a0e335b8b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b06d00877c5e3800162f9e211e93c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13402d4635685472aed0fbad50c844626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba123588c8dc7f7b35f19cc0773d393627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c460bb1e8cbc7512a8d11ac08b42201628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf14304c9dad54384ea8a4802b1d14629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac7bdeefa6f7477a493bff50aec015630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf283864e7fe6b2574a8274fec605cdf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541eeece7164436fac9c4f7990d9e6ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cd21e43bd2d467ef7de443efadc02633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb7ea067f03ca5542cce7559844650634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c74fc5ea4b2019dc4321712e9ae444635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d669edce25ff16c086c5e77a4468785636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d3ee56d9154bea2e8a1495aec7959637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb567ca0db5d0c49e4884f4191c602ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381882b2fb8319b5aff75d9b143c5e51639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275bc81fca06977810fefcae5ed6e45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88485bb4b2942b69988e95bad1635ac0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07d0201a9b84aebedd31fb3adb333d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bd1b4b2684d72354daeeb219bb93b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdfff3bd4bae16aa5a55f4a2ca148a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc98076da1702179dee2a9846c64138645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313998b67232105ae884a2382d9fa7c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662862950f4fb5cd1158e0cdae839d41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a7b1e70e26d940f931f719aedaf69648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83a4b485264dd68b0cf314efa303c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33312625349a140700e32ba7279dd11d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e259617d78d4e62df8789dc70c0c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee056edbb915eca9ba8e28bf28ce734652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17641e0a8ea41fe7e05a3fbb2435878d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c114e8a776af0af2e6de7a0fa5e20c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732be7306a57e12add645f1c95a87447655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f31ae96e661b67f6b59e65ec0f868656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2bf495241bd61c9ed9a5d58a23494657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b559ca46d42a6585f1c0d0a7c5bb45658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ce325c5674f3edcebfea8d35c4437659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42c53059d12e116a7c3b15c28d5228660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4999d4917d89a3200a63fe0f60983fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169641fb77958e16d3fa70ae430fb92662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9dcacc0c017ecd40a460bc49f808d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03a4f6a728fbf0d5938e6e04d63730664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd685388322ceb21e5c6db9c36a1e786665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e622b1164a8915f5e6ebb0ed4d5a357666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe075510b8b812452bbd6e99cc9921c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6173c5f7c978bede530eab35794fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d73cfe0152181b45d1e8f76e418c1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22398f689a5df3be2c1508eeb985fef8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74855da6209706aef27300515ad3326671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4e9fe0a3de2c7938af857dd19b966672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6801f687ec3cf37e4b0150192440b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fced754e9c9e389e9e83445706cbe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206e2454c1944eb5ef5d1edbd5a7ad7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce2ae658450d835b8a46289e7325a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c62e3eca1580a073e4f40d4ee20a2f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891ea17cb7811e7b044653fe9578d6f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ed86582f64d76b2bdec75f3b9dcf7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92002db6601e64948a176bcd6e910b60680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>